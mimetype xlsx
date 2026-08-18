--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -8,905 +8,983 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="License Servers" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="712" uniqueCount="285">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="311">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Server</t>
   </si>
   <si>
     <t>Sold-To</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Data Model</t>
   </si>
   <si>
+    <t>Network</t>
+  </si>
+  <si>
     <t>Composite Host ID (CID)</t>
   </si>
   <si>
     <t>Hostid</t>
   </si>
   <si>
-    <t>Status</t>
-[...1 lines deleted...]
-  <si>
     <t>Licenses</t>
   </si>
   <si>
     <t>Description</t>
   </si>
   <si>
+    <t>P-29</t>
+  </si>
+  <si>
+    <t>LMI DEV</t>
+  </si>
+  <si>
+    <t>1517802</t>
+  </si>
+  <si>
+    <t>development</t>
+  </si>
+  <si>
+    <t>Saber 1</t>
+  </si>
+  <si>
+    <t>LMI</t>
+  </si>
+  <si>
+    <t>4F4F2F6FEF4F</t>
+  </si>
+  <si>
+    <t>02B913B24556</t>
+  </si>
+  <si>
+    <t>P-29 Integration Env.</t>
+  </si>
+  <si>
+    <t>ISO TST</t>
+  </si>
+  <si>
+    <t>1444696</t>
+  </si>
+  <si>
+    <t>P-29 ISO</t>
+  </si>
+  <si>
+    <t>1C:1F7F5C275ABE</t>
+  </si>
+  <si>
+    <t>1V:06D0CD2A0A88, 06D0CD2A0A88</t>
+  </si>
+  <si>
+    <t>P-29 Isolated Testing Env.</t>
+  </si>
+  <si>
+    <t>P29 Prod Test</t>
+  </si>
+  <si>
+    <t>1668265</t>
+  </si>
+  <si>
+    <t>P-29 High</t>
+  </si>
+  <si>
+    <t>1C:00F52601B2D4</t>
+  </si>
+  <si>
+    <t>1A:00505690A303, 00505690A303</t>
+  </si>
+  <si>
+    <t>P-29 Production Test Env.</t>
+  </si>
+  <si>
+    <t>P29 Production</t>
+  </si>
+  <si>
+    <t>1945319</t>
+  </si>
+  <si>
+    <t>production</t>
+  </si>
+  <si>
+    <t>1C:520A95B3FE8E</t>
+  </si>
+  <si>
+    <t>1A:005056B4442B, 0A6B833A9232</t>
+  </si>
+  <si>
+    <t>P-29 Production Env.</t>
+  </si>
+  <si>
+    <t>F-35Next</t>
+  </si>
+  <si>
+    <t>F-35 Next Gen</t>
+  </si>
+  <si>
+    <t>10251339</t>
+  </si>
+  <si>
+    <t>Saber 1.5</t>
+  </si>
+  <si>
+    <t>2DB57431428B</t>
+  </si>
+  <si>
+    <t>0672AF10FE41</t>
+  </si>
+  <si>
+    <t>F-35Next Production Env.</t>
+  </si>
+  <si>
+    <t>Dev/Test for F-35Next 10280493</t>
+  </si>
+  <si>
+    <t>10280493</t>
+  </si>
+  <si>
+    <t>4CEDAC9C4A44</t>
+  </si>
+  <si>
+    <t>4CEDAC9C4A44_</t>
+  </si>
+  <si>
+    <t>F-35Next Development Env.</t>
+  </si>
+  <si>
+    <t>Unclass</t>
+  </si>
+  <si>
+    <t>Capital LMI SID 3139001 ST 18065</t>
+  </si>
+  <si>
+    <t>18065</t>
+  </si>
+  <si>
+    <t>General</t>
+  </si>
+  <si>
+    <t>1A:8c9b4b277594</t>
+  </si>
+  <si>
+    <t>005056B4A2A4</t>
+  </si>
+  <si>
+    <t>Unclassified Capital Licenses Pool</t>
+  </si>
+  <si>
+    <t>LMI General ST 10136019</t>
+  </si>
+  <si>
+    <t>10136019</t>
+  </si>
+  <si>
+    <t>57A24E419DD3</t>
+  </si>
+  <si>
+    <t>02ADF0387084, 0A6B833A9232</t>
+  </si>
+  <si>
+    <t>Mostly Simulation for Unclassified Env.</t>
+  </si>
+  <si>
+    <t>P-47</t>
+  </si>
+  <si>
+    <t>P-47 ST 10065808</t>
+  </si>
+  <si>
+    <t>10065808</t>
+  </si>
+  <si>
+    <t>P-47 High</t>
+  </si>
+  <si>
+    <t>29092E1DC9F8</t>
+  </si>
+  <si>
+    <t>043201BA4950</t>
+  </si>
+  <si>
+    <t>P-47 Env. for Simulation</t>
+  </si>
+  <si>
+    <t>P-47 Capital Only ST 10141986</t>
+  </si>
+  <si>
+    <t>10141986</t>
+  </si>
+  <si>
+    <t>22103E477A2B</t>
+  </si>
+  <si>
+    <t>0050569cea71</t>
+  </si>
+  <si>
+    <t>P-47 Env. for Electrical</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>ISO TST</t>
-[...77 lines deleted...]
-    <t>005056B4A2A4</t>
+    <t>10150384</t>
+  </si>
+  <si>
+    <t>C2056FEF3332</t>
+  </si>
+  <si>
+    <t>000C29E44EC7</t>
+  </si>
+  <si>
+    <t>Lightspeed</t>
+  </si>
+  <si>
+    <t>10148694</t>
+  </si>
+  <si>
+    <t>520a95b3fe8e</t>
+  </si>
+  <si>
+    <t>005056b4442b</t>
+  </si>
+  <si>
+    <t>Multi-Tenant Production Env. (Dragonfly)</t>
   </si>
   <si>
     <t>Lightspeed Dev / Test</t>
   </si>
   <si>
     <t>10157914</t>
   </si>
   <si>
-    <t>development</t>
-[...1 lines deleted...]
-  <si>
     <t>8DBDDD702B13</t>
   </si>
   <si>
     <t>02C24D16B6F4</t>
   </si>
   <si>
+    <t>Multi-Tenant Development Env. (Dragonfly)</t>
+  </si>
+  <si>
+    <t>EDMS</t>
+  </si>
+  <si>
+    <t>PCM 2025 ST10147404</t>
+  </si>
+  <si>
+    <t>10147404</t>
+  </si>
+  <si>
+    <t>C37485A5F0AF</t>
+  </si>
+  <si>
+    <t>021BCEE96406</t>
+  </si>
+  <si>
+    <t>Engineering Master Data Mgmt. Production</t>
+  </si>
+  <si>
+    <t>C-130</t>
+  </si>
+  <si>
+    <t>TACAMO 2025</t>
+  </si>
+  <si>
+    <t>10110182</t>
+  </si>
+  <si>
+    <t>005056a2aae7</t>
+  </si>
+  <si>
+    <t>P-90</t>
+  </si>
+  <si>
+    <t>P90 (PropShed) ST 10140254</t>
+  </si>
+  <si>
+    <t>10140254</t>
+  </si>
+  <si>
+    <t>238D31BB6A3E</t>
+  </si>
+  <si>
+    <t>000c29d4e1c7</t>
+  </si>
+  <si>
+    <t>IWAC</t>
+  </si>
+  <si>
+    <t>IWAC ST 10140255</t>
+  </si>
+  <si>
+    <t>10140255</t>
+  </si>
+  <si>
+    <t>1C:2AFCC2378AC12</t>
+  </si>
+  <si>
+    <t>1A:6805CAE72BD6</t>
+  </si>
+  <si>
+    <t>P-11</t>
+  </si>
+  <si>
+    <t>P-11 ST 10140252</t>
+  </si>
+  <si>
+    <t>10140252</t>
+  </si>
+  <si>
+    <t>7028FBFEB8B8</t>
+  </si>
+  <si>
+    <t>AAAAAAAAAAAA</t>
+  </si>
+  <si>
+    <t>HPC</t>
+  </si>
+  <si>
+    <t>HPC ST 10140256</t>
+  </si>
+  <si>
+    <t>10140256</t>
+  </si>
+  <si>
+    <t>1C:3BCC2377AC22</t>
+  </si>
+  <si>
+    <t>1A:6805CAE72BD7</t>
+  </si>
+  <si>
+    <t>F-35</t>
+  </si>
+  <si>
+    <t>AeroSource ST 1227068</t>
+  </si>
+  <si>
+    <t>1227068</t>
+  </si>
+  <si>
+    <t>92505F8077F4</t>
+  </si>
+  <si>
+    <t>005056B0B544</t>
+  </si>
+  <si>
+    <t>ST 71533 (update to 5000)</t>
+  </si>
+  <si>
+    <t>71533</t>
+  </si>
+  <si>
+    <t>46AC16AD0FDD</t>
+  </si>
+  <si>
+    <t>86e0b146</t>
+  </si>
+  <si>
+    <t>VAS (v10.7) ST 1032997</t>
+  </si>
+  <si>
+    <t>1032997</t>
+  </si>
+  <si>
+    <t>3c:9FEEA11AEBCB</t>
+  </si>
+  <si>
+    <t>3A:bd86c06c</t>
+  </si>
+  <si>
+    <t>LDM ST 1181050</t>
+  </si>
+  <si>
+    <t>1181050</t>
+  </si>
+  <si>
+    <t>86b31006</t>
+  </si>
+  <si>
+    <t>(LDM Env 1?) ST 1225832</t>
+  </si>
+  <si>
+    <t>1225832</t>
+  </si>
+  <si>
+    <t>867637a8</t>
+  </si>
+  <si>
+    <t>(LDM Env2?) ST 1225833</t>
+  </si>
+  <si>
+    <t>1225833</t>
+  </si>
+  <si>
+    <t>86b2cd1c</t>
+  </si>
+  <si>
+    <t>(LDM Env3?) ST 1225835</t>
+  </si>
+  <si>
+    <t>1225835</t>
+  </si>
+  <si>
+    <t>D63FEC7E47E7</t>
+  </si>
+  <si>
+    <t>86e1719e</t>
+  </si>
+  <si>
+    <t>Israel ST 10114216</t>
+  </si>
+  <si>
+    <t>10114216</t>
+  </si>
+  <si>
+    <t>3F61F29C117D</t>
+  </si>
+  <si>
+    <t>000c2901cfd1</t>
+  </si>
+  <si>
+    <t>Femap</t>
+  </si>
+  <si>
+    <t>10313645</t>
+  </si>
+  <si>
+    <t>1C:01D3F7E95BD4</t>
+  </si>
+  <si>
+    <t>000C29CBDF29</t>
+  </si>
+  <si>
+    <t>4 VisMockup ST 1055248</t>
+  </si>
+  <si>
+    <t>1055248</t>
+  </si>
+  <si>
+    <t>6FFBD35A9EAC</t>
+  </si>
+  <si>
+    <t>48DF3748DA18</t>
+  </si>
+  <si>
+    <t>2 FEMAP Node Locked ST 1056027</t>
+  </si>
+  <si>
+    <t>1056027</t>
+  </si>
+  <si>
+    <t>5H-NT-0282_ 5H-NT-0346_</t>
+  </si>
+  <si>
     <t>Various Support Env ST 1135922</t>
   </si>
   <si>
     <t>1135922</t>
   </si>
   <si>
     <t>553C42347270</t>
   </si>
   <si>
     <t>1V:005056b83bb3</t>
   </si>
   <si>
-    <t>P-47 Capital Only ST 10141986</t>
-[...56 lines deleted...]
-    <t>043201BA4950</t>
+    <t>150 Nastran ST 1924060</t>
+  </si>
+  <si>
+    <t>1924060</t>
+  </si>
+  <si>
+    <t>C6A40DC0E5EF</t>
+  </si>
+  <si>
+    <t>005056b8b3b5</t>
+  </si>
+  <si>
+    <t>168 FEMAP + NASTRAN ST 1135923</t>
+  </si>
+  <si>
+    <t>1135923</t>
+  </si>
+  <si>
+    <t>883a0df6b42b</t>
+  </si>
+  <si>
+    <t>005056a809bf</t>
+  </si>
+  <si>
+    <t>343 FEMAP ST 1136215</t>
+  </si>
+  <si>
+    <t>1136215</t>
+  </si>
+  <si>
+    <t>3A:f9709b4c</t>
+  </si>
+  <si>
+    <t>ADP FloTherm ST 10045690</t>
+  </si>
+  <si>
+    <t>10045690</t>
+  </si>
+  <si>
+    <t>1 Nastran Basic ST 1195493</t>
+  </si>
+  <si>
+    <t>1195493</t>
+  </si>
+  <si>
+    <t>1a:000d60b725ea</t>
+  </si>
+  <si>
+    <t>1 Nastran Basic ST 1197538</t>
+  </si>
+  <si>
+    <t>1197538</t>
+  </si>
+  <si>
+    <t>1c:4CFD3587BDB7</t>
+  </si>
+  <si>
+    <t>1a:69105284</t>
+  </si>
+  <si>
+    <t>VisMockup ST 1197691</t>
+  </si>
+  <si>
+    <t>1197691</t>
+  </si>
+  <si>
+    <t>3C:38F7A44A8D2F</t>
+  </si>
+  <si>
+    <t>1C:4FBB1B9E18D0_ 2C:D4D3F53B54</t>
+  </si>
+  <si>
+    <t>1 Nastran + Adv ST 1206715</t>
+  </si>
+  <si>
+    <t>1206715</t>
+  </si>
+  <si>
+    <t>1a:000d605333a6</t>
+  </si>
+  <si>
+    <t>1 Nastran Basic + Adv ST 1207138</t>
+  </si>
+  <si>
+    <t>1207138</t>
+  </si>
+  <si>
+    <t>1 Nastran Adv ST 1216405</t>
+  </si>
+  <si>
+    <t>1216405</t>
+  </si>
+  <si>
+    <t>69105284</t>
+  </si>
+  <si>
+    <t>Large Nastran ST 1216870</t>
+  </si>
+  <si>
+    <t>1216870</t>
+  </si>
+  <si>
+    <t>3C:9FEEA11AEBCB</t>
+  </si>
+  <si>
+    <t>005056801841</t>
+  </si>
+  <si>
+    <t>1 Nastran Adv ST 1217473</t>
+  </si>
+  <si>
+    <t>1217473</t>
+  </si>
+  <si>
+    <t>1c:4cfd3587bdb7</t>
+  </si>
+  <si>
+    <t>Vis Tookkit ST 1223038</t>
+  </si>
+  <si>
+    <t>1223038</t>
+  </si>
+  <si>
+    <t>A5608A9FBDE0</t>
+  </si>
+  <si>
+    <t>441EA149A92C</t>
   </si>
   <si>
     <t>ST 1225609</t>
   </si>
   <si>
     <t>1225609</t>
   </si>
   <si>
     <t>D4A503DE459F</t>
   </si>
   <si>
     <t>005056B0F0EA</t>
   </si>
   <si>
+    <t>(Small LDM Env4?) ST 1225894</t>
+  </si>
+  <si>
+    <t>1225894</t>
+  </si>
+  <si>
+    <t>3a:f9709b4c</t>
+  </si>
+  <si>
+    <t>P-727</t>
+  </si>
+  <si>
+    <t>P727 Qty 5 FEMAP ST 1254359</t>
+  </si>
+  <si>
+    <t>1254359</t>
+  </si>
+  <si>
+    <t>1V:AAAAAAAAAAAA</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285520</t>
+  </si>
+  <si>
+    <t>1285520</t>
+  </si>
+  <si>
+    <t>c742cd7</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285521</t>
+  </si>
+  <si>
+    <t>1285521</t>
+  </si>
+  <si>
+    <t>F643864C</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285523</t>
+  </si>
+  <si>
+    <t>1285523</t>
+  </si>
+  <si>
+    <t>F9709B4C</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285525</t>
+  </si>
+  <si>
+    <t>1285525</t>
+  </si>
+  <si>
+    <t>DA893B0E1C0B</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285527</t>
+  </si>
+  <si>
+    <t>1285527</t>
+  </si>
+  <si>
+    <t>7466EAC553B2</t>
+  </si>
+  <si>
+    <t>9440C920FD2A</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1336554</t>
+  </si>
+  <si>
+    <t>1336554</t>
+  </si>
+  <si>
+    <t>F643884C</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1336555</t>
+  </si>
+  <si>
+    <t>1336555</t>
+  </si>
+  <si>
+    <t>F61E9D4C</t>
+  </si>
+  <si>
+    <t>10 Nastran ST 1382004</t>
+  </si>
+  <si>
+    <t>1382004</t>
+  </si>
+  <si>
+    <t>F11465475B24</t>
+  </si>
+  <si>
+    <t>F11465475B24_</t>
+  </si>
+  <si>
+    <t>1 VisMockup ST 1456343</t>
+  </si>
+  <si>
+    <t>1456343</t>
+  </si>
+  <si>
+    <t>C55E9906C26D</t>
+  </si>
+  <si>
+    <t>1A:SENL</t>
+  </si>
+  <si>
+    <t>1 VisMockup ST 1471628</t>
+  </si>
+  <si>
+    <t>1471628</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1497536</t>
+  </si>
+  <si>
+    <t>1497536</t>
+  </si>
+  <si>
+    <t>BC522420E3F4</t>
+  </si>
+  <si>
+    <t>1402EC066EB0</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1535184</t>
+  </si>
+  <si>
+    <t>1535184</t>
+  </si>
+  <si>
+    <t>5ABDEA5D721E</t>
+  </si>
+  <si>
+    <t>1V:005056B7A0CC</t>
+  </si>
+  <si>
+    <t>10 Nastran Basic ST 1570163</t>
+  </si>
+  <si>
+    <t>1570163</t>
+  </si>
+  <si>
+    <t>14ac6565</t>
+  </si>
+  <si>
     <t>ST 1571693</t>
   </si>
   <si>
     <t>1571693</t>
   </si>
   <si>
     <t>64277D82C8B2</t>
   </si>
   <si>
     <t>005056B4C4F7</t>
   </si>
   <si>
-    <t>(LDM Env 1?) ST 1225832</t>
-[...47 lines deleted...]
-    <t>86e1719e</t>
+    <t>Fibersim ST 1602727</t>
+  </si>
+  <si>
+    <t>1602727</t>
+  </si>
+  <si>
+    <t>C8D9D218B2F0</t>
+  </si>
+  <si>
+    <t>ST 1611710</t>
+  </si>
+  <si>
+    <t>1611710</t>
+  </si>
+  <si>
+    <t>CF0E8DCF71D3</t>
+  </si>
+  <si>
+    <t>0050568a123f</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1628601</t>
+  </si>
+  <si>
+    <t>1628601</t>
+  </si>
+  <si>
+    <t>7FFB1EFFDA5F</t>
+  </si>
+  <si>
+    <t>1402EC05CAA0</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1628602</t>
+  </si>
+  <si>
+    <t>1628602</t>
+  </si>
+  <si>
+    <t>1A:1402EC8612D0</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1628930</t>
+  </si>
+  <si>
+    <t>1628930</t>
+  </si>
+  <si>
+    <t>DB6D5013F418</t>
+  </si>
+  <si>
+    <t>D4F5EF28A251</t>
+  </si>
+  <si>
+    <t>20 Basic Nastran + Adv. ST 1654919</t>
+  </si>
+  <si>
+    <t>1654919</t>
+  </si>
+  <si>
+    <t>001E67DDDC57</t>
+  </si>
+  <si>
+    <t>001E67DDDC57_</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1677547</t>
+  </si>
+  <si>
+    <t>1677547</t>
+  </si>
+  <si>
+    <t>FF8B16760FC9</t>
+  </si>
+  <si>
+    <t>5CB9019A50E0</t>
+  </si>
+  <si>
+    <t>20 FEMAP ST 1843387</t>
+  </si>
+  <si>
+    <t>1843387</t>
+  </si>
+  <si>
+    <t>1C:8E545EB9D4BF</t>
+  </si>
+  <si>
+    <t>1A:005056801841</t>
+  </si>
+  <si>
+    <t>47 FEMAP ST 1892686</t>
+  </si>
+  <si>
+    <t>1892686</t>
+  </si>
+  <si>
+    <t>55A0EC4CE7A0</t>
+  </si>
+  <si>
+    <t>005056a8759a</t>
+  </si>
+  <si>
+    <t>2 FEMAP ST 1918708</t>
+  </si>
+  <si>
+    <t>1918708</t>
+  </si>
+  <si>
+    <t>005056843588</t>
+  </si>
+  <si>
+    <t>10 FEMAP ST 1955447</t>
+  </si>
+  <si>
+    <t>1955447</t>
+  </si>
+  <si>
+    <t>1402EC8612D0</t>
+  </si>
+  <si>
+    <t>4 FEMAP ST 77328</t>
+  </si>
+  <si>
+    <t>77328</t>
+  </si>
+  <si>
+    <t>F430B936D46D</t>
   </si>
   <si>
     <t>P-66</t>
   </si>
   <si>
     <t>P-66 ST 10091273</t>
   </si>
   <si>
     <t>10091273</t>
   </si>
   <si>
     <t>1FCC2377AC11</t>
   </si>
   <si>
     <t>6805CAE72BD5</t>
-  </si>
-[...562 lines deleted...]
-    <t>000C29CBDF29</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1247,66 +1325,64 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J79"/>
+  <dimension ref="A1:J75"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="16" customWidth="1"/>
     <col min="2" max="2" width="30" customWidth="1"/>
     <col min="3" max="4" width="12" customWidth="1"/>
-    <col min="5" max="5" width="14" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="8" width="14" customWidth="1"/>
+    <col min="5" max="6" width="14" customWidth="1"/>
+    <col min="7" max="8" width="30" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="40" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
@@ -1328,2515 +1404,2387 @@
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2" t="s">
         <v>15</v>
       </c>
       <c r="G2" t="s">
         <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>17</v>
       </c>
       <c r="I2">
         <v>341</v>
       </c>
       <c r="J2" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>14</v>
       </c>
       <c r="F3" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G3" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H3" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I3">
-        <v>341</v>
+        <v>357</v>
       </c>
       <c r="J3" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
     </row>
     <row r="4" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="C4" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="D4" t="s">
         <v>13</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H4" t="s">
-        <v>17</v>
+        <v>29</v>
       </c>
       <c r="I4">
-        <v>328</v>
+        <v>336</v>
       </c>
       <c r="J4" t="s">
-        <v>10</v>
+        <v>30</v>
       </c>
     </row>
     <row r="5" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C5" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H5" t="s">
-        <v>17</v>
+        <v>35</v>
       </c>
       <c r="I5">
-        <v>320</v>
+        <v>330</v>
       </c>
       <c r="J5" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="D6" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="G6" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="H6" t="s">
-        <v>17</v>
+        <v>42</v>
       </c>
       <c r="I6">
-        <v>96</v>
+        <v>48</v>
       </c>
       <c r="J6" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="B7" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="D7" t="s">
         <v>13</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G7" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="H7" t="s">
-        <v>17</v>
+        <v>47</v>
       </c>
       <c r="I7">
-        <v>96</v>
+        <v>3</v>
       </c>
       <c r="J7" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="B8" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D8" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="G8" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="H8" t="s">
-        <v>17</v>
+        <v>54</v>
       </c>
       <c r="I8">
-        <v>84</v>
+        <v>96</v>
       </c>
       <c r="J8" t="s">
-        <v>10</v>
+        <v>55</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="B9" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C9" t="s">
-        <v>44</v>
+        <v>57</v>
       </c>
       <c r="D9" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F9" t="s">
-        <v>45</v>
+        <v>15</v>
       </c>
       <c r="G9" t="s">
-        <v>46</v>
+        <v>58</v>
       </c>
       <c r="H9" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="I9">
-        <v>75</v>
+        <v>99</v>
       </c>
       <c r="J9" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="B10" t="s">
-        <v>47</v>
+        <v>62</v>
       </c>
       <c r="C10" t="s">
-        <v>48</v>
+        <v>63</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="G10" t="s">
-        <v>50</v>
+        <v>65</v>
       </c>
       <c r="H10" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="I10">
-        <v>58</v>
+        <v>40</v>
       </c>
       <c r="J10" t="s">
-        <v>10</v>
+        <v>67</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>10</v>
+        <v>61</v>
       </c>
       <c r="B11" t="s">
-        <v>51</v>
+        <v>68</v>
       </c>
       <c r="C11" t="s">
-        <v>52</v>
+        <v>69</v>
       </c>
       <c r="D11" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F11" t="s">
-        <v>53</v>
+        <v>64</v>
       </c>
       <c r="G11" t="s">
-        <v>54</v>
+        <v>70</v>
       </c>
       <c r="H11" t="s">
-        <v>17</v>
+        <v>71</v>
       </c>
       <c r="I11">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="J11" t="s">
-        <v>10</v>
+        <v>72</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B12" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="C12" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="D12" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G12" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="H12" t="s">
-        <v>17</v>
+        <v>76</v>
       </c>
       <c r="I12">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="J12" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>77</v>
       </c>
       <c r="C13" t="s">
-        <v>59</v>
+        <v>78</v>
       </c>
       <c r="D13" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F13" t="s">
-        <v>60</v>
+        <v>15</v>
       </c>
       <c r="G13" t="s">
-        <v>61</v>
+        <v>79</v>
       </c>
       <c r="H13" t="s">
-        <v>17</v>
+        <v>80</v>
       </c>
       <c r="I13">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="J13" t="s">
-        <v>10</v>
+        <v>81</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>62</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="C14" t="s">
-        <v>64</v>
+        <v>83</v>
       </c>
       <c r="D14" t="s">
         <v>13</v>
       </c>
       <c r="E14" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>15</v>
       </c>
       <c r="G14" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="H14" t="s">
-        <v>17</v>
+        <v>85</v>
       </c>
       <c r="I14">
-        <v>40</v>
+        <v>84</v>
       </c>
       <c r="J14" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>10</v>
+        <v>87</v>
       </c>
       <c r="B15" t="s">
-        <v>67</v>
+        <v>88</v>
       </c>
       <c r="C15" t="s">
-        <v>68</v>
+        <v>89</v>
       </c>
       <c r="D15" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F15" t="s">
-        <v>69</v>
+        <v>15</v>
       </c>
       <c r="G15" t="s">
-        <v>70</v>
+        <v>90</v>
       </c>
       <c r="H15" t="s">
-        <v>17</v>
+        <v>91</v>
       </c>
       <c r="I15">
-        <v>37</v>
+        <v>8</v>
       </c>
       <c r="J15" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="B16" t="s">
-        <v>71</v>
+        <v>94</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>95</v>
       </c>
       <c r="D16" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F16" t="s">
-        <v>73</v>
+        <v>15</v>
       </c>
       <c r="G16" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="H16" t="s">
-        <v>17</v>
+        <v>96</v>
       </c>
       <c r="I16">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="J16" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>10</v>
+        <v>97</v>
       </c>
       <c r="B17" t="s">
-        <v>75</v>
+        <v>98</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>99</v>
       </c>
       <c r="D17" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F17" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G17" t="s">
-        <v>77</v>
+        <v>100</v>
       </c>
       <c r="H17" t="s">
-        <v>17</v>
+        <v>101</v>
       </c>
       <c r="I17">
-        <v>33</v>
+        <v>3</v>
       </c>
       <c r="J17" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>10</v>
+        <v>102</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>103</v>
       </c>
       <c r="C18" t="s">
-        <v>79</v>
+        <v>104</v>
       </c>
       <c r="D18" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E18" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F18" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G18" t="s">
-        <v>80</v>
+        <v>105</v>
       </c>
       <c r="H18" t="s">
-        <v>17</v>
+        <v>106</v>
       </c>
       <c r="I18">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="J18" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>10</v>
+        <v>107</v>
       </c>
       <c r="B19" t="s">
-        <v>81</v>
+        <v>108</v>
       </c>
       <c r="C19" t="s">
-        <v>82</v>
+        <v>109</v>
       </c>
       <c r="D19" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E19" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F19" t="s">
-        <v>83</v>
+        <v>15</v>
       </c>
       <c r="G19" t="s">
-        <v>84</v>
+        <v>110</v>
       </c>
       <c r="H19" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="I19">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="J19" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>10</v>
+        <v>112</v>
       </c>
       <c r="B20" t="s">
-        <v>85</v>
+        <v>113</v>
       </c>
       <c r="C20" t="s">
-        <v>86</v>
+        <v>114</v>
       </c>
       <c r="D20" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E20" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F20" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G20" t="s">
-        <v>87</v>
+        <v>115</v>
       </c>
       <c r="H20" t="s">
-        <v>17</v>
+        <v>116</v>
       </c>
       <c r="I20">
-        <v>24</v>
+        <v>3</v>
       </c>
       <c r="J20" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B21" t="s">
-        <v>88</v>
+        <v>118</v>
       </c>
       <c r="C21" t="s">
-        <v>89</v>
+        <v>119</v>
       </c>
       <c r="D21" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F21" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="G21" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="H21" t="s">
-        <v>17</v>
+        <v>121</v>
       </c>
       <c r="I21">
-        <v>22</v>
+        <v>51</v>
       </c>
       <c r="J21" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>92</v>
+        <v>117</v>
       </c>
       <c r="B22" t="s">
-        <v>93</v>
+        <v>122</v>
       </c>
       <c r="C22" t="s">
-        <v>94</v>
+        <v>123</v>
       </c>
       <c r="D22" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E22" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>15</v>
       </c>
       <c r="G22" t="s">
-        <v>96</v>
+        <v>124</v>
       </c>
       <c r="H22" t="s">
-        <v>17</v>
+        <v>125</v>
       </c>
       <c r="I22">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="J22" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B23" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="C23" t="s">
-        <v>98</v>
+        <v>127</v>
       </c>
       <c r="D23" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E23" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F23" t="s">
-        <v>99</v>
+        <v>15</v>
       </c>
       <c r="G23" t="s">
-        <v>100</v>
+        <v>128</v>
       </c>
       <c r="H23" t="s">
-        <v>17</v>
+        <v>129</v>
       </c>
       <c r="I23">
         <v>19</v>
       </c>
       <c r="J23" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B24" t="s">
-        <v>101</v>
+        <v>130</v>
       </c>
       <c r="C24" t="s">
-        <v>102</v>
+        <v>131</v>
       </c>
       <c r="D24" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E24" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F24" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G24" t="s">
-        <v>103</v>
+        <v>73</v>
       </c>
       <c r="H24" t="s">
-        <v>17</v>
+        <v>132</v>
       </c>
       <c r="I24">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="J24" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B25" t="s">
-        <v>11</v>
+        <v>133</v>
       </c>
       <c r="C25" t="s">
-        <v>12</v>
+        <v>134</v>
       </c>
       <c r="D25" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E25" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F25" t="s">
         <v>15</v>
       </c>
       <c r="G25" t="s">
-        <v>104</v>
+        <v>73</v>
       </c>
       <c r="H25" t="s">
-        <v>17</v>
+        <v>135</v>
       </c>
       <c r="I25">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="J25" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
-        <v>26</v>
+        <v>136</v>
       </c>
       <c r="C26" t="s">
-        <v>27</v>
+        <v>137</v>
       </c>
       <c r="D26" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E26" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F26" t="s">
-        <v>28</v>
+        <v>15</v>
       </c>
       <c r="G26" t="s">
-        <v>105</v>
+        <v>73</v>
       </c>
       <c r="H26" t="s">
+        <v>138</v>
+      </c>
+      <c r="I26">
         <v>17</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>10</v>
+        <v>117</v>
       </c>
       <c r="B27" t="s">
-        <v>106</v>
+        <v>139</v>
       </c>
       <c r="C27" t="s">
-        <v>107</v>
+        <v>140</v>
       </c>
       <c r="D27" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E27" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F27" t="s">
-        <v>108</v>
+        <v>15</v>
       </c>
       <c r="G27" t="s">
-        <v>109</v>
+        <v>141</v>
       </c>
       <c r="H27" t="s">
-        <v>17</v>
+        <v>142</v>
       </c>
       <c r="I27">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="J27" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B28" t="s">
-        <v>110</v>
+        <v>143</v>
       </c>
       <c r="C28" t="s">
-        <v>111</v>
+        <v>144</v>
       </c>
       <c r="D28" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E28" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F28" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G28" t="s">
-        <v>112</v>
+        <v>145</v>
       </c>
       <c r="H28" t="s">
-        <v>17</v>
+        <v>146</v>
       </c>
       <c r="I28">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="J28" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B29" t="s">
-        <v>113</v>
+        <v>147</v>
       </c>
       <c r="C29" t="s">
-        <v>114</v>
+        <v>148</v>
       </c>
       <c r="D29" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E29" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F29" t="s">
-        <v>115</v>
+        <v>15</v>
       </c>
       <c r="G29" t="s">
-        <v>37</v>
+        <v>149</v>
       </c>
       <c r="H29" t="s">
-        <v>17</v>
+        <v>150</v>
       </c>
       <c r="I29">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="J29" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B30" t="s">
-        <v>116</v>
+        <v>151</v>
       </c>
       <c r="C30" t="s">
-        <v>117</v>
+        <v>152</v>
       </c>
       <c r="D30" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E30" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F30" t="s">
-        <v>118</v>
+        <v>15</v>
       </c>
       <c r="G30" t="s">
-        <v>119</v>
+        <v>153</v>
       </c>
       <c r="H30" t="s">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="I30">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J30" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B31" t="s">
-        <v>120</v>
+        <v>155</v>
       </c>
       <c r="C31" t="s">
-        <v>121</v>
+        <v>156</v>
       </c>
       <c r="D31" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E31" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F31" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G31" t="s">
-        <v>122</v>
+        <v>73</v>
       </c>
       <c r="H31" t="s">
-        <v>17</v>
+        <v>157</v>
       </c>
       <c r="I31">
-        <v>10</v>
+        <v>2</v>
       </c>
       <c r="J31" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B32" t="s">
-        <v>123</v>
+        <v>158</v>
       </c>
       <c r="C32" t="s">
-        <v>124</v>
+        <v>159</v>
       </c>
       <c r="D32" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E32" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F32" t="s">
-        <v>125</v>
+        <v>15</v>
       </c>
       <c r="G32" t="s">
-        <v>126</v>
+        <v>160</v>
       </c>
       <c r="H32" t="s">
-        <v>17</v>
+        <v>161</v>
       </c>
       <c r="I32">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="J32" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B33" t="s">
-        <v>127</v>
+        <v>162</v>
       </c>
       <c r="C33" t="s">
-        <v>128</v>
+        <v>163</v>
       </c>
       <c r="D33" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E33" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F33" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="G33" t="s">
-        <v>130</v>
+        <v>164</v>
       </c>
       <c r="H33" t="s">
-        <v>17</v>
+        <v>165</v>
       </c>
       <c r="I33">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="J33" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B34" t="s">
-        <v>131</v>
+        <v>166</v>
       </c>
       <c r="C34" t="s">
-        <v>132</v>
+        <v>167</v>
       </c>
       <c r="D34" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E34" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F34" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G34" t="s">
-        <v>133</v>
+        <v>168</v>
       </c>
       <c r="H34" t="s">
-        <v>17</v>
+        <v>169</v>
       </c>
       <c r="I34">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="J34" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
-        <v>134</v>
+        <v>170</v>
       </c>
       <c r="C35" t="s">
-        <v>135</v>
+        <v>171</v>
       </c>
       <c r="D35" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E35" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F35" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G35" t="s">
-        <v>136</v>
+        <v>73</v>
       </c>
       <c r="H35" t="s">
-        <v>17</v>
+        <v>172</v>
       </c>
       <c r="I35">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J35" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>10</v>
+        <v>49</v>
       </c>
       <c r="B36" t="s">
-        <v>137</v>
+        <v>173</v>
       </c>
       <c r="C36" t="s">
-        <v>138</v>
+        <v>174</v>
       </c>
       <c r="D36" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E36" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F36" t="s">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="G36" t="s">
-        <v>140</v>
+        <v>73</v>
       </c>
       <c r="H36" t="s">
-        <v>17</v>
+        <v>111</v>
       </c>
       <c r="I36">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J36" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B37" t="s">
-        <v>141</v>
+        <v>175</v>
       </c>
       <c r="C37" t="s">
-        <v>142</v>
+        <v>176</v>
       </c>
       <c r="D37" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E37" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F37" t="s">
-        <v>143</v>
+        <v>15</v>
       </c>
       <c r="G37" t="s">
-        <v>144</v>
+        <v>73</v>
       </c>
       <c r="H37" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="I37">
-        <v>8</v>
+        <v>2</v>
       </c>
       <c r="J37" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B38" t="s">
-        <v>145</v>
+        <v>178</v>
       </c>
       <c r="C38" t="s">
-        <v>146</v>
+        <v>179</v>
       </c>
       <c r="D38" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E38" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F38" t="s">
-        <v>147</v>
+        <v>15</v>
       </c>
       <c r="G38" t="s">
-        <v>148</v>
+        <v>180</v>
       </c>
       <c r="H38" t="s">
-        <v>17</v>
+        <v>181</v>
       </c>
       <c r="I38">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J38" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B39" t="s">
-        <v>149</v>
+        <v>182</v>
       </c>
       <c r="C39" t="s">
-        <v>150</v>
+        <v>183</v>
       </c>
       <c r="D39" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E39" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F39" t="s">
-        <v>151</v>
+        <v>15</v>
       </c>
       <c r="G39" t="s">
-        <v>152</v>
+        <v>184</v>
       </c>
       <c r="H39" t="s">
-        <v>17</v>
+        <v>185</v>
       </c>
       <c r="I39">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="J39" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B40" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="C40" t="s">
-        <v>154</v>
+        <v>187</v>
       </c>
       <c r="D40" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E40" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F40" t="s">
-        <v>155</v>
+        <v>15</v>
       </c>
       <c r="G40" t="s">
-        <v>156</v>
+        <v>73</v>
       </c>
       <c r="H40" t="s">
-        <v>17</v>
+        <v>188</v>
       </c>
       <c r="I40">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="J40" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B41" t="s">
-        <v>157</v>
+        <v>189</v>
       </c>
       <c r="C41" t="s">
-        <v>158</v>
+        <v>190</v>
       </c>
       <c r="D41" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E41" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F41" t="s">
-        <v>159</v>
+        <v>15</v>
       </c>
       <c r="G41" t="s">
-        <v>160</v>
+        <v>73</v>
       </c>
       <c r="H41" t="s">
-        <v>17</v>
+        <v>177</v>
       </c>
       <c r="I41">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J41" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
-        <v>161</v>
+        <v>191</v>
       </c>
       <c r="C42" t="s">
-        <v>162</v>
+        <v>192</v>
       </c>
       <c r="D42" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E42" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F42" t="s">
-        <v>163</v>
+        <v>15</v>
       </c>
       <c r="G42" t="s">
-        <v>164</v>
+        <v>73</v>
       </c>
       <c r="H42" t="s">
-        <v>17</v>
+        <v>193</v>
       </c>
       <c r="I42">
-        <v>7</v>
+        <v>4</v>
       </c>
       <c r="J42" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B43" t="s">
-        <v>165</v>
+        <v>194</v>
       </c>
       <c r="C43" t="s">
-        <v>166</v>
+        <v>195</v>
       </c>
       <c r="D43" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E43" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F43" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G43" t="s">
-        <v>167</v>
+        <v>196</v>
       </c>
       <c r="H43" t="s">
-        <v>17</v>
+        <v>197</v>
       </c>
       <c r="I43">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="J43" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B44" t="s">
-        <v>168</v>
+        <v>198</v>
       </c>
       <c r="C44" t="s">
-        <v>169</v>
+        <v>199</v>
       </c>
       <c r="D44" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E44" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F44" t="s">
-        <v>170</v>
+        <v>15</v>
       </c>
       <c r="G44" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="H44" t="s">
-        <v>17</v>
+        <v>193</v>
       </c>
       <c r="I44">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J44" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B45" t="s">
-        <v>10</v>
+        <v>201</v>
       </c>
       <c r="C45" t="s">
-        <v>172</v>
+        <v>202</v>
       </c>
       <c r="D45" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E45" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F45" t="s">
-        <v>173</v>
+        <v>15</v>
       </c>
       <c r="G45" t="s">
-        <v>174</v>
+        <v>203</v>
       </c>
       <c r="H45" t="s">
-        <v>17</v>
+        <v>204</v>
       </c>
       <c r="I45">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="J45" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B46" t="s">
-        <v>175</v>
+        <v>205</v>
       </c>
       <c r="C46" t="s">
-        <v>176</v>
+        <v>206</v>
       </c>
       <c r="D46" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E46" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F46" t="s">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="G46" t="s">
-        <v>178</v>
+        <v>207</v>
       </c>
       <c r="H46" t="s">
-        <v>17</v>
+        <v>208</v>
       </c>
       <c r="I46">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="J46" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B47" t="s">
-        <v>179</v>
+        <v>209</v>
       </c>
       <c r="C47" t="s">
-        <v>180</v>
+        <v>210</v>
       </c>
       <c r="D47" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E47" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F47" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G47" t="s">
-        <v>181</v>
+        <v>73</v>
       </c>
       <c r="H47" t="s">
-        <v>17</v>
+        <v>211</v>
       </c>
       <c r="I47">
-        <v>5</v>
+        <v>24</v>
       </c>
       <c r="J47" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>10</v>
+        <v>212</v>
       </c>
       <c r="B48" t="s">
-        <v>182</v>
+        <v>213</v>
       </c>
       <c r="C48" t="s">
-        <v>183</v>
+        <v>214</v>
       </c>
       <c r="D48" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E48" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F48" t="s">
-        <v>184</v>
+        <v>15</v>
       </c>
       <c r="G48" t="s">
-        <v>185</v>
+        <v>73</v>
       </c>
       <c r="H48" t="s">
-        <v>17</v>
+        <v>215</v>
       </c>
       <c r="I48">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J48" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B49" t="s">
-        <v>186</v>
+        <v>216</v>
       </c>
       <c r="C49" t="s">
-        <v>187</v>
+        <v>217</v>
       </c>
       <c r="D49" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E49" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F49" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G49" t="s">
-        <v>188</v>
+        <v>73</v>
       </c>
       <c r="H49" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="I49">
         <v>4</v>
       </c>
       <c r="J49" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B50" t="s">
-        <v>189</v>
+        <v>219</v>
       </c>
       <c r="C50" t="s">
-        <v>190</v>
+        <v>220</v>
       </c>
       <c r="D50" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E50" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F50" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G50" t="s">
-        <v>191</v>
+        <v>73</v>
       </c>
       <c r="H50" t="s">
-        <v>17</v>
+        <v>221</v>
       </c>
       <c r="I50">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="J50" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B51" t="s">
-        <v>192</v>
+        <v>222</v>
       </c>
       <c r="C51" t="s">
-        <v>193</v>
+        <v>223</v>
       </c>
       <c r="D51" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E51" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F51" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G51" t="s">
-        <v>194</v>
+        <v>73</v>
       </c>
       <c r="H51" t="s">
-        <v>17</v>
+        <v>224</v>
       </c>
       <c r="I51">
-        <v>4</v>
+        <v>11</v>
       </c>
       <c r="J51" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
+        <v>73</v>
+      </c>
+      <c r="B52" t="s">
+        <v>225</v>
+      </c>
+      <c r="C52" t="s">
+        <v>226</v>
+      </c>
+      <c r="D52" t="s">
+        <v>33</v>
+      </c>
+      <c r="E52" t="s">
+        <v>52</v>
+      </c>
+      <c r="F52" t="s">
+        <v>15</v>
+      </c>
+      <c r="G52" t="s">
+        <v>227</v>
+      </c>
+      <c r="H52" t="s">
+        <v>54</v>
+      </c>
+      <c r="I52">
         <v>10</v>
       </c>
-      <c r="B52" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J52" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B53" t="s">
-        <v>198</v>
+        <v>228</v>
       </c>
       <c r="C53" t="s">
-        <v>199</v>
+        <v>229</v>
       </c>
       <c r="D53" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E53" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F53" t="s">
-        <v>200</v>
+        <v>15</v>
       </c>
       <c r="G53" t="s">
-        <v>201</v>
+        <v>230</v>
       </c>
       <c r="H53" t="s">
-        <v>17</v>
+        <v>231</v>
       </c>
       <c r="I53">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J53" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B54" t="s">
-        <v>202</v>
+        <v>232</v>
       </c>
       <c r="C54" t="s">
-        <v>203</v>
+        <v>233</v>
       </c>
       <c r="D54" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E54" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F54" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G54" t="s">
-        <v>204</v>
+        <v>73</v>
       </c>
       <c r="H54" t="s">
-        <v>17</v>
+        <v>234</v>
       </c>
       <c r="I54">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="J54" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B55" t="s">
-        <v>205</v>
+        <v>235</v>
       </c>
       <c r="C55" t="s">
-        <v>206</v>
+        <v>236</v>
       </c>
       <c r="D55" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E55" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F55" t="s">
-        <v>207</v>
+        <v>15</v>
       </c>
       <c r="G55" t="s">
-        <v>208</v>
+        <v>73</v>
       </c>
       <c r="H55" t="s">
-        <v>17</v>
+        <v>237</v>
       </c>
       <c r="I55">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="J55" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B56" t="s">
-        <v>209</v>
+        <v>238</v>
       </c>
       <c r="C56" t="s">
-        <v>210</v>
+        <v>239</v>
       </c>
       <c r="D56" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E56" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F56" t="s">
-        <v>211</v>
+        <v>15</v>
       </c>
       <c r="G56" t="s">
-        <v>212</v>
+        <v>240</v>
       </c>
       <c r="H56" t="s">
-        <v>17</v>
+        <v>241</v>
       </c>
       <c r="I56">
         <v>4</v>
       </c>
       <c r="J56" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B57" t="s">
-        <v>213</v>
+        <v>242</v>
       </c>
       <c r="C57" t="s">
-        <v>214</v>
+        <v>243</v>
       </c>
       <c r="D57" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E57" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F57" t="s">
-        <v>215</v>
+        <v>15</v>
       </c>
       <c r="G57" t="s">
-        <v>216</v>
+        <v>244</v>
       </c>
       <c r="H57" t="s">
-        <v>17</v>
+        <v>245</v>
       </c>
       <c r="I57">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="J57" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B58" t="s">
-        <v>30</v>
+        <v>246</v>
       </c>
       <c r="C58" t="s">
-        <v>31</v>
+        <v>247</v>
       </c>
       <c r="D58" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E58" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F58" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="G58" t="s">
-        <v>217</v>
+        <v>73</v>
       </c>
       <c r="H58" t="s">
-        <v>17</v>
+        <v>245</v>
       </c>
       <c r="I58">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J58" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B59" t="s">
-        <v>218</v>
+        <v>248</v>
       </c>
       <c r="C59" t="s">
-        <v>219</v>
+        <v>249</v>
       </c>
       <c r="D59" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E59" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F59" t="s">
-        <v>220</v>
+        <v>15</v>
       </c>
       <c r="G59" t="s">
-        <v>221</v>
+        <v>250</v>
       </c>
       <c r="H59" t="s">
-        <v>17</v>
+        <v>251</v>
       </c>
       <c r="I59">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="J59" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
+        <v>73</v>
+      </c>
+      <c r="B60" t="s">
+        <v>252</v>
+      </c>
+      <c r="C60" t="s">
+        <v>253</v>
+      </c>
+      <c r="D60" t="s">
+        <v>33</v>
+      </c>
+      <c r="E60" t="s">
+        <v>52</v>
+      </c>
+      <c r="F60" t="s">
+        <v>15</v>
+      </c>
+      <c r="G60" t="s">
+        <v>254</v>
+      </c>
+      <c r="H60" t="s">
+        <v>255</v>
+      </c>
+      <c r="I60">
         <v>10</v>
       </c>
-      <c r="B60" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J60" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B61" t="s">
-        <v>226</v>
+        <v>256</v>
       </c>
       <c r="C61" t="s">
-        <v>227</v>
+        <v>257</v>
       </c>
       <c r="D61" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E61" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F61" t="s">
-        <v>228</v>
+        <v>15</v>
       </c>
       <c r="G61" t="s">
-        <v>229</v>
+        <v>73</v>
       </c>
       <c r="H61" t="s">
-        <v>17</v>
+        <v>258</v>
       </c>
       <c r="I61">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J61" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B62" t="s">
-        <v>230</v>
+        <v>259</v>
       </c>
       <c r="C62" t="s">
-        <v>231</v>
+        <v>260</v>
       </c>
       <c r="D62" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E62" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F62" t="s">
-        <v>232</v>
+        <v>15</v>
       </c>
       <c r="G62" t="s">
-        <v>233</v>
+        <v>261</v>
       </c>
       <c r="H62" t="s">
-        <v>17</v>
+        <v>262</v>
       </c>
       <c r="I62">
-        <v>3</v>
+        <v>36</v>
       </c>
       <c r="J62" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
+        <v>73</v>
+      </c>
+      <c r="B63" t="s">
+        <v>263</v>
+      </c>
+      <c r="C63" t="s">
+        <v>264</v>
+      </c>
+      <c r="D63" t="s">
+        <v>33</v>
+      </c>
+      <c r="E63" t="s">
+        <v>52</v>
+      </c>
+      <c r="F63" t="s">
+        <v>15</v>
+      </c>
+      <c r="G63" t="s">
+        <v>73</v>
+      </c>
+      <c r="H63" t="s">
+        <v>265</v>
+      </c>
+      <c r="I63">
         <v>10</v>
       </c>
-      <c r="B63" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J63" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
+        <v>73</v>
+      </c>
+      <c r="B64" t="s">
+        <v>266</v>
+      </c>
+      <c r="C64" t="s">
+        <v>267</v>
+      </c>
+      <c r="D64" t="s">
+        <v>33</v>
+      </c>
+      <c r="E64" t="s">
+        <v>52</v>
+      </c>
+      <c r="F64" t="s">
+        <v>15</v>
+      </c>
+      <c r="G64" t="s">
+        <v>268</v>
+      </c>
+      <c r="H64" t="s">
+        <v>269</v>
+      </c>
+      <c r="I64">
         <v>10</v>
       </c>
-      <c r="B64" t="s">
-[...22 lines deleted...]
-      </c>
       <c r="J64" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B65" t="s">
-        <v>240</v>
+        <v>270</v>
       </c>
       <c r="C65" t="s">
-        <v>241</v>
+        <v>271</v>
       </c>
       <c r="D65" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E65" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F65" t="s">
-        <v>242</v>
+        <v>15</v>
       </c>
       <c r="G65" t="s">
-        <v>243</v>
+        <v>272</v>
       </c>
       <c r="H65" t="s">
-        <v>17</v>
+        <v>273</v>
       </c>
       <c r="I65">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J65" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B66" t="s">
-        <v>244</v>
+        <v>274</v>
       </c>
       <c r="C66" t="s">
-        <v>245</v>
+        <v>275</v>
       </c>
       <c r="D66" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E66" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F66" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G66" t="s">
-        <v>246</v>
+        <v>73</v>
       </c>
       <c r="H66" t="s">
-        <v>17</v>
+        <v>276</v>
       </c>
       <c r="I66">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="J66" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B67" t="s">
-        <v>247</v>
+        <v>277</v>
       </c>
       <c r="C67" t="s">
-        <v>248</v>
+        <v>278</v>
       </c>
       <c r="D67" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E67" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F67" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G67" t="s">
-        <v>249</v>
+        <v>279</v>
       </c>
       <c r="H67" t="s">
-        <v>17</v>
+        <v>280</v>
       </c>
       <c r="I67">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J67" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B68" t="s">
-        <v>250</v>
+        <v>281</v>
       </c>
       <c r="C68" t="s">
-        <v>251</v>
+        <v>282</v>
       </c>
       <c r="D68" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E68" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F68" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G68" t="s">
-        <v>191</v>
+        <v>283</v>
       </c>
       <c r="H68" t="s">
-        <v>17</v>
+        <v>284</v>
       </c>
       <c r="I68">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="J68" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B69" t="s">
-        <v>252</v>
+        <v>285</v>
       </c>
       <c r="C69" t="s">
-        <v>253</v>
+        <v>286</v>
       </c>
       <c r="D69" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E69" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F69" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G69" t="s">
-        <v>254</v>
+        <v>287</v>
       </c>
       <c r="H69" t="s">
-        <v>17</v>
+        <v>288</v>
       </c>
       <c r="I69">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="J69" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B70" t="s">
-        <v>255</v>
+        <v>289</v>
       </c>
       <c r="C70" t="s">
-        <v>256</v>
+        <v>290</v>
       </c>
       <c r="D70" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E70" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F70" t="s">
-        <v>257</v>
+        <v>15</v>
       </c>
       <c r="G70" t="s">
-        <v>258</v>
+        <v>291</v>
       </c>
       <c r="H70" t="s">
-        <v>17</v>
+        <v>292</v>
       </c>
       <c r="I70">
         <v>2</v>
       </c>
       <c r="J70" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B71" t="s">
-        <v>259</v>
+        <v>293</v>
       </c>
       <c r="C71" t="s">
-        <v>260</v>
+        <v>294</v>
       </c>
       <c r="D71" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E71" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F71" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G71" t="s">
-        <v>258</v>
+        <v>295</v>
       </c>
       <c r="H71" t="s">
-        <v>17</v>
+        <v>296</v>
       </c>
       <c r="I71">
         <v>2</v>
       </c>
       <c r="J71" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B72" t="s">
-        <v>261</v>
+        <v>297</v>
       </c>
       <c r="C72" t="s">
-        <v>262</v>
+        <v>298</v>
       </c>
       <c r="D72" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E72" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F72" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
       <c r="G72" t="s">
-        <v>263</v>
+        <v>73</v>
       </c>
       <c r="H72" t="s">
-        <v>17</v>
+        <v>299</v>
       </c>
       <c r="I72">
         <v>2</v>
       </c>
       <c r="J72" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B73" t="s">
-        <v>264</v>
+        <v>300</v>
       </c>
       <c r="C73" t="s">
-        <v>265</v>
+        <v>301</v>
       </c>
       <c r="D73" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E73" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F73" t="s">
-        <v>266</v>
+        <v>15</v>
       </c>
       <c r="G73" t="s">
-        <v>267</v>
+        <v>73</v>
       </c>
       <c r="H73" t="s">
-        <v>17</v>
+        <v>302</v>
       </c>
       <c r="I73">
         <v>2</v>
       </c>
       <c r="J73" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="B74" t="s">
-        <v>268</v>
+        <v>303</v>
       </c>
       <c r="C74" t="s">
-        <v>269</v>
+        <v>304</v>
       </c>
       <c r="D74" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E74" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F74" t="s">
-        <v>270</v>
+        <v>15</v>
       </c>
       <c r="G74" t="s">
-        <v>271</v>
+        <v>73</v>
       </c>
       <c r="H74" t="s">
-        <v>17</v>
+        <v>305</v>
       </c>
       <c r="I74">
         <v>2</v>
       </c>
       <c r="J74" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="B75" t="s">
-        <v>272</v>
+        <v>307</v>
       </c>
       <c r="C75" t="s">
-        <v>273</v>
+        <v>308</v>
       </c>
       <c r="D75" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="E75" t="s">
-        <v>14</v>
+        <v>52</v>
       </c>
       <c r="F75" t="s">
-        <v>10</v>
+        <v>306</v>
       </c>
       <c r="G75" t="s">
-        <v>274</v>
+        <v>309</v>
       </c>
       <c r="H75" t="s">
-        <v>17</v>
+        <v>310</v>
       </c>
       <c r="I75">
-        <v>2</v>
+        <v>19</v>
       </c>
       <c r="J75" t="s">
-        <v>10</v>
-[...127 lines deleted...]
-        <v>10</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">