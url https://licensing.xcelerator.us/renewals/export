--- v0 (2026-08-18)
+++ v1 (2026-10-19)
@@ -10,671 +10,2186 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Expiring 90 days" state="visible" r:id="rId4"/>
     <sheet sheetId="2" name="Trials" state="visible" r:id="rId5"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="951" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7737" uniqueCount="712">
   <si>
     <t>Expiration</t>
   </si>
   <si>
     <t>Days left</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Sold-To</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
+    <t>2026-11-30</t>
+  </si>
+  <si>
+    <t>LMI DEV</t>
+  </si>
+  <si>
+    <t>1517802</t>
+  </si>
+  <si>
+    <t>FS640FC5</t>
+  </si>
+  <si>
+    <t>Documentation V5 FL</t>
+  </si>
+  <si>
+    <t>Z001</t>
+  </si>
+  <si>
+    <t>2026-12-04</t>
+  </si>
+  <si>
+    <t>P-47 ST 10065808</t>
+  </si>
+  <si>
+    <t>10065808</t>
+  </si>
+  <si>
+    <t>E004</t>
+  </si>
+  <si>
+    <t>FEMAP Professional Floating Network</t>
+  </si>
+  <si>
+    <t>IL-CLT-F</t>
+  </si>
+  <si>
+    <t>Simcenter System Simulation CLT licensin</t>
+  </si>
+  <si>
+    <t>IL-BBO.03.2</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Blackbox Export option</t>
+  </si>
+  <si>
+    <t>IL-AME.40.1</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Aerospace</t>
+  </si>
+  <si>
+    <t>SC12500</t>
+  </si>
+  <si>
+    <t>Simcenter 3D Engineering Desktop</t>
+  </si>
+  <si>
+    <t>P-66 ST 10091273</t>
+  </si>
+  <si>
+    <t>10091273</t>
+  </si>
+  <si>
+    <t>IL-FMI.02.3</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Standalone FMI Export</t>
+  </si>
+  <si>
+    <t>TACAMO 2025</t>
+  </si>
+  <si>
+    <t>10110182</t>
+  </si>
+  <si>
+    <t>MG253933FL</t>
+  </si>
+  <si>
+    <t>Capital Harness TVM Ap SW</t>
+  </si>
+  <si>
+    <t>MG264819FL</t>
+  </si>
+  <si>
+    <t>Capital Systems Capture Ap SW</t>
+  </si>
+  <si>
+    <t>LMI General ST 10136019</t>
+  </si>
+  <si>
+    <t>10136019</t>
+  </si>
+  <si>
+    <t>SC30780</t>
+  </si>
+  <si>
+    <t>Simcenter 3D Thermal Multiphysics</t>
+  </si>
+  <si>
+    <t>TC010201</t>
+  </si>
+  <si>
+    <t>Content Management User</t>
+  </si>
+  <si>
+    <t>TNQ1030</t>
+  </si>
+  <si>
+    <t>DPV Single Part Reporting</t>
+  </si>
+  <si>
+    <t>TNQ2002</t>
+  </si>
+  <si>
+    <t>DPV Foundation Package</t>
+  </si>
+  <si>
+    <t>P-11 ST 10140252</t>
+  </si>
+  <si>
+    <t>10140252</t>
+  </si>
+  <si>
+    <t>IWAC ST 10140255</t>
+  </si>
+  <si>
+    <t>10140255</t>
+  </si>
+  <si>
+    <t>SC30537</t>
+  </si>
+  <si>
+    <t>Simcenter 3D Thermal / Flow DMP</t>
+  </si>
+  <si>
+    <t>IL-SDM.15.2</t>
+  </si>
+  <si>
+    <t>Simcenter System Simulation Client f Git</t>
+  </si>
+  <si>
+    <t>MG233261FL</t>
+  </si>
+  <si>
+    <t>Capital Style Manager Op SW</t>
+  </si>
+  <si>
+    <t>MG262220FL</t>
+  </si>
+  <si>
+    <t>Capital Explorer Ap SW</t>
+  </si>
+  <si>
+    <t>MG267142FL</t>
+  </si>
+  <si>
+    <t>Capital Converge Op SW</t>
+  </si>
+  <si>
+    <t>C3D10205</t>
+  </si>
+  <si>
+    <t>RapidAuthor for Teamcenter NL</t>
+  </si>
+  <si>
+    <t>Z015</t>
+  </si>
+  <si>
+    <t>IL-INT.04.2</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Gen. Co-sim. interface</t>
+  </si>
+  <si>
+    <t>MG274233FL</t>
+  </si>
+  <si>
+    <t>Simcenter Flomaster Ultra Ap SW</t>
+  </si>
+  <si>
+    <t>TC030820</t>
+  </si>
+  <si>
+    <t>Teamcenter Substance Compliance User</t>
+  </si>
+  <si>
+    <t>TNQ1008C</t>
+  </si>
+  <si>
+    <t>Variation Analysis (Concurrent)</t>
+  </si>
+  <si>
+    <t>VTK1195</t>
+  </si>
+  <si>
+    <t>PLM Vis Standard In-House Seat</t>
+  </si>
+  <si>
+    <t>IL-FMI.01.2</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim FMI Export and Slave</t>
+  </si>
+  <si>
+    <t>IL-INT.01.2</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Simulink interface</t>
+  </si>
+  <si>
+    <t>MG239183FL</t>
+  </si>
+  <si>
+    <t>Capital AutoView Unltd Op SW</t>
+  </si>
+  <si>
+    <t>HEEDSCON01</t>
+  </si>
+  <si>
+    <t>HEEDS Connect base</t>
+  </si>
+  <si>
+    <t>IL-SOP.35.3</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Embedded CFD</t>
+  </si>
+  <si>
+    <t>IL-TOL.45.1</t>
+  </si>
+  <si>
+    <t>Simcenter ROM Builder</t>
+  </si>
+  <si>
+    <t>TC20620</t>
+  </si>
+  <si>
+    <t>Visualization Mockup</t>
+  </si>
+  <si>
+    <t>TL-DTP.21.1</t>
+  </si>
+  <si>
+    <t>TL Desktop - Advanced</t>
+  </si>
+  <si>
+    <t>IL-TOL.34.2</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim Parall. Proc. 16Runtime</t>
+  </si>
+  <si>
+    <t>IL-TOL.53.4</t>
+  </si>
+  <si>
+    <t>Simcenter Amesim CAD Import Data Exchg</t>
+  </si>
+  <si>
+    <t>P-47 Capital Only ST 10141986</t>
+  </si>
+  <si>
+    <t>10141986</t>
+  </si>
+  <si>
+    <t>MG223743FL</t>
+  </si>
+  <si>
+    <t>Capital Integration Srv Ap SW</t>
+  </si>
+  <si>
+    <t>MG248024FL</t>
+  </si>
+  <si>
+    <t>Capital ModularXC Ap SW</t>
+  </si>
+  <si>
+    <t>MG264818FL</t>
+  </si>
+  <si>
+    <t>Capital Devices Ap SW</t>
+  </si>
+  <si>
+    <t>HEEDS02</t>
+  </si>
+  <si>
+    <t>HEEDS Premium</t>
+  </si>
+  <si>
+    <t>NX93300</t>
+  </si>
+  <si>
+    <t>NX Mach 3 Industrial Design</t>
+  </si>
+  <si>
+    <t>TC010203</t>
+  </si>
+  <si>
+    <t>Content Management S1000D User</t>
+  </si>
+  <si>
+    <t>TNQ1028</t>
+  </si>
+  <si>
+    <t>DPV 3D Measurements</t>
+  </si>
+  <si>
+    <t>TNQ3000</t>
+  </si>
+  <si>
+    <t>DPV Lite Foundation Package</t>
+  </si>
+  <si>
+    <t>P90 (PropShed) ST 10140254</t>
+  </si>
+  <si>
+    <t>10140254</t>
+  </si>
+  <si>
+    <t>SC30781</t>
+  </si>
+  <si>
+    <t>Simcenter 3D Electronic Systems Cooling</t>
+  </si>
+  <si>
+    <t>MG269591FL</t>
+  </si>
+  <si>
+    <t>FloMASTER Ultra Ap SW</t>
+  </si>
+  <si>
+    <t>MG230932FL</t>
+  </si>
+  <si>
+    <t>Capital Brg XC V5 Op SW</t>
+  </si>
+  <si>
+    <t>MG264497FL</t>
+  </si>
+  <si>
+    <t>Capital Workbooks Ap SW</t>
+  </si>
+  <si>
+    <t>MG275733FL</t>
+  </si>
+  <si>
+    <t>Capital Enterprise Deployment Ap SW</t>
+  </si>
+  <si>
+    <t>SC13500</t>
+  </si>
+  <si>
+    <t>Simcenter 3D Structures</t>
+  </si>
+  <si>
+    <t>TC030821</t>
+  </si>
+  <si>
+    <t>Compliance Process Manager</t>
+  </si>
+  <si>
+    <t>TNQ1024</t>
+  </si>
+  <si>
+    <t>DPV Inspection Devices</t>
+  </si>
+  <si>
+    <t>TNQ3500</t>
+  </si>
+  <si>
+    <t>DPV Lite Extended Foundation Package</t>
+  </si>
+  <si>
+    <t>MG222581FL</t>
+  </si>
+  <si>
+    <t>Capital Logic Ap SW</t>
+  </si>
+  <si>
+    <t>MG237195FL</t>
+  </si>
+  <si>
+    <t>Capital FormboardXC Op SW</t>
+  </si>
+  <si>
+    <t>MG296606FL</t>
+  </si>
+  <si>
+    <t>Capital Integration for CATIA V5 Ap SW</t>
+  </si>
+  <si>
+    <t>IL-SYN.01.1</t>
+  </si>
+  <si>
+    <t>Simcenter System Architect Advanced</t>
+  </si>
+  <si>
+    <t>TC030232</t>
+  </si>
+  <si>
+    <t>MBSE Extended</t>
+  </si>
+  <si>
+    <t>TL-DTP-0040</t>
+  </si>
+  <si>
+    <t>TL Data Management Server</t>
+  </si>
+  <si>
+    <t>HPC ST 10140256</t>
+  </si>
+  <si>
+    <t>10140256</t>
+  </si>
+  <si>
+    <t>MG228403FL</t>
+  </si>
+  <si>
+    <t>Capital AutoView Block Op SW</t>
+  </si>
+  <si>
+    <t>MG228404FL</t>
+  </si>
+  <si>
+    <t>Capital AutoView Filter Op SW</t>
+  </si>
+  <si>
+    <t>MG249610FL</t>
+  </si>
+  <si>
+    <t>Capital Publisher Ap SW</t>
+  </si>
+  <si>
+    <t>MG277254FL</t>
+  </si>
+  <si>
+    <t>Capital Load Analyzer Op SW</t>
+  </si>
+  <si>
+    <t>TC032041</t>
+  </si>
+  <si>
+    <t>Product Support Data Management</t>
+  </si>
+  <si>
+    <t>TNQ1002</t>
+  </si>
+  <si>
+    <t>DPV Reporting &amp; Analysis</t>
+  </si>
+  <si>
+    <t>TNQ4200</t>
+  </si>
+  <si>
+    <t>Functional Feature</t>
+  </si>
+  <si>
+    <t>MG222413FL</t>
+  </si>
+  <si>
+    <t>Capital AVAssist Int Op SW</t>
+  </si>
+  <si>
+    <t>MG237292FL</t>
+  </si>
+  <si>
+    <t>Capital HarnessXC Ap SW</t>
+  </si>
+  <si>
+    <t>MG267110FL</t>
+  </si>
+  <si>
+    <t>Capital Ent Manager Ap SW</t>
+  </si>
+  <si>
+    <t>ST 71533 (update to 5000)</t>
+  </si>
+  <si>
+    <t>71533</t>
+  </si>
+  <si>
+    <t>TCN1051</t>
+  </si>
+  <si>
+    <t>Teamcenter Aerospace and Defense Author</t>
+  </si>
+  <si>
+    <t>P29 Production</t>
+  </si>
+  <si>
+    <t>1945319</t>
+  </si>
+  <si>
+    <t>TN75005C</t>
+  </si>
+  <si>
+    <t>Plant Simulation Professional</t>
+  </si>
+  <si>
+    <t>VS21306</t>
+  </si>
+  <si>
+    <t>Teamcenter Visualization Animation</t>
+  </si>
+  <si>
+    <t>VS22196</t>
+  </si>
+  <si>
+    <t>JT Bi-Directional Translator for CATIA V</t>
+  </si>
+  <si>
+    <t>ADP FloTherm ST 10045690</t>
+  </si>
+  <si>
+    <t>10045690</t>
+  </si>
+  <si>
+    <t>MG262910FL</t>
+  </si>
+  <si>
+    <t>Simcenter Flotherm Ultra Par Flx Stn SW</t>
+  </si>
+  <si>
+    <t>TC1DOTC</t>
+  </si>
+  <si>
+    <t>Teamcenter Deployment</t>
+  </si>
+  <si>
+    <t>TNQ1001</t>
+  </si>
+  <si>
+    <t>DPV Historical Report Viewer</t>
+  </si>
+  <si>
+    <t>VTK1215</t>
+  </si>
+  <si>
+    <t>PLM Vis In-House TK</t>
+  </si>
+  <si>
+    <t>MG234971FL</t>
+  </si>
+  <si>
+    <t>Capital Ent Reporter Ap SW</t>
+  </si>
+  <si>
+    <t>MG264820FL</t>
+  </si>
+  <si>
+    <t>Capital Systems Architect Ap SW</t>
+  </si>
+  <si>
+    <t>C3D10201</t>
+  </si>
+  <si>
+    <t>RapidDataConverter for Teamcenter FL</t>
+  </si>
+  <si>
+    <t>SC10100</t>
+  </si>
+  <si>
+    <t>Simcenter 3D Value Based Licensing 100 P</t>
+  </si>
+  <si>
+    <t>TC10206</t>
+  </si>
+  <si>
+    <t>RapidAuthor Connector for Teamcenter</t>
+  </si>
+  <si>
+    <t>TNQ1000</t>
+  </si>
+  <si>
+    <t>DPV Graphical Report Viewer</t>
+  </si>
+  <si>
+    <t>TNQ3004</t>
+  </si>
+  <si>
+    <t>MG249021FL</t>
+  </si>
+  <si>
+    <t>Capital V6 Plugin Ap SW</t>
+  </si>
+  <si>
+    <t>MG262219FL</t>
+  </si>
+  <si>
+    <t>Capital Ent Designs Op SW</t>
+  </si>
+  <si>
+    <t>MG296605FL</t>
+  </si>
+  <si>
+    <t>Capital Int Conn 4 CATIA V5 Op SW</t>
+  </si>
+  <si>
+    <t>C3D10204</t>
+  </si>
+  <si>
+    <t>RapidAuthor for Teamcenter FL</t>
+  </si>
+  <si>
+    <t>NX35100</t>
+  </si>
+  <si>
+    <t>NX Value Based Licensing 100 pack</t>
+  </si>
+  <si>
+    <t>TC030115</t>
+  </si>
+  <si>
+    <t>Parameter Management</t>
+  </si>
+  <si>
+    <t>TNQ1026</t>
+  </si>
+  <si>
+    <t>DPV Graphical Report Automation</t>
+  </si>
+  <si>
+    <t>TNQ3002</t>
+  </si>
+  <si>
+    <t>MG239184FL</t>
+  </si>
+  <si>
+    <t>Capital Insight Op SW</t>
+  </si>
+  <si>
+    <t>MG249290FL</t>
+  </si>
+  <si>
+    <t>Capital Brg Log V6 Op SW</t>
+  </si>
+  <si>
+    <t>Lightspeed Dev / Test</t>
+  </si>
+  <si>
+    <t>10157914</t>
+  </si>
+  <si>
+    <t>TC032023</t>
+  </si>
+  <si>
+    <t>Service Asset Management</t>
+  </si>
+  <si>
+    <t>TC050421</t>
+  </si>
+  <si>
+    <t>Quality Action Management</t>
+  </si>
+  <si>
+    <t>VAS (v10.7) ST 1032997</t>
+  </si>
+  <si>
+    <t>1032997</t>
+  </si>
+  <si>
+    <t>VS22175</t>
+  </si>
+  <si>
+    <t>IGES File Open for TC Vis</t>
+  </si>
+  <si>
+    <t>Various Support Env ST 1135922</t>
+  </si>
+  <si>
+    <t>1135922</t>
+  </si>
+  <si>
+    <t>TC030914</t>
+  </si>
+  <si>
+    <t>Supplier Connect</t>
+  </si>
+  <si>
+    <t>MG278374FL</t>
+  </si>
+  <si>
+    <t>Capital TeamPlay Op SW</t>
+  </si>
+  <si>
+    <t>10150384</t>
+  </si>
+  <si>
+    <t>MG285136FL</t>
+  </si>
+  <si>
+    <t>Capital WebFusion Ap SW</t>
+  </si>
+  <si>
+    <t>TC10409</t>
+  </si>
+  <si>
+    <t>STEP AP 203/214 Translator</t>
+  </si>
+  <si>
+    <t>TC31174</t>
+  </si>
+  <si>
+    <t>Integration for TC MADe Integration</t>
+  </si>
+  <si>
+    <t>TC10231</t>
+  </si>
+  <si>
+    <t>Change Management Author</t>
+  </si>
+  <si>
+    <t>PCM 2025 ST10147404</t>
+  </si>
+  <si>
+    <t>10147404</t>
+  </si>
+  <si>
+    <t>TC033011</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense Solution Author</t>
+  </si>
+  <si>
+    <t>MG240873FL</t>
+  </si>
+  <si>
+    <t>Capital Topology Op SW</t>
+  </si>
+  <si>
+    <t>TC030101</t>
+  </si>
+  <si>
+    <t>Requirements Manager User</t>
+  </si>
+  <si>
+    <t>TC050425</t>
+  </si>
+  <si>
+    <t>Control and Inspection Planning</t>
+  </si>
+  <si>
+    <t>TC31170</t>
+  </si>
+  <si>
+    <t>MADe Modeling with Safety &amp; Risk</t>
+  </si>
+  <si>
+    <t>VS22925</t>
+  </si>
+  <si>
+    <t>Teamcenter Visualization Convert</t>
+  </si>
+  <si>
+    <t>VS20530</t>
+  </si>
+  <si>
+    <t>TC Visualization Mockup</t>
+  </si>
+  <si>
+    <t>VS21309</t>
+  </si>
+  <si>
+    <t>Tc Visualization Path Planning Plus</t>
+  </si>
+  <si>
+    <t>2 FEMAP Node Locked ST 1056027</t>
+  </si>
+  <si>
+    <t>1056027</t>
+  </si>
+  <si>
+    <t>E002</t>
+  </si>
+  <si>
+    <t>FEMAP (Node Locked)</t>
+  </si>
+  <si>
+    <t>TC030911</t>
+  </si>
+  <si>
+    <t>Data Exchange</t>
+  </si>
+  <si>
+    <t>MG269196FL</t>
+  </si>
+  <si>
+    <t>Capital Dictionary Ap SW</t>
+  </si>
+  <si>
+    <t>TC030505</t>
+  </si>
+  <si>
+    <t>TC Integrated Material Management (IMM)</t>
+  </si>
+  <si>
+    <t>TC050422</t>
+  </si>
+  <si>
+    <t>Quality Issue Management</t>
+  </si>
+  <si>
+    <t>TC31172</t>
+  </si>
+  <si>
+    <t>MADe-PHM</t>
+  </si>
+  <si>
+    <t>VS21430</t>
+  </si>
+  <si>
+    <t>Teamcenter Visualization Illustration FL</t>
+  </si>
+  <si>
+    <t>TC033012</t>
+  </si>
+  <si>
+    <t>Aerospace &amp; Defense Solution Consumer</t>
+  </si>
+  <si>
+    <t>MG249287FL</t>
+  </si>
+  <si>
+    <t>Capital Brg XC V6 Op SW</t>
+  </si>
+  <si>
+    <t>MG249289FL</t>
+  </si>
+  <si>
+    <t>Capital Brg Top V6 Op SW</t>
+  </si>
+  <si>
+    <t>TC030503</t>
+  </si>
+  <si>
+    <t>Smart Discovery</t>
+  </si>
+  <si>
+    <t>TC030724</t>
+  </si>
+  <si>
+    <t>Teamcenter Partner Connect</t>
+  </si>
+  <si>
+    <t>TC20510</t>
+  </si>
+  <si>
+    <t>JournalWorkbench</t>
+  </si>
+  <si>
+    <t>VS21100</t>
+  </si>
+  <si>
+    <t>TC Visualization Pro Plus</t>
+  </si>
+  <si>
+    <t>TC10315</t>
+  </si>
+  <si>
+    <t>Teamcenter Gateway for SAP S/4HANA</t>
+  </si>
+  <si>
+    <t>MG225019FL</t>
+  </si>
+  <si>
+    <t>Capital Brg Teamcenter Op SW</t>
+  </si>
+  <si>
+    <t>TC032021</t>
+  </si>
+  <si>
+    <t>Service Engineer</t>
+  </si>
+  <si>
+    <t>TC050423</t>
+  </si>
+  <si>
+    <t>Problem Solving</t>
+  </si>
+  <si>
+    <t>TC31301</t>
+  </si>
+  <si>
+    <t>Simulation Author</t>
+  </si>
+  <si>
+    <t>TC10232</t>
+  </si>
+  <si>
+    <t>Change Management Access</t>
+  </si>
+  <si>
+    <t>TC30711</t>
+  </si>
+  <si>
+    <t>Lifecycle Representations Author</t>
+  </si>
+  <si>
+    <t>TC030303</t>
+  </si>
+  <si>
+    <t>IPP&amp;E User</t>
+  </si>
+  <si>
+    <t>TC032030</t>
+  </si>
+  <si>
+    <t>Service Forecasting</t>
+  </si>
+  <si>
+    <t>TC050424</t>
+  </si>
+  <si>
+    <t>APQP Program Management</t>
+  </si>
+  <si>
+    <t>TC20615</t>
+  </si>
+  <si>
+    <t>Visualization Professional</t>
+  </si>
+  <si>
+    <t>VS21405</t>
+  </si>
+  <si>
+    <t>Teamcenter Visualization Analysis Option</t>
+  </si>
+  <si>
+    <t>TC30402</t>
+  </si>
+  <si>
+    <t>Classification Access</t>
+  </si>
+  <si>
+    <t>TC030501</t>
+  </si>
+  <si>
+    <t>Context Management User</t>
+  </si>
+  <si>
+    <t>TC032038</t>
+  </si>
+  <si>
+    <t>Product Support Data Import 0007 vC</t>
+  </si>
+  <si>
+    <t>TC31171</t>
+  </si>
+  <si>
+    <t>MADe-RAM</t>
+  </si>
+  <si>
+    <t>VS22171</t>
+  </si>
+  <si>
+    <t>JT Bi-Directional Translator for STEP</t>
+  </si>
+  <si>
+    <t>NX93100</t>
+  </si>
+  <si>
+    <t>NX Mach 3 Product Design</t>
+  </si>
+  <si>
+    <t>TC30701</t>
+  </si>
+  <si>
+    <t>Product Configuration Author</t>
+  </si>
+  <si>
+    <t>ID-QA-TEST</t>
+  </si>
+  <si>
+    <t>QA-TEST Install number designator</t>
+  </si>
+  <si>
+    <t>TC030202</t>
+  </si>
+  <si>
+    <t>Design Validation Planning and Reporting</t>
+  </si>
+  <si>
+    <t>TC20716</t>
+  </si>
+  <si>
+    <t>Lightweight Package Exchange</t>
+  </si>
+  <si>
+    <t>VS22197</t>
+  </si>
+  <si>
+    <t>JT Import for CATIA V5</t>
+  </si>
+  <si>
+    <t>4 VisMockup ST 1055248</t>
+  </si>
+  <si>
+    <t>1055248</t>
+  </si>
+  <si>
+    <t>EFI24051</t>
+  </si>
+  <si>
+    <t>Lifecycle Representations User Module</t>
+  </si>
+  <si>
+    <t>TC30712</t>
+  </si>
+  <si>
+    <t>Lifecycle Representations Access</t>
+  </si>
+  <si>
+    <t>TC30605</t>
+  </si>
+  <si>
+    <t>Integration for CATIA</t>
+  </si>
+  <si>
+    <t>TC032026</t>
+  </si>
+  <si>
+    <t>Service Planner</t>
+  </si>
+  <si>
+    <t>TC050427</t>
+  </si>
+  <si>
+    <t>Training &amp; Qualification</t>
+  </si>
+  <si>
+    <t>TCM55065</t>
+  </si>
+  <si>
+    <t>Multi-BOM Manager</t>
+  </si>
+  <si>
+    <t>TC10101</t>
+  </si>
+  <si>
+    <t>Teamcenter Author</t>
+  </si>
+  <si>
+    <t>TC30401</t>
+  </si>
+  <si>
+    <t>Classification Author</t>
+  </si>
+  <si>
+    <t>TN70010NU</t>
+  </si>
+  <si>
+    <t>Assembler</t>
+  </si>
+  <si>
+    <t>TN70031NU</t>
+  </si>
+  <si>
+    <t>Process Simulate Human Advanced</t>
+  </si>
+  <si>
+    <t>Test Expert ST 1137951</t>
+  </si>
+  <si>
+    <t>1137951</t>
+  </si>
+  <si>
+    <t>LDM ST 1181050</t>
+  </si>
+  <si>
+    <t>1181050</t>
+  </si>
+  <si>
+    <t>MRX10115</t>
+  </si>
+  <si>
+    <t>MRO Materials Management (CONSUMER)</t>
+  </si>
+  <si>
+    <t>MRX10121</t>
+  </si>
+  <si>
+    <t>MRO Maint Planning &amp; Execution CONSUMER</t>
+  </si>
+  <si>
+    <t>VisMockup ST 1197691</t>
+  </si>
+  <si>
+    <t>1197691</t>
+  </si>
+  <si>
+    <t>Large Nastran ST 1216870</t>
+  </si>
+  <si>
+    <t>1216870</t>
+  </si>
+  <si>
+    <t>NXN001</t>
+  </si>
+  <si>
+    <t>Simcenter Nastran Basic</t>
+  </si>
+  <si>
+    <t>ST 1225609</t>
+  </si>
+  <si>
+    <t>1225609</t>
+  </si>
+  <si>
+    <t>TC30702</t>
+  </si>
+  <si>
+    <t>Product Configuration Access</t>
+  </si>
+  <si>
+    <t>(LDM Env 1?) ST 1225832</t>
+  </si>
+  <si>
+    <t>1225832</t>
+  </si>
+  <si>
+    <t>(LDM Env2?) ST 1225833</t>
+  </si>
+  <si>
+    <t>1225833</t>
+  </si>
+  <si>
+    <t>(Small LDM Env4?) ST 1225894</t>
+  </si>
+  <si>
+    <t>1225894</t>
+  </si>
+  <si>
+    <t>MRX10111</t>
+  </si>
+  <si>
+    <t>MRO Foundation Consumer</t>
+  </si>
+  <si>
+    <t>TC30501</t>
+  </si>
+  <si>
+    <t>Context Management Author</t>
+  </si>
+  <si>
+    <t>TC30916</t>
+  </si>
+  <si>
+    <t>Briefcase Browser Plugin for CATIA</t>
+  </si>
+  <si>
+    <t>MRX10110</t>
+  </si>
+  <si>
+    <t>MRO Foundation Author</t>
+  </si>
+  <si>
+    <t>TCN1041</t>
+  </si>
+  <si>
+    <t>1 Nastran Adv ST 1217473</t>
+  </si>
+  <si>
+    <t>1217473</t>
+  </si>
+  <si>
+    <t>NXN002</t>
+  </si>
+  <si>
+    <t>Simcenter Nastran Advanced Dynamics</t>
+  </si>
+  <si>
+    <t>TCS10011</t>
+  </si>
+  <si>
+    <t>Teamcenter In-Service Prod Mgmt Author</t>
+  </si>
+  <si>
+    <t>TCN2061</t>
+  </si>
+  <si>
+    <t>PFM Author</t>
+  </si>
+  <si>
+    <t>TC33002</t>
+  </si>
+  <si>
+    <t>Aerospace and Defense Module Access</t>
+  </si>
+  <si>
+    <t>TCN1052</t>
+  </si>
+  <si>
+    <t>Teamcenter Aerospace and Defense Consume</t>
+  </si>
+  <si>
+    <t>1 Nastran Basic ST 1195493</t>
+  </si>
+  <si>
+    <t>1195493</t>
+  </si>
+  <si>
+    <t>1 Nastran + Adv ST 1206715</t>
+  </si>
+  <si>
+    <t>1206715</t>
+  </si>
+  <si>
+    <t>TCN1021</t>
+  </si>
+  <si>
+    <t>Product Data Management AUTHOR</t>
+  </si>
+  <si>
+    <t>(LDM Env3?) ST 1225835</t>
+  </si>
+  <si>
+    <t>1225835</t>
+  </si>
+  <si>
+    <t>TC30502</t>
+  </si>
+  <si>
+    <t>Context Management Access</t>
+  </si>
+  <si>
+    <t>TCM55000</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Access</t>
+  </si>
+  <si>
+    <t>TN85005NU</t>
+  </si>
+  <si>
+    <t>Process Simulate on Teamcenter</t>
+  </si>
+  <si>
+    <t>1 Nastran Adv ST 1216405</t>
+  </si>
+  <si>
+    <t>1216405</t>
+  </si>
+  <si>
+    <t>Vis Tookkit ST 1223038</t>
+  </si>
+  <si>
+    <t>1223038</t>
+  </si>
+  <si>
+    <t>TC33001</t>
+  </si>
+  <si>
+    <t>Aerospace and Defense Module Author</t>
+  </si>
+  <si>
+    <t>TCGS1001</t>
+  </si>
+  <si>
+    <t>Tc Global Services Development Server</t>
+  </si>
+  <si>
+    <t>TC30915</t>
+  </si>
+  <si>
+    <t>Briefcase Browser</t>
+  </si>
+  <si>
+    <t>TCM24804</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Documentation</t>
+  </si>
+  <si>
+    <t>1 Nastran Basic + Adv ST 1207138</t>
+  </si>
+  <si>
+    <t>1207138</t>
+  </si>
+  <si>
+    <t>MRX10114</t>
+  </si>
+  <si>
+    <t>MRO Materials Management (AUTHOR)</t>
+  </si>
+  <si>
+    <t>TCM055001</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Assembly User</t>
+  </si>
+  <si>
+    <t>168 FEMAP + NASTRAN ST 1135923</t>
+  </si>
+  <si>
+    <t>1135923</t>
+  </si>
+  <si>
+    <t>1 Nastran Basic ST 1197538</t>
+  </si>
+  <si>
+    <t>1197538</t>
+  </si>
+  <si>
+    <t>TCS10012</t>
+  </si>
+  <si>
+    <t>Teamcenter In-Service Prod Mgmt Consumer</t>
+  </si>
+  <si>
+    <t>343 FEMAP ST 1136215</t>
+  </si>
+  <si>
+    <t>1136215</t>
+  </si>
+  <si>
+    <t>TCM055005</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Part User</t>
+  </si>
+  <si>
+    <t>TCM55001</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Assembly Author</t>
+  </si>
+  <si>
+    <t>TN75005NU</t>
+  </si>
+  <si>
+    <t>MRX10120</t>
+  </si>
+  <si>
+    <t>MRO Maint Planning &amp; Execution AUTHOR</t>
+  </si>
+  <si>
+    <t>TCN311</t>
+  </si>
+  <si>
+    <t>Model Option Manager</t>
+  </si>
+  <si>
+    <t>TCM55045</t>
+  </si>
+  <si>
+    <t>Electronic Work Instructions Advanced</t>
+  </si>
+  <si>
+    <t>TN70030NU</t>
+  </si>
+  <si>
+    <t>Process Simulate Human</t>
+  </si>
+  <si>
+    <t>AeroSource ST 1227068</t>
+  </si>
+  <si>
+    <t>1227068</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285523</t>
+  </si>
+  <si>
+    <t>1285523</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285525</t>
+  </si>
+  <si>
+    <t>1285525</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285527</t>
+  </si>
+  <si>
+    <t>1285527</t>
+  </si>
+  <si>
+    <t>FS601FC5</t>
+  </si>
+  <si>
+    <t>Fibersim Pro V5 FL</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1336555</t>
+  </si>
+  <si>
+    <t>1336555</t>
+  </si>
+  <si>
+    <t>FS620FC5</t>
+  </si>
+  <si>
+    <t>Laser Projection Int V5 FL</t>
+  </si>
+  <si>
+    <t>FS660FC5</t>
+  </si>
+  <si>
+    <t>Fiber Placement Des/Mfg V5 FL</t>
+  </si>
+  <si>
+    <t>FS630FC5</t>
+  </si>
+  <si>
+    <t>Flat Pattern Export V5 FL</t>
+  </si>
+  <si>
+    <t>P727 Qty 5 FEMAP ST 1254359</t>
+  </si>
+  <si>
+    <t>1254359</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285521</t>
+  </si>
+  <si>
+    <t>1285521</t>
+  </si>
+  <si>
+    <t>FS634FC5</t>
+  </si>
+  <si>
+    <t>Composite STEP Exp/Imp V5 FL</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1336554</t>
+  </si>
+  <si>
+    <t>1336554</t>
+  </si>
+  <si>
+    <t>MRX10124</t>
+  </si>
+  <si>
+    <t>Teamcenter Reporting &amp; Business Analytic</t>
+  </si>
+  <si>
+    <t>NX30614</t>
+  </si>
+  <si>
+    <t>Content Migration Manager for Catia V4</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1285520</t>
+  </si>
+  <si>
+    <t>1285520</t>
+  </si>
+  <si>
+    <t>TC10102</t>
+  </si>
+  <si>
+    <t>Teamcenter Consumer</t>
+  </si>
+  <si>
+    <t>FS602FC5</t>
+  </si>
+  <si>
+    <t>Fibersim Elite V5 FL</t>
+  </si>
+  <si>
+    <t>10 Nastran ST 1382004</t>
+  </si>
+  <si>
+    <t>1382004</t>
+  </si>
+  <si>
+    <t>ISO TST</t>
+  </si>
+  <si>
+    <t>1444696</t>
+  </si>
+  <si>
+    <t>MG275464FL</t>
+  </si>
+  <si>
+    <t>Capital Formboard Manager Op SW</t>
+  </si>
+  <si>
+    <t>TC31167</t>
+  </si>
+  <si>
+    <t>Integration for Mentor Xpedition EDM Des</t>
+  </si>
+  <si>
+    <t>TCM055060</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Access (TcMA)</t>
+  </si>
+  <si>
+    <t>TN75071NU</t>
+  </si>
+  <si>
+    <t>Plant Simulation Gantt Chart</t>
+  </si>
+  <si>
+    <t>TN75096NU</t>
+  </si>
+  <si>
+    <t>Plant Simulation VSM Library Named</t>
+  </si>
+  <si>
+    <t>VisMockup ST 1484386</t>
+  </si>
+  <si>
+    <t>1484386</t>
+  </si>
+  <si>
+    <t>BCT700160</t>
+  </si>
+  <si>
+    <t>BCT Inspector Rev Compare Server (Float)</t>
+  </si>
+  <si>
+    <t>NX30645</t>
+  </si>
+  <si>
+    <t>NX Reference Point Cloud View</t>
+  </si>
+  <si>
+    <t>TC030106</t>
+  </si>
+  <si>
+    <t>TC Reqs Integrator DOORs Interface</t>
+  </si>
+  <si>
+    <t>TC30600</t>
+  </si>
+  <si>
+    <t>NX Embedded Client</t>
+  </si>
+  <si>
+    <t>TC31168</t>
+  </si>
+  <si>
+    <t>Integration for Mentor Xpedition EDM Lib</t>
+  </si>
+  <si>
+    <t>TN70020C</t>
+  </si>
+  <si>
+    <t>Robotics &amp; Automation Concurrent</t>
+  </si>
+  <si>
+    <t>TN70171C</t>
+  </si>
+  <si>
+    <t>Process Simulate VR Analyze Concurrent</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1497536</t>
+  </si>
+  <si>
+    <t>1497536</t>
+  </si>
+  <si>
+    <t>APS3003</t>
+  </si>
+  <si>
+    <t>Opcenter APS Ultimate Access</t>
+  </si>
+  <si>
+    <t>NX30616</t>
+  </si>
+  <si>
+    <t>Content Migration Manager for Catia v5</t>
+  </si>
+  <si>
+    <t>TN70005NU</t>
+  </si>
+  <si>
+    <t>Process Simulate</t>
+  </si>
+  <si>
+    <t>TN70187C</t>
+  </si>
+  <si>
+    <t>Process Simulate Augmented Reality (DTA)</t>
+  </si>
+  <si>
+    <t>BCT700260</t>
+  </si>
+  <si>
+    <t>BCT CheckIt (Named User)</t>
+  </si>
+  <si>
+    <t>NX12610</t>
+  </si>
+  <si>
+    <t>Line Designer Floating</t>
+  </si>
+  <si>
+    <t>TN70025C</t>
+  </si>
+  <si>
+    <t>Commissioning Float</t>
+  </si>
+  <si>
+    <t>TN70070C</t>
+  </si>
+  <si>
+    <t>Automatic Path Planner</t>
+  </si>
+  <si>
+    <t>BCT260040</t>
+  </si>
+  <si>
+    <t>BCT a-Class for Teamcenter FL</t>
+  </si>
+  <si>
+    <t>TCM055020</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Planning Base</t>
+  </si>
+  <si>
+    <t>TN70165C</t>
+  </si>
+  <si>
+    <t>Process Simulate Point Cloud Advance Flo</t>
+  </si>
+  <si>
+    <t>1 VisMockup ST 1456343</t>
+  </si>
+  <si>
+    <t>1456343</t>
+  </si>
+  <si>
+    <t>BCT900921</t>
+  </si>
+  <si>
+    <t>BCT Inspector for Neutral Format (Float)</t>
+  </si>
+  <si>
+    <t>TC030109</t>
+  </si>
+  <si>
+    <t>Teamcenter Requirements Integrator User</t>
+  </si>
+  <si>
+    <t>TC31017</t>
+  </si>
+  <si>
+    <t>Relationship Browser</t>
+  </si>
+  <si>
+    <t>TN70032C</t>
+  </si>
+  <si>
+    <t>Process Simulate Motion Capture Floating</t>
+  </si>
+  <si>
+    <t>APS4003C</t>
+  </si>
+  <si>
+    <t>Opcenter Scheduling Ultimate Viewer</t>
+  </si>
+  <si>
+    <t>TC030718</t>
+  </si>
+  <si>
+    <t>Advanced Product Configurator Author</t>
+  </si>
+  <si>
+    <t>TC10411</t>
+  </si>
+  <si>
+    <t>Linked Data Framework (LDF)</t>
+  </si>
+  <si>
+    <t>TN70010C</t>
+  </si>
+  <si>
+    <t>Assembler Floating</t>
+  </si>
+  <si>
+    <t>TN70031C</t>
+  </si>
+  <si>
+    <t>Process Simulate Human Advanced Floating</t>
+  </si>
+  <si>
+    <t>BCT900904</t>
+  </si>
+  <si>
+    <t>BCT Inspector Viewer Client (Floating)</t>
+  </si>
+  <si>
+    <t>TC030301</t>
+  </si>
+  <si>
+    <t>Schedule Manager User</t>
+  </si>
+  <si>
+    <t>TC30920</t>
+  </si>
+  <si>
+    <t>Failure Mode Effect Analysis</t>
+  </si>
+  <si>
+    <t>TN70015C</t>
+  </si>
+  <si>
+    <t>Process Simulate Spot</t>
+  </si>
+  <si>
+    <t>TN70037C</t>
+  </si>
+  <si>
+    <t>Process Simulate Continuous MFG Float</t>
+  </si>
+  <si>
+    <t>BCT900901</t>
+  </si>
+  <si>
+    <t>BCT Inspector-FL</t>
+  </si>
+  <si>
+    <t>NX12620</t>
+  </si>
+  <si>
+    <t>Line Designer Library Admin Floating</t>
+  </si>
+  <si>
+    <t>TC030403</t>
+  </si>
+  <si>
+    <t>Library Management User</t>
+  </si>
+  <si>
+    <t>TC31146</t>
+  </si>
+  <si>
+    <t>ECAD Translator for Mentor Xpedition</t>
+  </si>
+  <si>
+    <t>TCM055021</t>
+  </si>
+  <si>
+    <t>Teamcenter Manufacturing Planning Advanc</t>
+  </si>
+  <si>
+    <t>TN70148C</t>
+  </si>
+  <si>
+    <t>Process Simulate Cables Concurrent</t>
+  </si>
+  <si>
+    <t>1 VisMockup ST 1471628</t>
+  </si>
+  <si>
+    <t>1471628</t>
+  </si>
+  <si>
+    <t>APS1007C</t>
+  </si>
+  <si>
+    <t>Opcenter Scheduling Ultimate</t>
+  </si>
+  <si>
+    <t>TC030720</t>
+  </si>
+  <si>
+    <t>Adv Product Configurator-Level 2 Solver</t>
+  </si>
+  <si>
+    <t>TC31156</t>
+  </si>
+  <si>
+    <t>ECAD Translator for Schematic EDIF 200</t>
+  </si>
+  <si>
+    <t>TCM055010</t>
+  </si>
+  <si>
+    <t>Manufacturng Resource Library (MRL)</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1535184</t>
+  </si>
+  <si>
+    <t>1535184</t>
+  </si>
+  <si>
+    <t>ST 1571693</t>
+  </si>
+  <si>
+    <t>1571693</t>
+  </si>
+  <si>
+    <t>ST 1611710</t>
+  </si>
+  <si>
+    <t>1611710</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1628930</t>
+  </si>
+  <si>
+    <t>1628930</t>
+  </si>
+  <si>
+    <t>10 Nastran Basic ST 1570163</t>
+  </si>
+  <si>
+    <t>1570163</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1602727</t>
+  </si>
+  <si>
+    <t>1602727</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1628601</t>
+  </si>
+  <si>
+    <t>1628601</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1628602</t>
+  </si>
+  <si>
+    <t>1628602</t>
+  </si>
+  <si>
+    <t>20 Basic Nastran + Adv. ST 1654919</t>
+  </si>
+  <si>
+    <t>1654919</t>
+  </si>
+  <si>
+    <t>P29 Prod Test</t>
+  </si>
+  <si>
+    <t>1668265</t>
+  </si>
+  <si>
+    <t>Fibersim ST 1677547</t>
+  </si>
+  <si>
+    <t>1677547</t>
+  </si>
+  <si>
+    <t>Capital LMI SID 3139001 ST 18065</t>
+  </si>
+  <si>
+    <t>18065</t>
+  </si>
+  <si>
+    <t>150 Nastran ST 1924060</t>
+  </si>
+  <si>
+    <t>1924060</t>
+  </si>
+  <si>
+    <t>MG252727FL</t>
+  </si>
+  <si>
+    <t>Capital Pub Aero SmartC Op SW</t>
+  </si>
+  <si>
+    <t>2 FEMAP ST 1918708</t>
+  </si>
+  <si>
+    <t>1918708</t>
+  </si>
+  <si>
+    <t>MG250790FL</t>
+  </si>
+  <si>
+    <t>Capital Ent Assets Ap SW</t>
+  </si>
+  <si>
+    <t>MG267141FL</t>
+  </si>
+  <si>
+    <t>Capital CostingXC Ap SW</t>
+  </si>
+  <si>
+    <t>20 FEMAP ST 1843387</t>
+  </si>
+  <si>
+    <t>1843387</t>
+  </si>
+  <si>
+    <t>47 FEMAP ST 1892686</t>
+  </si>
+  <si>
+    <t>1892686</t>
+  </si>
+  <si>
+    <t>NX30655</t>
+  </si>
+  <si>
+    <t>Fixture Planner Floating</t>
+  </si>
+  <si>
+    <t>APS1107C</t>
+  </si>
+  <si>
+    <t>NX30670</t>
+  </si>
+  <si>
+    <t>Assembly Line Planner</t>
+  </si>
+  <si>
+    <t>NX30122</t>
+  </si>
+  <si>
+    <t>NX Weld Assistant</t>
+  </si>
+  <si>
+    <t>4 FEMAP ST 77328</t>
+  </si>
+  <si>
+    <t>77328</t>
+  </si>
+  <si>
+    <t>MG296607FL</t>
+  </si>
+  <si>
+    <t>Capital Log Conn 4 CATIA V5 Op SW</t>
+  </si>
+  <si>
+    <t>TN70030C</t>
+  </si>
+  <si>
+    <t>Process Simulate Human Floating</t>
+  </si>
+  <si>
+    <t>10 FEMAP ST 1955447</t>
+  </si>
+  <si>
+    <t>1955447</t>
+  </si>
+  <si>
+    <t>2026-12-16</t>
+  </si>
+  <si>
+    <t>Israel ST 10114216</t>
+  </si>
+  <si>
+    <t>10114216</t>
+  </si>
+  <si>
     <t>Trial ends</t>
   </si>
   <si>
-    <t>P29 Production</t>
-[...10 lines deleted...]
-  <si>
     <t>2025-09-04</t>
   </si>
   <si>
     <t>Z006</t>
   </si>
   <si>
-    <t>P-47 ST 10065808</t>
-[...4 lines deleted...]
-  <si>
     <t>NX30570</t>
   </si>
   <si>
     <t>FloEFD EDA Bridge</t>
   </si>
   <si>
     <t>2025-09-10</t>
   </si>
   <si>
-    <t>NX35100</t>
-[...4 lines deleted...]
-  <si>
     <t>NX30561</t>
   </si>
   <si>
     <t>FloEFD for NX</t>
   </si>
   <si>
     <t>NX30564</t>
   </si>
   <si>
     <t>Electronics Cooling module NX</t>
   </si>
   <si>
     <t>NX30572</t>
   </si>
   <si>
     <t>FloEFD NX PrePost</t>
   </si>
   <si>
-    <t>SC30781</t>
-[...10 lines deleted...]
-  <si>
     <t>NX30574</t>
   </si>
   <si>
     <t>Power Electrification</t>
   </si>
   <si>
     <t>NX30569</t>
   </si>
   <si>
     <t>FloEFD Adv CFD Module</t>
   </si>
   <si>
     <t>MG297575FL</t>
   </si>
   <si>
     <t>Simcenter FLOEFD for CATIA V5 Ap SW</t>
   </si>
   <si>
-    <t>NX93100</t>
-[...16 lines deleted...]
-  <si>
     <t>2025-09-11</t>
   </si>
   <si>
-    <t>TC030820</t>
-[...88 lines deleted...]
-  <si>
     <t>HEEDSCONSYS</t>
   </si>
   <si>
     <t>HEEDS Connect - Systems MDO add-on</t>
   </si>
   <si>
-    <t>SC13500</t>
-[...4 lines deleted...]
-  <si>
     <t>HEEDSSP01</t>
   </si>
   <si>
     <t>HEEDS SHERPA+</t>
   </si>
   <si>
-    <t>NX12610</t>
-[...70 lines deleted...]
-  <si>
     <t>TC20708</t>
   </si>
   <si>
     <t>Visualization Path Planning</t>
   </si>
   <si>
-    <t>TC050427</t>
-[...4 lines deleted...]
-  <si>
     <t>TC20757</t>
   </si>
   <si>
     <t>Teamcenter Visualization VR</t>
   </si>
   <si>
-    <t>TC030821</t>
-[...22 lines deleted...]
-  <si>
     <t>2025-09-12</t>
   </si>
   <si>
-    <t>TC030914</t>
-[...10 lines deleted...]
-  <si>
     <t>2025-09-14</t>
   </si>
   <si>
     <t>F-35 Next Gen</t>
   </si>
   <si>
     <t>10251339</t>
   </si>
   <si>
-    <t>TC30605</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-09-30</t>
   </si>
   <si>
-    <t>Lightspeed Dev / Test</t>
-[...4 lines deleted...]
-  <si>
     <t>TN70005C</t>
   </si>
   <si>
-    <t>Process Simulate</t>
-[...25 lines deleted...]
-  <si>
     <t>TC20521</t>
   </si>
   <si>
     <t>TC Reporting and Analytics Enterprise</t>
   </si>
   <si>
-    <t>TCM055021</t>
-[...40 lines deleted...]
-  <si>
     <t>TC10408</t>
   </si>
   <si>
     <t>Multi-Site Collaboration</t>
   </si>
   <si>
-    <t>MG296607FL</t>
-[...16 lines deleted...]
-  <si>
     <t>2025-10-03</t>
   </si>
   <si>
-    <t>FS620FC5</t>
-[...4 lines deleted...]
-  <si>
     <t>2025-10-04</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
-    <t>LMI General ST 10136019</t>
-[...10 lines deleted...]
-  <si>
     <t>TN70168</t>
   </si>
   <si>
     <t>Process Simulate Shopfloor Node Locked</t>
   </si>
   <si>
-    <t>TN70187C</t>
-[...22 lines deleted...]
-  <si>
     <t>2025-11-30</t>
   </si>
   <si>
-    <t>TC31174</t>
-[...16 lines deleted...]
-  <si>
     <t>2025-12-03</t>
   </si>
   <si>
     <t>TC20755</t>
   </si>
   <si>
     <t>Visualization Navigation and Reporting</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>Dev/Test for F-35Next 10280493</t>
   </si>
   <si>
     <t>10280493</t>
   </si>
   <si>
     <t>2026-02-02</t>
   </si>
   <si>
     <t>2026-04-30</t>
   </si>
   <si>
     <t>2026-06-30</t>
   </si>
   <si>
-    <t>Z001</t>
-[...1 lines deleted...]
-  <si>
     <t>NX30625</t>
   </si>
   <si>
     <t>NX DFM Advisor</t>
   </si>
   <si>
     <t>2026-07-31</t>
-  </si>
-[...4 lines deleted...]
-    <t>1668265</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1015,3730 +2530,33136 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:H1"/>
+  <dimension ref="A1:H1132"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="14" customWidth="1"/>
     <col min="2" max="2" width="10" customWidth="1"/>
     <col min="3" max="3" width="28" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="38" customWidth="1"/>
     <col min="7" max="7" width="8" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A2" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2">
+        <v>41</v>
+      </c>
+      <c r="C2" t="s">
+        <v>9</v>
+      </c>
+      <c r="D2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E2" t="s">
+        <v>11</v>
+      </c>
+      <c r="F2" t="s">
+        <v>12</v>
+      </c>
+      <c r="G2">
+        <v>2</v>
+      </c>
+      <c r="H2" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="3" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
+        <v>15</v>
+      </c>
+      <c r="D3" t="s">
+        <v>16</v>
+      </c>
+      <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3" t="s">
+        <v>18</v>
+      </c>
+      <c r="G3">
+        <v>5</v>
+      </c>
+      <c r="H3" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4">
+        <v>45</v>
+      </c>
+      <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
+        <v>16</v>
+      </c>
+      <c r="E4" t="s">
+        <v>19</v>
+      </c>
+      <c r="F4" t="s">
+        <v>20</v>
+      </c>
+      <c r="G4">
+        <v>17</v>
+      </c>
+      <c r="H4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B5">
+        <v>45</v>
+      </c>
+      <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
+        <v>21</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5">
+        <v>17</v>
+      </c>
+      <c r="H5" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A6" t="s">
+        <v>14</v>
+      </c>
+      <c r="B6">
+        <v>45</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>16</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
+        <v>24</v>
+      </c>
+      <c r="G6">
+        <v>17</v>
+      </c>
+      <c r="H6" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B7">
+        <v>45</v>
+      </c>
+      <c r="C7" t="s">
+        <v>15</v>
+      </c>
+      <c r="D7" t="s">
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7">
+        <v>11</v>
+      </c>
+      <c r="H7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8">
+        <v>45</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>28</v>
+      </c>
+      <c r="E8" t="s">
+        <v>29</v>
+      </c>
+      <c r="F8" t="s">
+        <v>30</v>
+      </c>
+      <c r="G8">
+        <v>16</v>
+      </c>
+      <c r="H8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9">
+        <v>45</v>
+      </c>
+      <c r="C9" t="s">
+        <v>31</v>
+      </c>
+      <c r="D9" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" t="s">
+        <v>33</v>
+      </c>
+      <c r="F9" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9">
+        <v>2</v>
+      </c>
+      <c r="H9" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" t="s">
+        <v>14</v>
+      </c>
+      <c r="B10">
+        <v>45</v>
+      </c>
+      <c r="C10" t="s">
+        <v>31</v>
+      </c>
+      <c r="D10" t="s">
+        <v>32</v>
+      </c>
+      <c r="E10" t="s">
+        <v>35</v>
+      </c>
+      <c r="F10" t="s">
+        <v>36</v>
+      </c>
+      <c r="G10">
+        <v>2</v>
+      </c>
+      <c r="H10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11">
+        <v>45</v>
+      </c>
+      <c r="C11" t="s">
+        <v>37</v>
+      </c>
+      <c r="D11" t="s">
+        <v>38</v>
+      </c>
+      <c r="E11" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" t="s">
+        <v>24</v>
+      </c>
+      <c r="G11">
+        <v>87</v>
+      </c>
+      <c r="H11" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B12">
+        <v>45</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>38</v>
+      </c>
+      <c r="E12" t="s">
+        <v>19</v>
+      </c>
+      <c r="F12" t="s">
+        <v>20</v>
+      </c>
+      <c r="G12">
+        <v>87</v>
+      </c>
+      <c r="H12" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>37</v>
+      </c>
+      <c r="D13" t="s">
+        <v>38</v>
+      </c>
+      <c r="E13" t="s">
+        <v>39</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13">
+        <v>73</v>
+      </c>
+      <c r="H13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14">
+        <v>45</v>
+      </c>
+      <c r="C14" t="s">
+        <v>37</v>
+      </c>
+      <c r="D14" t="s">
+        <v>38</v>
+      </c>
+      <c r="E14" t="s">
+        <v>41</v>
+      </c>
+      <c r="F14" t="s">
+        <v>42</v>
+      </c>
+      <c r="G14">
+        <v>5</v>
+      </c>
+      <c r="H14" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15">
+        <v>45</v>
+      </c>
+      <c r="C15" t="s">
+        <v>37</v>
+      </c>
+      <c r="D15" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" t="s">
+        <v>43</v>
+      </c>
+      <c r="F15" t="s">
+        <v>44</v>
+      </c>
+      <c r="G15">
+        <v>5</v>
+      </c>
+      <c r="H15" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16">
+        <v>45</v>
+      </c>
+      <c r="C16" t="s">
+        <v>37</v>
+      </c>
+      <c r="D16" t="s">
+        <v>38</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
+        <v>46</v>
+      </c>
+      <c r="G16">
+        <v>5</v>
+      </c>
+      <c r="H16" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>14</v>
+      </c>
+      <c r="B17">
+        <v>45</v>
+      </c>
+      <c r="C17" t="s">
+        <v>47</v>
+      </c>
+      <c r="D17" t="s">
+        <v>48</v>
+      </c>
+      <c r="E17" t="s">
+        <v>23</v>
+      </c>
+      <c r="F17" t="s">
+        <v>24</v>
+      </c>
+      <c r="G17">
+        <v>2</v>
+      </c>
+      <c r="H17" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B18">
+        <v>45</v>
+      </c>
+      <c r="C18" t="s">
+        <v>49</v>
+      </c>
+      <c r="D18" t="s">
+        <v>50</v>
+      </c>
+      <c r="E18" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18">
+        <v>2</v>
+      </c>
+      <c r="H18" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19">
+        <v>45</v>
+      </c>
+      <c r="C19" t="s">
+        <v>15</v>
+      </c>
+      <c r="D19" t="s">
+        <v>16</v>
+      </c>
+      <c r="E19" t="s">
+        <v>29</v>
+      </c>
+      <c r="F19" t="s">
+        <v>30</v>
+      </c>
+      <c r="G19">
+        <v>17</v>
+      </c>
+      <c r="H19" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20">
+        <v>45</v>
+      </c>
+      <c r="C20" t="s">
+        <v>15</v>
+      </c>
+      <c r="D20" t="s">
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
+        <v>39</v>
+      </c>
+      <c r="F20" t="s">
+        <v>40</v>
+      </c>
+      <c r="G20">
+        <v>11</v>
+      </c>
+      <c r="H20" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21">
+        <v>45</v>
+      </c>
+      <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>28</v>
+      </c>
+      <c r="E21" t="s">
+        <v>53</v>
+      </c>
+      <c r="F21" t="s">
+        <v>54</v>
+      </c>
+      <c r="G21">
+        <v>16</v>
+      </c>
+      <c r="H21" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B22">
+        <v>45</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>32</v>
+      </c>
+      <c r="E22" t="s">
+        <v>55</v>
+      </c>
+      <c r="F22" t="s">
+        <v>56</v>
+      </c>
+      <c r="G22">
+        <v>8</v>
+      </c>
+      <c r="H22" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>14</v>
+      </c>
+      <c r="B23">
+        <v>45</v>
+      </c>
+      <c r="C23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" t="s">
+        <v>32</v>
+      </c>
+      <c r="E23" t="s">
+        <v>57</v>
+      </c>
+      <c r="F23" t="s">
+        <v>58</v>
+      </c>
+      <c r="G23">
+        <v>2</v>
+      </c>
+      <c r="H23" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B24">
+        <v>45</v>
+      </c>
+      <c r="C24" t="s">
+        <v>31</v>
+      </c>
+      <c r="D24" t="s">
+        <v>32</v>
+      </c>
+      <c r="E24" t="s">
+        <v>59</v>
+      </c>
+      <c r="F24" t="s">
+        <v>60</v>
+      </c>
+      <c r="G24">
+        <v>8</v>
+      </c>
+      <c r="H24" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="25" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>14</v>
+      </c>
+      <c r="B25">
+        <v>45</v>
+      </c>
+      <c r="C25" t="s">
+        <v>37</v>
+      </c>
+      <c r="D25" t="s">
+        <v>38</v>
+      </c>
+      <c r="E25" t="s">
+        <v>61</v>
+      </c>
+      <c r="F25" t="s">
+        <v>62</v>
+      </c>
+      <c r="G25">
+        <v>5</v>
+      </c>
+      <c r="H25" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26">
+        <v>45</v>
+      </c>
+      <c r="C26" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" t="s">
+        <v>38</v>
+      </c>
+      <c r="E26" t="s">
+        <v>64</v>
+      </c>
+      <c r="F26" t="s">
+        <v>65</v>
+      </c>
+      <c r="G26">
+        <v>87</v>
+      </c>
+      <c r="H26" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>14</v>
+      </c>
+      <c r="B27">
+        <v>45</v>
+      </c>
+      <c r="C27" t="s">
+        <v>37</v>
+      </c>
+      <c r="D27" t="s">
+        <v>38</v>
+      </c>
+      <c r="E27" t="s">
+        <v>66</v>
+      </c>
+      <c r="F27" t="s">
+        <v>67</v>
+      </c>
+      <c r="G27">
+        <v>2</v>
+      </c>
+      <c r="H27" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>14</v>
+      </c>
+      <c r="B28">
+        <v>45</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" t="s">
+        <v>38</v>
+      </c>
+      <c r="E28" t="s">
+        <v>68</v>
+      </c>
+      <c r="F28" t="s">
+        <v>69</v>
+      </c>
+      <c r="G28">
+        <v>5</v>
+      </c>
+      <c r="H28" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>14</v>
+      </c>
+      <c r="B29">
+        <v>45</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" t="s">
+        <v>38</v>
+      </c>
+      <c r="E29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>71</v>
+      </c>
+      <c r="G29">
+        <v>10</v>
+      </c>
+      <c r="H29" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30">
+        <v>45</v>
+      </c>
+      <c r="C30" t="s">
+        <v>37</v>
+      </c>
+      <c r="D30" t="s">
+        <v>38</v>
+      </c>
+      <c r="E30" t="s">
+        <v>72</v>
+      </c>
+      <c r="F30" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30">
+        <v>2</v>
+      </c>
+      <c r="H30" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>14</v>
+      </c>
+      <c r="B31">
+        <v>45</v>
+      </c>
+      <c r="C31" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" t="s">
+        <v>48</v>
+      </c>
+      <c r="E31" t="s">
+        <v>19</v>
+      </c>
+      <c r="F31" t="s">
+        <v>20</v>
+      </c>
+      <c r="G31">
+        <v>2</v>
+      </c>
+      <c r="H31" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>14</v>
+      </c>
+      <c r="B32">
+        <v>45</v>
+      </c>
+      <c r="C32" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" t="s">
+        <v>48</v>
+      </c>
+      <c r="E32" t="s">
+        <v>51</v>
+      </c>
+      <c r="F32" t="s">
+        <v>52</v>
+      </c>
+      <c r="G32">
+        <v>4</v>
+      </c>
+      <c r="H32" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>14</v>
+      </c>
+      <c r="B33">
+        <v>45</v>
+      </c>
+      <c r="C33" t="s">
+        <v>15</v>
+      </c>
+      <c r="D33" t="s">
+        <v>16</v>
+      </c>
+      <c r="E33" t="s">
+        <v>74</v>
+      </c>
+      <c r="F33" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33">
+        <v>17</v>
+      </c>
+      <c r="H33" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>14</v>
+      </c>
+      <c r="B34">
+        <v>45</v>
+      </c>
+      <c r="C34" t="s">
+        <v>15</v>
+      </c>
+      <c r="D34" t="s">
+        <v>16</v>
+      </c>
+      <c r="E34" t="s">
+        <v>51</v>
+      </c>
+      <c r="F34" t="s">
+        <v>52</v>
+      </c>
+      <c r="G34">
+        <v>11</v>
+      </c>
+      <c r="H34" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>14</v>
+      </c>
+      <c r="B35">
+        <v>45</v>
+      </c>
+      <c r="C35" t="s">
+        <v>27</v>
+      </c>
+      <c r="D35" t="s">
+        <v>28</v>
+      </c>
+      <c r="E35" t="s">
+        <v>74</v>
+      </c>
+      <c r="F35" t="s">
+        <v>75</v>
+      </c>
+      <c r="G35">
+        <v>16</v>
+      </c>
+      <c r="H35" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>14</v>
+      </c>
+      <c r="B36">
+        <v>45</v>
+      </c>
+      <c r="C36" t="s">
+        <v>27</v>
+      </c>
+      <c r="D36" t="s">
+        <v>28</v>
+      </c>
+      <c r="E36" t="s">
+        <v>76</v>
+      </c>
+      <c r="F36" t="s">
+        <v>77</v>
+      </c>
+      <c r="G36">
+        <v>16</v>
+      </c>
+      <c r="H36" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>14</v>
+      </c>
+      <c r="B37">
+        <v>45</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>32</v>
+      </c>
+      <c r="E37" t="s">
+        <v>78</v>
+      </c>
+      <c r="F37" t="s">
+        <v>79</v>
+      </c>
+      <c r="G37">
+        <v>2</v>
+      </c>
+      <c r="H37" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>14</v>
+      </c>
+      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="C38" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" t="s">
+        <v>38</v>
+      </c>
+      <c r="E38" t="s">
+        <v>80</v>
+      </c>
+      <c r="F38" t="s">
+        <v>81</v>
+      </c>
+      <c r="G38">
+        <v>2</v>
+      </c>
+      <c r="H38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>14</v>
+      </c>
+      <c r="B39">
+        <v>45</v>
+      </c>
+      <c r="C39" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" t="s">
+        <v>38</v>
+      </c>
+      <c r="E39" t="s">
+        <v>82</v>
+      </c>
+      <c r="F39" t="s">
+        <v>83</v>
+      </c>
+      <c r="G39">
+        <v>87</v>
+      </c>
+      <c r="H39" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>14</v>
+      </c>
+      <c r="B40">
+        <v>45</v>
+      </c>
+      <c r="C40" t="s">
+        <v>37</v>
+      </c>
+      <c r="D40" t="s">
+        <v>38</v>
+      </c>
+      <c r="E40" t="s">
+        <v>84</v>
+      </c>
+      <c r="F40" t="s">
+        <v>85</v>
+      </c>
+      <c r="G40">
+        <v>87</v>
+      </c>
+      <c r="H40" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>14</v>
+      </c>
+      <c r="B41">
+        <v>45</v>
+      </c>
+      <c r="C41" t="s">
+        <v>37</v>
+      </c>
+      <c r="D41" t="s">
+        <v>38</v>
+      </c>
+      <c r="E41" t="s">
+        <v>86</v>
+      </c>
+      <c r="F41" t="s">
+        <v>87</v>
+      </c>
+      <c r="G41">
+        <v>10</v>
+      </c>
+      <c r="H41" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>14</v>
+      </c>
+      <c r="B42">
+        <v>45</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" t="s">
+        <v>38</v>
+      </c>
+      <c r="E42" t="s">
+        <v>88</v>
+      </c>
+      <c r="F42" t="s">
+        <v>89</v>
+      </c>
+      <c r="G42">
+        <v>3</v>
+      </c>
+      <c r="H42" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B43">
+        <v>45</v>
+      </c>
+      <c r="C43" t="s">
+        <v>47</v>
+      </c>
+      <c r="D43" t="s">
+        <v>48</v>
+      </c>
+      <c r="E43" t="s">
+        <v>90</v>
+      </c>
+      <c r="F43" t="s">
+        <v>91</v>
+      </c>
+      <c r="G43">
+        <v>2</v>
+      </c>
+      <c r="H43" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>14</v>
+      </c>
+      <c r="B44">
+        <v>45</v>
+      </c>
+      <c r="C44" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44" t="s">
+        <v>48</v>
+      </c>
+      <c r="E44" t="s">
+        <v>92</v>
+      </c>
+      <c r="F44" t="s">
+        <v>93</v>
+      </c>
+      <c r="G44">
+        <v>2</v>
+      </c>
+      <c r="H44" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>14</v>
+      </c>
+      <c r="B45">
+        <v>45</v>
+      </c>
+      <c r="C45" t="s">
+        <v>49</v>
+      </c>
+      <c r="D45" t="s">
+        <v>50</v>
+      </c>
+      <c r="E45" t="s">
+        <v>39</v>
+      </c>
+      <c r="F45" t="s">
+        <v>40</v>
+      </c>
+      <c r="G45">
+        <v>2</v>
+      </c>
+      <c r="H45" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>14</v>
+      </c>
+      <c r="B46">
+        <v>45</v>
+      </c>
+      <c r="C46" t="s">
+        <v>94</v>
+      </c>
+      <c r="D46" t="s">
+        <v>95</v>
+      </c>
+      <c r="E46" t="s">
+        <v>96</v>
+      </c>
+      <c r="F46" t="s">
+        <v>97</v>
+      </c>
+      <c r="G46">
+        <v>4</v>
+      </c>
+      <c r="H46" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A47" t="s">
+        <v>14</v>
+      </c>
+      <c r="B47">
+        <v>45</v>
+      </c>
+      <c r="C47" t="s">
+        <v>15</v>
+      </c>
+      <c r="D47" t="s">
+        <v>16</v>
+      </c>
+      <c r="E47" t="s">
+        <v>76</v>
+      </c>
+      <c r="F47" t="s">
+        <v>77</v>
+      </c>
+      <c r="G47">
+        <v>17</v>
+      </c>
+      <c r="H47" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A48" t="s">
+        <v>14</v>
+      </c>
+      <c r="B48">
+        <v>45</v>
+      </c>
+      <c r="C48" t="s">
+        <v>27</v>
+      </c>
+      <c r="D48" t="s">
+        <v>28</v>
+      </c>
+      <c r="E48" t="s">
+        <v>92</v>
+      </c>
+      <c r="F48" t="s">
+        <v>93</v>
+      </c>
+      <c r="G48">
+        <v>16</v>
+      </c>
+      <c r="H48" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>14</v>
+      </c>
+      <c r="B49">
+        <v>45</v>
+      </c>
+      <c r="C49" t="s">
+        <v>31</v>
+      </c>
+      <c r="D49" t="s">
+        <v>32</v>
+      </c>
+      <c r="E49" t="s">
+        <v>96</v>
+      </c>
+      <c r="F49" t="s">
+        <v>97</v>
+      </c>
+      <c r="G49">
+        <v>2</v>
+      </c>
+      <c r="H49" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>14</v>
+      </c>
+      <c r="B50">
+        <v>45</v>
+      </c>
+      <c r="C50" t="s">
+        <v>31</v>
+      </c>
+      <c r="D50" t="s">
+        <v>32</v>
+      </c>
+      <c r="E50" t="s">
+        <v>98</v>
+      </c>
+      <c r="F50" t="s">
+        <v>99</v>
+      </c>
+      <c r="G50">
+        <v>2</v>
+      </c>
+      <c r="H50" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B51">
+        <v>45</v>
+      </c>
+      <c r="C51" t="s">
+        <v>31</v>
+      </c>
+      <c r="D51" t="s">
+        <v>32</v>
+      </c>
+      <c r="E51" t="s">
+        <v>100</v>
+      </c>
+      <c r="F51" t="s">
+        <v>101</v>
+      </c>
+      <c r="G51">
+        <v>2</v>
+      </c>
+      <c r="H51" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B52">
+        <v>45</v>
+      </c>
+      <c r="C52" t="s">
+        <v>37</v>
+      </c>
+      <c r="D52" t="s">
+        <v>38</v>
+      </c>
+      <c r="E52" t="s">
+        <v>102</v>
+      </c>
+      <c r="F52" t="s">
+        <v>103</v>
+      </c>
+      <c r="G52">
+        <v>2</v>
+      </c>
+      <c r="H52" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A53" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53">
+        <v>45</v>
+      </c>
+      <c r="C53" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" t="s">
+        <v>38</v>
+      </c>
+      <c r="E53" t="s">
+        <v>74</v>
+      </c>
+      <c r="F53" t="s">
+        <v>75</v>
+      </c>
+      <c r="G53">
+        <v>87</v>
+      </c>
+      <c r="H53" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A54" t="s">
+        <v>14</v>
+      </c>
+      <c r="B54">
+        <v>45</v>
+      </c>
+      <c r="C54" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" t="s">
+        <v>38</v>
+      </c>
+      <c r="E54" t="s">
+        <v>104</v>
+      </c>
+      <c r="F54" t="s">
+        <v>105</v>
+      </c>
+      <c r="G54">
+        <v>15</v>
+      </c>
+      <c r="H54" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A55" t="s">
+        <v>14</v>
+      </c>
+      <c r="B55">
+        <v>45</v>
+      </c>
+      <c r="C55" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55" t="s">
+        <v>38</v>
+      </c>
+      <c r="E55" t="s">
+        <v>106</v>
+      </c>
+      <c r="F55" t="s">
+        <v>107</v>
+      </c>
+      <c r="G55">
+        <v>5</v>
+      </c>
+      <c r="H55" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A56" t="s">
+        <v>14</v>
+      </c>
+      <c r="B56">
+        <v>45</v>
+      </c>
+      <c r="C56" t="s">
+        <v>37</v>
+      </c>
+      <c r="D56" t="s">
+        <v>38</v>
+      </c>
+      <c r="E56" t="s">
+        <v>108</v>
+      </c>
+      <c r="F56" t="s">
+        <v>109</v>
+      </c>
+      <c r="G56">
+        <v>5</v>
+      </c>
+      <c r="H56" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A57" t="s">
+        <v>14</v>
+      </c>
+      <c r="B57">
+        <v>45</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>38</v>
+      </c>
+      <c r="E57" t="s">
+        <v>110</v>
+      </c>
+      <c r="F57" t="s">
+        <v>111</v>
+      </c>
+      <c r="G57">
+        <v>5</v>
+      </c>
+      <c r="H57" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A58" t="s">
+        <v>14</v>
+      </c>
+      <c r="B58">
+        <v>45</v>
+      </c>
+      <c r="C58" t="s">
+        <v>47</v>
+      </c>
+      <c r="D58" t="s">
+        <v>48</v>
+      </c>
+      <c r="E58" t="s">
+        <v>29</v>
+      </c>
+      <c r="F58" t="s">
+        <v>30</v>
+      </c>
+      <c r="G58">
+        <v>2</v>
+      </c>
+      <c r="H58" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A59" t="s">
+        <v>14</v>
+      </c>
+      <c r="B59">
+        <v>45</v>
+      </c>
+      <c r="C59" t="s">
+        <v>112</v>
+      </c>
+      <c r="D59" t="s">
+        <v>113</v>
+      </c>
+      <c r="E59" t="s">
+        <v>25</v>
+      </c>
+      <c r="F59" t="s">
+        <v>26</v>
+      </c>
+      <c r="G59">
+        <v>2</v>
+      </c>
+      <c r="H59" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A60" t="s">
+        <v>14</v>
+      </c>
+      <c r="B60">
+        <v>45</v>
+      </c>
+      <c r="C60" t="s">
+        <v>15</v>
+      </c>
+      <c r="D60" t="s">
+        <v>16</v>
+      </c>
+      <c r="E60" t="s">
+        <v>64</v>
+      </c>
+      <c r="F60" t="s">
+        <v>65</v>
+      </c>
+      <c r="G60">
+        <v>17</v>
+      </c>
+      <c r="H60" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A61" t="s">
+        <v>14</v>
+      </c>
+      <c r="B61">
+        <v>45</v>
+      </c>
+      <c r="C61" t="s">
+        <v>15</v>
+      </c>
+      <c r="D61" t="s">
+        <v>16</v>
+      </c>
+      <c r="E61" t="s">
+        <v>114</v>
+      </c>
+      <c r="F61" t="s">
+        <v>115</v>
+      </c>
+      <c r="G61">
+        <v>5</v>
+      </c>
+      <c r="H61" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A62" t="s">
+        <v>14</v>
+      </c>
+      <c r="B62">
+        <v>45</v>
+      </c>
+      <c r="C62" t="s">
+        <v>27</v>
+      </c>
+      <c r="D62" t="s">
+        <v>28</v>
+      </c>
+      <c r="E62" t="s">
+        <v>116</v>
+      </c>
+      <c r="F62" t="s">
+        <v>117</v>
+      </c>
+      <c r="G62">
+        <v>3</v>
+      </c>
+      <c r="H62" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A63" t="s">
+        <v>14</v>
+      </c>
+      <c r="B63">
+        <v>45</v>
+      </c>
+      <c r="C63" t="s">
+        <v>31</v>
+      </c>
+      <c r="D63" t="s">
+        <v>32</v>
+      </c>
+      <c r="E63" t="s">
+        <v>118</v>
+      </c>
+      <c r="F63" t="s">
+        <v>119</v>
+      </c>
+      <c r="G63">
+        <v>2</v>
+      </c>
+      <c r="H63" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A64" t="s">
+        <v>14</v>
+      </c>
+      <c r="B64">
+        <v>45</v>
+      </c>
+      <c r="C64" t="s">
+        <v>31</v>
+      </c>
+      <c r="D64" t="s">
+        <v>32</v>
+      </c>
+      <c r="E64" t="s">
+        <v>120</v>
+      </c>
+      <c r="F64" t="s">
+        <v>121</v>
+      </c>
+      <c r="G64">
+        <v>2</v>
+      </c>
+      <c r="H64" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A65" t="s">
+        <v>14</v>
+      </c>
+      <c r="B65">
+        <v>45</v>
+      </c>
+      <c r="C65" t="s">
+        <v>31</v>
+      </c>
+      <c r="D65" t="s">
+        <v>32</v>
+      </c>
+      <c r="E65" t="s">
+        <v>122</v>
+      </c>
+      <c r="F65" t="s">
+        <v>123</v>
+      </c>
+      <c r="G65">
+        <v>1</v>
+      </c>
+      <c r="H65" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A66" t="s">
+        <v>14</v>
+      </c>
+      <c r="B66">
+        <v>45</v>
+      </c>
+      <c r="C66" t="s">
+        <v>37</v>
+      </c>
+      <c r="D66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E66" t="s">
+        <v>90</v>
+      </c>
+      <c r="F66" t="s">
+        <v>91</v>
+      </c>
+      <c r="G66">
+        <v>87</v>
+      </c>
+      <c r="H66" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A67" t="s">
+        <v>14</v>
+      </c>
+      <c r="B67">
+        <v>45</v>
+      </c>
+      <c r="C67" t="s">
+        <v>37</v>
+      </c>
+      <c r="D67" t="s">
+        <v>38</v>
+      </c>
+      <c r="E67" t="s">
+        <v>124</v>
+      </c>
+      <c r="F67" t="s">
+        <v>125</v>
+      </c>
+      <c r="G67">
+        <v>11</v>
+      </c>
+      <c r="H67" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A68" t="s">
+        <v>14</v>
+      </c>
+      <c r="B68">
+        <v>45</v>
+      </c>
+      <c r="C68" t="s">
+        <v>37</v>
+      </c>
+      <c r="D68" t="s">
+        <v>38</v>
+      </c>
+      <c r="E68" t="s">
+        <v>126</v>
+      </c>
+      <c r="F68" t="s">
+        <v>127</v>
+      </c>
+      <c r="G68">
+        <v>5</v>
+      </c>
+      <c r="H68" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B69">
+        <v>45</v>
+      </c>
+      <c r="C69" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" t="s">
+        <v>128</v>
+      </c>
+      <c r="F69" t="s">
+        <v>129</v>
+      </c>
+      <c r="G69">
+        <v>5</v>
+      </c>
+      <c r="H69" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A70" t="s">
+        <v>14</v>
+      </c>
+      <c r="B70">
+        <v>45</v>
+      </c>
+      <c r="C70" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" t="s">
+        <v>38</v>
+      </c>
+      <c r="E70" t="s">
+        <v>130</v>
+      </c>
+      <c r="F70" t="s">
+        <v>131</v>
+      </c>
+      <c r="G70">
+        <v>5</v>
+      </c>
+      <c r="H70" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A71" t="s">
+        <v>14</v>
+      </c>
+      <c r="B71">
+        <v>45</v>
+      </c>
+      <c r="C71" t="s">
+        <v>47</v>
+      </c>
+      <c r="D71" t="s">
+        <v>48</v>
+      </c>
+      <c r="E71" t="s">
+        <v>74</v>
+      </c>
+      <c r="F71" t="s">
+        <v>75</v>
+      </c>
+      <c r="G71">
+        <v>2</v>
+      </c>
+      <c r="H71" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B72">
+        <v>45</v>
+      </c>
+      <c r="C72" t="s">
+        <v>112</v>
+      </c>
+      <c r="D72" t="s">
+        <v>113</v>
+      </c>
+      <c r="E72" t="s">
+        <v>39</v>
+      </c>
+      <c r="F72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G72">
+        <v>2</v>
+      </c>
+      <c r="H72" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A73" t="s">
+        <v>14</v>
+      </c>
+      <c r="B73">
+        <v>45</v>
+      </c>
+      <c r="C73" t="s">
+        <v>15</v>
+      </c>
+      <c r="D73" t="s">
+        <v>16</v>
+      </c>
+      <c r="E73" t="s">
+        <v>53</v>
+      </c>
+      <c r="F73" t="s">
+        <v>54</v>
+      </c>
+      <c r="G73">
+        <v>17</v>
+      </c>
+      <c r="H73" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A74" t="s">
+        <v>14</v>
+      </c>
+      <c r="B74">
+        <v>45</v>
+      </c>
+      <c r="C74" t="s">
+        <v>27</v>
+      </c>
+      <c r="D74" t="s">
+        <v>28</v>
+      </c>
+      <c r="E74" t="s">
+        <v>19</v>
+      </c>
+      <c r="F74" t="s">
+        <v>20</v>
+      </c>
+      <c r="G74">
+        <v>16</v>
+      </c>
+      <c r="H74" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A75" t="s">
+        <v>14</v>
+      </c>
+      <c r="B75">
+        <v>45</v>
+      </c>
+      <c r="C75" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75" t="s">
+        <v>28</v>
+      </c>
+      <c r="E75" t="s">
+        <v>90</v>
+      </c>
+      <c r="F75" t="s">
+        <v>91</v>
+      </c>
+      <c r="G75">
+        <v>16</v>
+      </c>
+      <c r="H75" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A76" t="s">
+        <v>14</v>
+      </c>
+      <c r="B76">
+        <v>45</v>
+      </c>
+      <c r="C76" t="s">
+        <v>31</v>
+      </c>
+      <c r="D76" t="s">
+        <v>32</v>
+      </c>
+      <c r="E76" t="s">
+        <v>132</v>
+      </c>
+      <c r="F76" t="s">
+        <v>133</v>
+      </c>
+      <c r="G76">
+        <v>8</v>
+      </c>
+      <c r="H76" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A77" t="s">
+        <v>14</v>
+      </c>
+      <c r="B77">
+        <v>45</v>
+      </c>
+      <c r="C77" t="s">
+        <v>31</v>
+      </c>
+      <c r="D77" t="s">
+        <v>32</v>
+      </c>
+      <c r="E77" t="s">
+        <v>134</v>
+      </c>
+      <c r="F77" t="s">
+        <v>135</v>
+      </c>
+      <c r="G77">
+        <v>2</v>
+      </c>
+      <c r="H77" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A78" t="s">
+        <v>14</v>
+      </c>
+      <c r="B78">
+        <v>45</v>
+      </c>
+      <c r="C78" t="s">
+        <v>31</v>
+      </c>
+      <c r="D78" t="s">
+        <v>32</v>
+      </c>
+      <c r="E78" t="s">
+        <v>136</v>
+      </c>
+      <c r="F78" t="s">
+        <v>137</v>
+      </c>
+      <c r="G78">
+        <v>2</v>
+      </c>
+      <c r="H78" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A79" t="s">
+        <v>14</v>
+      </c>
+      <c r="B79">
+        <v>45</v>
+      </c>
+      <c r="C79" t="s">
+        <v>37</v>
+      </c>
+      <c r="D79" t="s">
+        <v>38</v>
+      </c>
+      <c r="E79" t="s">
+        <v>138</v>
+      </c>
+      <c r="F79" t="s">
+        <v>139</v>
+      </c>
+      <c r="G79">
+        <v>2</v>
+      </c>
+      <c r="H79" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A80" t="s">
+        <v>14</v>
+      </c>
+      <c r="B80">
+        <v>45</v>
+      </c>
+      <c r="C80" t="s">
+        <v>37</v>
+      </c>
+      <c r="D80" t="s">
+        <v>38</v>
+      </c>
+      <c r="E80" t="s">
+        <v>25</v>
+      </c>
+      <c r="F80" t="s">
+        <v>26</v>
+      </c>
+      <c r="G80">
+        <v>79</v>
+      </c>
+      <c r="H80" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A81" t="s">
+        <v>14</v>
+      </c>
+      <c r="B81">
+        <v>45</v>
+      </c>
+      <c r="C81" t="s">
+        <v>37</v>
+      </c>
+      <c r="D81" t="s">
+        <v>38</v>
+      </c>
+      <c r="E81" t="s">
+        <v>140</v>
+      </c>
+      <c r="F81" t="s">
+        <v>141</v>
+      </c>
+      <c r="G81">
+        <v>60</v>
+      </c>
+      <c r="H81" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A82" t="s">
+        <v>14</v>
+      </c>
+      <c r="B82">
+        <v>45</v>
+      </c>
+      <c r="C82" t="s">
+        <v>37</v>
+      </c>
+      <c r="D82" t="s">
+        <v>38</v>
+      </c>
+      <c r="E82" t="s">
+        <v>142</v>
+      </c>
+      <c r="F82" t="s">
+        <v>143</v>
+      </c>
+      <c r="G82">
+        <v>3</v>
+      </c>
+      <c r="H82" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A83" t="s">
+        <v>14</v>
+      </c>
+      <c r="B83">
+        <v>45</v>
+      </c>
+      <c r="C83" t="s">
+        <v>47</v>
+      </c>
+      <c r="D83" t="s">
+        <v>48</v>
+      </c>
+      <c r="E83" t="s">
+        <v>82</v>
+      </c>
+      <c r="F83" t="s">
+        <v>83</v>
+      </c>
+      <c r="G83">
+        <v>2</v>
+      </c>
+      <c r="H83" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A84" t="s">
+        <v>14</v>
+      </c>
+      <c r="B84">
+        <v>45</v>
+      </c>
+      <c r="C84" t="s">
+        <v>47</v>
+      </c>
+      <c r="D84" t="s">
+        <v>48</v>
+      </c>
+      <c r="E84" t="s">
+        <v>84</v>
+      </c>
+      <c r="F84" t="s">
+        <v>85</v>
+      </c>
+      <c r="G84">
+        <v>2</v>
+      </c>
+      <c r="H84" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A85" t="s">
+        <v>14</v>
+      </c>
+      <c r="B85">
+        <v>45</v>
+      </c>
+      <c r="C85" t="s">
+        <v>144</v>
+      </c>
+      <c r="D85" t="s">
+        <v>145</v>
+      </c>
+      <c r="E85" t="s">
+        <v>51</v>
+      </c>
+      <c r="F85" t="s">
+        <v>52</v>
+      </c>
+      <c r="G85">
+        <v>8</v>
+      </c>
+      <c r="H85" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A86" t="s">
+        <v>14</v>
+      </c>
+      <c r="B86">
+        <v>45</v>
+      </c>
+      <c r="C86" t="s">
+        <v>94</v>
+      </c>
+      <c r="D86" t="s">
+        <v>95</v>
+      </c>
+      <c r="E86" t="s">
+        <v>146</v>
+      </c>
+      <c r="F86" t="s">
+        <v>147</v>
+      </c>
+      <c r="G86">
+        <v>2</v>
+      </c>
+      <c r="H86" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A87" t="s">
+        <v>14</v>
+      </c>
+      <c r="B87">
+        <v>45</v>
+      </c>
+      <c r="C87" t="s">
+        <v>94</v>
+      </c>
+      <c r="D87" t="s">
+        <v>95</v>
+      </c>
+      <c r="E87" t="s">
+        <v>118</v>
+      </c>
+      <c r="F87" t="s">
+        <v>119</v>
+      </c>
+      <c r="G87">
+        <v>6</v>
+      </c>
+      <c r="H87" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A88" t="s">
+        <v>14</v>
+      </c>
+      <c r="B88">
+        <v>45</v>
+      </c>
+      <c r="C88" t="s">
+        <v>15</v>
+      </c>
+      <c r="D88" t="s">
+        <v>16</v>
+      </c>
+      <c r="E88" t="s">
+        <v>90</v>
+      </c>
+      <c r="F88" t="s">
+        <v>91</v>
+      </c>
+      <c r="G88">
+        <v>17</v>
+      </c>
+      <c r="H88" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A89" t="s">
+        <v>14</v>
+      </c>
+      <c r="B89">
+        <v>45</v>
+      </c>
+      <c r="C89" t="s">
+        <v>27</v>
+      </c>
+      <c r="D89" t="s">
+        <v>28</v>
+      </c>
+      <c r="E89" t="s">
+        <v>23</v>
+      </c>
+      <c r="F89" t="s">
+        <v>24</v>
+      </c>
+      <c r="G89">
+        <v>16</v>
+      </c>
+      <c r="H89" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A90" t="s">
+        <v>14</v>
+      </c>
+      <c r="B90">
+        <v>45</v>
+      </c>
+      <c r="C90" t="s">
+        <v>27</v>
+      </c>
+      <c r="D90" t="s">
+        <v>28</v>
+      </c>
+      <c r="E90" t="s">
+        <v>64</v>
+      </c>
+      <c r="F90" t="s">
+        <v>65</v>
+      </c>
+      <c r="G90">
+        <v>16</v>
+      </c>
+      <c r="H90" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A91" t="s">
+        <v>14</v>
+      </c>
+      <c r="B91">
+        <v>45</v>
+      </c>
+      <c r="C91" t="s">
+        <v>31</v>
+      </c>
+      <c r="D91" t="s">
+        <v>32</v>
+      </c>
+      <c r="E91" t="s">
+        <v>148</v>
+      </c>
+      <c r="F91" t="s">
+        <v>149</v>
+      </c>
+      <c r="G91">
+        <v>2</v>
+      </c>
+      <c r="H91" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B92">
+        <v>45</v>
+      </c>
+      <c r="C92" t="s">
+        <v>31</v>
+      </c>
+      <c r="D92" t="s">
+        <v>32</v>
+      </c>
+      <c r="E92" t="s">
+        <v>150</v>
+      </c>
+      <c r="F92" t="s">
+        <v>151</v>
+      </c>
+      <c r="G92">
+        <v>2</v>
+      </c>
+      <c r="H92" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A93" t="s">
+        <v>14</v>
+      </c>
+      <c r="B93">
+        <v>45</v>
+      </c>
+      <c r="C93" t="s">
+        <v>31</v>
+      </c>
+      <c r="D93" t="s">
+        <v>32</v>
+      </c>
+      <c r="E93" t="s">
+        <v>152</v>
+      </c>
+      <c r="F93" t="s">
+        <v>153</v>
+      </c>
+      <c r="G93">
+        <v>2</v>
+      </c>
+      <c r="H93" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A94" t="s">
+        <v>14</v>
+      </c>
+      <c r="B94">
+        <v>45</v>
+      </c>
+      <c r="C94" t="s">
+        <v>37</v>
+      </c>
+      <c r="D94" t="s">
+        <v>38</v>
+      </c>
+      <c r="E94" t="s">
+        <v>76</v>
+      </c>
+      <c r="F94" t="s">
+        <v>77</v>
+      </c>
+      <c r="G94">
+        <v>77</v>
+      </c>
+      <c r="H94" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A95" t="s">
+        <v>14</v>
+      </c>
+      <c r="B95">
+        <v>45</v>
+      </c>
+      <c r="C95" t="s">
+        <v>37</v>
+      </c>
+      <c r="D95" t="s">
+        <v>38</v>
+      </c>
+      <c r="E95" t="s">
+        <v>51</v>
+      </c>
+      <c r="F95" t="s">
+        <v>52</v>
+      </c>
+      <c r="G95">
+        <v>73</v>
+      </c>
+      <c r="H95" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A96" t="s">
+        <v>14</v>
+      </c>
+      <c r="B96">
+        <v>45</v>
+      </c>
+      <c r="C96" t="s">
+        <v>37</v>
+      </c>
+      <c r="D96" t="s">
+        <v>38</v>
+      </c>
+      <c r="E96" t="s">
+        <v>154</v>
+      </c>
+      <c r="F96" t="s">
+        <v>155</v>
+      </c>
+      <c r="G96">
+        <v>10</v>
+      </c>
+      <c r="H96" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A97" t="s">
+        <v>14</v>
+      </c>
+      <c r="B97">
+        <v>45</v>
+      </c>
+      <c r="C97" t="s">
+        <v>37</v>
+      </c>
+      <c r="D97" t="s">
+        <v>38</v>
+      </c>
+      <c r="E97" t="s">
+        <v>156</v>
+      </c>
+      <c r="F97" t="s">
+        <v>157</v>
+      </c>
+      <c r="G97">
+        <v>10</v>
+      </c>
+      <c r="H97" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A98" t="s">
+        <v>14</v>
+      </c>
+      <c r="B98">
+        <v>45</v>
+      </c>
+      <c r="C98" t="s">
+        <v>37</v>
+      </c>
+      <c r="D98" t="s">
+        <v>38</v>
+      </c>
+      <c r="E98" t="s">
+        <v>158</v>
+      </c>
+      <c r="F98" t="s">
+        <v>159</v>
+      </c>
+      <c r="G98">
+        <v>5</v>
+      </c>
+      <c r="H98" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A99" t="s">
+        <v>14</v>
+      </c>
+      <c r="B99">
+        <v>45</v>
+      </c>
+      <c r="C99" t="s">
+        <v>47</v>
+      </c>
+      <c r="D99" t="s">
+        <v>48</v>
+      </c>
+      <c r="E99" t="s">
+        <v>64</v>
+      </c>
+      <c r="F99" t="s">
+        <v>65</v>
+      </c>
+      <c r="G99">
+        <v>2</v>
+      </c>
+      <c r="H99" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B100">
+        <v>45</v>
+      </c>
+      <c r="C100" t="s">
+        <v>47</v>
+      </c>
+      <c r="D100" t="s">
+        <v>48</v>
+      </c>
+      <c r="E100" t="s">
+        <v>25</v>
+      </c>
+      <c r="F100" t="s">
+        <v>26</v>
+      </c>
+      <c r="G100">
+        <v>4</v>
+      </c>
+      <c r="H100" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B101">
+        <v>45</v>
+      </c>
+      <c r="C101" t="s">
+        <v>144</v>
+      </c>
+      <c r="D101" t="s">
+        <v>145</v>
+      </c>
+      <c r="E101" t="s">
+        <v>39</v>
+      </c>
+      <c r="F101" t="s">
+        <v>40</v>
+      </c>
+      <c r="G101">
+        <v>8</v>
+      </c>
+      <c r="H101" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B102">
+        <v>45</v>
+      </c>
+      <c r="C102" t="s">
+        <v>94</v>
+      </c>
+      <c r="D102" t="s">
+        <v>95</v>
+      </c>
+      <c r="E102" t="s">
+        <v>160</v>
+      </c>
+      <c r="F102" t="s">
+        <v>161</v>
+      </c>
+      <c r="G102">
+        <v>14</v>
+      </c>
+      <c r="H102" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B103">
+        <v>45</v>
+      </c>
+      <c r="C103" t="s">
+        <v>94</v>
+      </c>
+      <c r="D103" t="s">
+        <v>95</v>
+      </c>
+      <c r="E103" t="s">
+        <v>78</v>
+      </c>
+      <c r="F103" t="s">
+        <v>79</v>
+      </c>
+      <c r="G103">
+        <v>3</v>
+      </c>
+      <c r="H103" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B104">
+        <v>45</v>
+      </c>
+      <c r="C104" t="s">
+        <v>15</v>
+      </c>
+      <c r="D104" t="s">
+        <v>16</v>
+      </c>
+      <c r="E104" t="s">
+        <v>82</v>
+      </c>
+      <c r="F104" t="s">
+        <v>83</v>
+      </c>
+      <c r="G104">
+        <v>17</v>
+      </c>
+      <c r="H104" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B105">
+        <v>45</v>
+      </c>
+      <c r="C105" t="s">
+        <v>27</v>
+      </c>
+      <c r="D105" t="s">
+        <v>28</v>
+      </c>
+      <c r="E105" t="s">
+        <v>21</v>
+      </c>
+      <c r="F105" t="s">
+        <v>22</v>
+      </c>
+      <c r="G105">
+        <v>16</v>
+      </c>
+      <c r="H105" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B106">
+        <v>45</v>
+      </c>
+      <c r="C106" t="s">
+        <v>27</v>
+      </c>
+      <c r="D106" t="s">
+        <v>28</v>
+      </c>
+      <c r="E106" t="s">
+        <v>82</v>
+      </c>
+      <c r="F106" t="s">
+        <v>83</v>
+      </c>
+      <c r="G106">
+        <v>16</v>
+      </c>
+      <c r="H106" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B107">
+        <v>45</v>
+      </c>
+      <c r="C107" t="s">
+        <v>31</v>
+      </c>
+      <c r="D107" t="s">
+        <v>32</v>
+      </c>
+      <c r="E107" t="s">
+        <v>162</v>
+      </c>
+      <c r="F107" t="s">
+        <v>163</v>
+      </c>
+      <c r="G107">
+        <v>2</v>
+      </c>
+      <c r="H107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B108">
+        <v>45</v>
+      </c>
+      <c r="C108" t="s">
+        <v>31</v>
+      </c>
+      <c r="D108" t="s">
+        <v>32</v>
+      </c>
+      <c r="E108" t="s">
+        <v>164</v>
+      </c>
+      <c r="F108" t="s">
+        <v>165</v>
+      </c>
+      <c r="G108">
+        <v>2</v>
+      </c>
+      <c r="H108" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B109">
+        <v>45</v>
+      </c>
+      <c r="C109" t="s">
+        <v>166</v>
+      </c>
+      <c r="D109" t="s">
+        <v>167</v>
+      </c>
+      <c r="E109" t="s">
+        <v>168</v>
+      </c>
+      <c r="F109" t="s">
+        <v>169</v>
+      </c>
+      <c r="G109">
+        <v>4350</v>
+      </c>
+      <c r="H109" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B110">
+        <v>45</v>
+      </c>
+      <c r="C110" t="s">
+        <v>170</v>
+      </c>
+      <c r="D110" t="s">
+        <v>171</v>
+      </c>
+      <c r="E110" t="s">
+        <v>172</v>
+      </c>
+      <c r="F110" t="s">
+        <v>173</v>
+      </c>
+      <c r="G110">
+        <v>6</v>
+      </c>
+      <c r="H110" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B111">
+        <v>45</v>
+      </c>
+      <c r="C111" t="s">
+        <v>170</v>
+      </c>
+      <c r="D111" t="s">
+        <v>171</v>
+      </c>
+      <c r="E111" t="s">
+        <v>174</v>
+      </c>
+      <c r="F111" t="s">
+        <v>175</v>
+      </c>
+      <c r="G111">
+        <v>10</v>
+      </c>
+      <c r="H111" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B112">
+        <v>45</v>
+      </c>
+      <c r="C112" t="s">
+        <v>170</v>
+      </c>
+      <c r="D112" t="s">
+        <v>171</v>
+      </c>
+      <c r="E112" t="s">
+        <v>176</v>
+      </c>
+      <c r="F112" t="s">
+        <v>177</v>
+      </c>
+      <c r="G112">
+        <v>5</v>
+      </c>
+      <c r="H112" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B113">
+        <v>45</v>
+      </c>
+      <c r="C113" t="s">
+        <v>178</v>
+      </c>
+      <c r="D113" t="s">
+        <v>179</v>
+      </c>
+      <c r="E113" t="s">
+        <v>180</v>
+      </c>
+      <c r="F113" t="s">
+        <v>181</v>
+      </c>
+      <c r="G113">
+        <v>2</v>
+      </c>
+      <c r="H113" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B114">
+        <v>45</v>
+      </c>
+      <c r="C114" t="s">
+        <v>37</v>
+      </c>
+      <c r="D114" t="s">
+        <v>38</v>
+      </c>
+      <c r="E114" t="s">
+        <v>21</v>
+      </c>
+      <c r="F114" t="s">
+        <v>22</v>
+      </c>
+      <c r="G114">
+        <v>87</v>
+      </c>
+      <c r="H114" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B115">
+        <v>45</v>
+      </c>
+      <c r="C115" t="s">
+        <v>37</v>
+      </c>
+      <c r="D115" t="s">
+        <v>38</v>
+      </c>
+      <c r="E115" t="s">
+        <v>53</v>
+      </c>
+      <c r="F115" t="s">
+        <v>54</v>
+      </c>
+      <c r="G115">
+        <v>87</v>
+      </c>
+      <c r="H115" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B116">
+        <v>45</v>
+      </c>
+      <c r="C116" t="s">
+        <v>37</v>
+      </c>
+      <c r="D116" t="s">
+        <v>38</v>
+      </c>
+      <c r="E116" t="s">
+        <v>92</v>
+      </c>
+      <c r="F116" t="s">
+        <v>93</v>
+      </c>
+      <c r="G116">
+        <v>87</v>
+      </c>
+      <c r="H116" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B117">
+        <v>45</v>
+      </c>
+      <c r="C117" t="s">
+        <v>37</v>
+      </c>
+      <c r="D117" t="s">
+        <v>38</v>
+      </c>
+      <c r="E117" t="s">
+        <v>182</v>
+      </c>
+      <c r="F117" t="s">
+        <v>183</v>
+      </c>
+      <c r="G117">
+        <v>1</v>
+      </c>
+      <c r="H117" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B118">
+        <v>45</v>
+      </c>
+      <c r="C118" t="s">
+        <v>37</v>
+      </c>
+      <c r="D118" t="s">
+        <v>38</v>
+      </c>
+      <c r="E118" t="s">
+        <v>184</v>
+      </c>
+      <c r="F118" t="s">
+        <v>185</v>
+      </c>
+      <c r="G118">
+        <v>5</v>
+      </c>
+      <c r="H118" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B119">
+        <v>45</v>
+      </c>
+      <c r="C119" t="s">
+        <v>37</v>
+      </c>
+      <c r="D119" t="s">
+        <v>38</v>
+      </c>
+      <c r="E119" t="s">
+        <v>186</v>
+      </c>
+      <c r="F119" t="s">
+        <v>187</v>
+      </c>
+      <c r="G119">
+        <v>1</v>
+      </c>
+      <c r="H119" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B120">
+        <v>45</v>
+      </c>
+      <c r="C120" t="s">
+        <v>47</v>
+      </c>
+      <c r="D120" t="s">
+        <v>48</v>
+      </c>
+      <c r="E120" t="s">
+        <v>53</v>
+      </c>
+      <c r="F120" t="s">
+        <v>54</v>
+      </c>
+      <c r="G120">
+        <v>2</v>
+      </c>
+      <c r="H120" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B121">
+        <v>45</v>
+      </c>
+      <c r="C121" t="s">
+        <v>112</v>
+      </c>
+      <c r="D121" t="s">
+        <v>113</v>
+      </c>
+      <c r="E121" t="s">
+        <v>51</v>
+      </c>
+      <c r="F121" t="s">
+        <v>52</v>
+      </c>
+      <c r="G121">
+        <v>2</v>
+      </c>
+      <c r="H121" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B122">
+        <v>45</v>
+      </c>
+      <c r="C122" t="s">
+        <v>144</v>
+      </c>
+      <c r="D122" t="s">
+        <v>145</v>
+      </c>
+      <c r="E122" t="s">
+        <v>25</v>
+      </c>
+      <c r="F122" t="s">
+        <v>26</v>
+      </c>
+      <c r="G122">
+        <v>8</v>
+      </c>
+      <c r="H122" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B123">
+        <v>45</v>
+      </c>
+      <c r="C123" t="s">
+        <v>94</v>
+      </c>
+      <c r="D123" t="s">
+        <v>95</v>
+      </c>
+      <c r="E123" t="s">
+        <v>132</v>
+      </c>
+      <c r="F123" t="s">
+        <v>133</v>
+      </c>
+      <c r="G123">
+        <v>14</v>
+      </c>
+      <c r="H123" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B124">
+        <v>45</v>
+      </c>
+      <c r="C124" t="s">
+        <v>94</v>
+      </c>
+      <c r="D124" t="s">
+        <v>95</v>
+      </c>
+      <c r="E124" t="s">
+        <v>162</v>
+      </c>
+      <c r="F124" t="s">
+        <v>163</v>
+      </c>
+      <c r="G124">
+        <v>5</v>
+      </c>
+      <c r="H124" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B125">
+        <v>45</v>
+      </c>
+      <c r="C125" t="s">
+        <v>15</v>
+      </c>
+      <c r="D125" t="s">
+        <v>16</v>
+      </c>
+      <c r="E125" t="s">
+        <v>92</v>
+      </c>
+      <c r="F125" t="s">
+        <v>93</v>
+      </c>
+      <c r="G125">
+        <v>17</v>
+      </c>
+      <c r="H125" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B126">
+        <v>45</v>
+      </c>
+      <c r="C126" t="s">
+        <v>27</v>
+      </c>
+      <c r="D126" t="s">
+        <v>28</v>
+      </c>
+      <c r="E126" t="s">
+        <v>104</v>
+      </c>
+      <c r="F126" t="s">
+        <v>105</v>
+      </c>
+      <c r="G126">
+        <v>1</v>
+      </c>
+      <c r="H126" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B127">
+        <v>45</v>
+      </c>
+      <c r="C127" t="s">
+        <v>31</v>
+      </c>
+      <c r="D127" t="s">
+        <v>32</v>
+      </c>
+      <c r="E127" t="s">
+        <v>188</v>
+      </c>
+      <c r="F127" t="s">
+        <v>189</v>
+      </c>
+      <c r="G127">
+        <v>2</v>
+      </c>
+      <c r="H127" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B128">
+        <v>45</v>
+      </c>
+      <c r="C128" t="s">
+        <v>31</v>
+      </c>
+      <c r="D128" t="s">
+        <v>32</v>
+      </c>
+      <c r="E128" t="s">
+        <v>190</v>
+      </c>
+      <c r="F128" t="s">
+        <v>191</v>
+      </c>
+      <c r="G128">
+        <v>1</v>
+      </c>
+      <c r="H128" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A129" t="s">
+        <v>14</v>
+      </c>
+      <c r="B129">
+        <v>45</v>
+      </c>
+      <c r="C129" t="s">
+        <v>37</v>
+      </c>
+      <c r="D129" t="s">
+        <v>38</v>
+      </c>
+      <c r="E129" t="s">
+        <v>192</v>
+      </c>
+      <c r="F129" t="s">
+        <v>193</v>
+      </c>
+      <c r="G129">
+        <v>5</v>
+      </c>
+      <c r="H129" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A130" t="s">
+        <v>14</v>
+      </c>
+      <c r="B130">
+        <v>45</v>
+      </c>
+      <c r="C130" t="s">
+        <v>37</v>
+      </c>
+      <c r="D130" t="s">
+        <v>38</v>
+      </c>
+      <c r="E130" t="s">
+        <v>76</v>
+      </c>
+      <c r="F130" t="s">
+        <v>77</v>
+      </c>
+      <c r="G130">
+        <v>10</v>
+      </c>
+      <c r="H130" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A131" t="s">
+        <v>14</v>
+      </c>
+      <c r="B131">
+        <v>45</v>
+      </c>
+      <c r="C131" t="s">
+        <v>37</v>
+      </c>
+      <c r="D131" t="s">
+        <v>38</v>
+      </c>
+      <c r="E131" t="s">
+        <v>194</v>
+      </c>
+      <c r="F131" t="s">
+        <v>195</v>
+      </c>
+      <c r="G131">
+        <v>28</v>
+      </c>
+      <c r="H131" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A132" t="s">
+        <v>14</v>
+      </c>
+      <c r="B132">
+        <v>45</v>
+      </c>
+      <c r="C132" t="s">
+        <v>37</v>
+      </c>
+      <c r="D132" t="s">
+        <v>38</v>
+      </c>
+      <c r="E132" t="s">
+        <v>196</v>
+      </c>
+      <c r="F132" t="s">
+        <v>197</v>
+      </c>
+      <c r="G132">
+        <v>5</v>
+      </c>
+      <c r="H132" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A133" t="s">
+        <v>14</v>
+      </c>
+      <c r="B133">
+        <v>45</v>
+      </c>
+      <c r="C133" t="s">
+        <v>37</v>
+      </c>
+      <c r="D133" t="s">
+        <v>38</v>
+      </c>
+      <c r="E133" t="s">
+        <v>198</v>
+      </c>
+      <c r="F133" t="s">
+        <v>199</v>
+      </c>
+      <c r="G133">
+        <v>5</v>
+      </c>
+      <c r="H133" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A134" t="s">
+        <v>14</v>
+      </c>
+      <c r="B134">
+        <v>45</v>
+      </c>
+      <c r="C134" t="s">
+        <v>37</v>
+      </c>
+      <c r="D134" t="s">
+        <v>38</v>
+      </c>
+      <c r="E134" t="s">
+        <v>200</v>
+      </c>
+      <c r="F134" t="s">
+        <v>109</v>
+      </c>
+      <c r="G134">
+        <v>5</v>
+      </c>
+      <c r="H134" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A135" t="s">
+        <v>14</v>
+      </c>
+      <c r="B135">
+        <v>45</v>
+      </c>
+      <c r="C135" t="s">
+        <v>47</v>
+      </c>
+      <c r="D135" t="s">
+        <v>48</v>
+      </c>
+      <c r="E135" t="s">
+        <v>76</v>
+      </c>
+      <c r="F135" t="s">
+        <v>77</v>
+      </c>
+      <c r="G135">
+        <v>2</v>
+      </c>
+      <c r="H135" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A136" t="s">
+        <v>14</v>
+      </c>
+      <c r="B136">
+        <v>45</v>
+      </c>
+      <c r="C136" t="s">
+        <v>49</v>
+      </c>
+      <c r="D136" t="s">
+        <v>50</v>
+      </c>
+      <c r="E136" t="s">
+        <v>25</v>
+      </c>
+      <c r="F136" t="s">
+        <v>26</v>
+      </c>
+      <c r="G136">
+        <v>2</v>
+      </c>
+      <c r="H136" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A137" t="s">
+        <v>14</v>
+      </c>
+      <c r="B137">
+        <v>45</v>
+      </c>
+      <c r="C137" t="s">
+        <v>94</v>
+      </c>
+      <c r="D137" t="s">
+        <v>95</v>
+      </c>
+      <c r="E137" t="s">
+        <v>201</v>
+      </c>
+      <c r="F137" t="s">
+        <v>202</v>
+      </c>
+      <c r="G137">
+        <v>6</v>
+      </c>
+      <c r="H137" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A138" t="s">
+        <v>14</v>
+      </c>
+      <c r="B138">
+        <v>45</v>
+      </c>
+      <c r="C138" t="s">
+        <v>15</v>
+      </c>
+      <c r="D138" t="s">
+        <v>16</v>
+      </c>
+      <c r="E138" t="s">
+        <v>84</v>
+      </c>
+      <c r="F138" t="s">
+        <v>85</v>
+      </c>
+      <c r="G138">
+        <v>17</v>
+      </c>
+      <c r="H138" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A139" t="s">
+        <v>14</v>
+      </c>
+      <c r="B139">
+        <v>45</v>
+      </c>
+      <c r="C139" t="s">
+        <v>27</v>
+      </c>
+      <c r="D139" t="s">
+        <v>28</v>
+      </c>
+      <c r="E139" t="s">
+        <v>84</v>
+      </c>
+      <c r="F139" t="s">
+        <v>85</v>
+      </c>
+      <c r="G139">
+        <v>16</v>
+      </c>
+      <c r="H139" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A140" t="s">
+        <v>14</v>
+      </c>
+      <c r="B140">
+        <v>45</v>
+      </c>
+      <c r="C140" t="s">
+        <v>31</v>
+      </c>
+      <c r="D140" t="s">
+        <v>32</v>
+      </c>
+      <c r="E140" t="s">
+        <v>146</v>
+      </c>
+      <c r="F140" t="s">
+        <v>147</v>
+      </c>
+      <c r="G140">
+        <v>2</v>
+      </c>
+      <c r="H140" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A141" t="s">
+        <v>14</v>
+      </c>
+      <c r="B141">
+        <v>45</v>
+      </c>
+      <c r="C141" t="s">
+        <v>31</v>
+      </c>
+      <c r="D141" t="s">
+        <v>32</v>
+      </c>
+      <c r="E141" t="s">
+        <v>203</v>
+      </c>
+      <c r="F141" t="s">
+        <v>204</v>
+      </c>
+      <c r="G141">
+        <v>2</v>
+      </c>
+      <c r="H141" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A142" t="s">
+        <v>14</v>
+      </c>
+      <c r="B142">
+        <v>45</v>
+      </c>
+      <c r="C142" t="s">
+        <v>31</v>
+      </c>
+      <c r="D142" t="s">
+        <v>32</v>
+      </c>
+      <c r="E142" t="s">
+        <v>205</v>
+      </c>
+      <c r="F142" t="s">
+        <v>206</v>
+      </c>
+      <c r="G142">
+        <v>2</v>
+      </c>
+      <c r="H142" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A143" t="s">
+        <v>14</v>
+      </c>
+      <c r="B143">
+        <v>45</v>
+      </c>
+      <c r="C143" t="s">
+        <v>37</v>
+      </c>
+      <c r="D143" t="s">
+        <v>38</v>
+      </c>
+      <c r="E143" t="s">
+        <v>207</v>
+      </c>
+      <c r="F143" t="s">
+        <v>208</v>
+      </c>
+      <c r="G143">
+        <v>5</v>
+      </c>
+      <c r="H143" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A144" t="s">
+        <v>14</v>
+      </c>
+      <c r="B144">
+        <v>45</v>
+      </c>
+      <c r="C144" t="s">
+        <v>37</v>
+      </c>
+      <c r="D144" t="s">
+        <v>38</v>
+      </c>
+      <c r="E144" t="s">
+        <v>29</v>
+      </c>
+      <c r="F144" t="s">
+        <v>30</v>
+      </c>
+      <c r="G144">
+        <v>87</v>
+      </c>
+      <c r="H144" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A145" t="s">
+        <v>14</v>
+      </c>
+      <c r="B145">
+        <v>45</v>
+      </c>
+      <c r="C145" t="s">
+        <v>37</v>
+      </c>
+      <c r="D145" t="s">
+        <v>38</v>
+      </c>
+      <c r="E145" t="s">
+        <v>209</v>
+      </c>
+      <c r="F145" t="s">
+        <v>210</v>
+      </c>
+      <c r="G145">
+        <v>5</v>
+      </c>
+      <c r="H145" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A146" t="s">
+        <v>14</v>
+      </c>
+      <c r="B146">
+        <v>45</v>
+      </c>
+      <c r="C146" t="s">
+        <v>37</v>
+      </c>
+      <c r="D146" t="s">
+        <v>38</v>
+      </c>
+      <c r="E146" t="s">
+        <v>211</v>
+      </c>
+      <c r="F146" t="s">
+        <v>212</v>
+      </c>
+      <c r="G146">
+        <v>5</v>
+      </c>
+      <c r="H146" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A147" t="s">
+        <v>14</v>
+      </c>
+      <c r="B147">
+        <v>45</v>
+      </c>
+      <c r="C147" t="s">
+        <v>37</v>
+      </c>
+      <c r="D147" t="s">
+        <v>38</v>
+      </c>
+      <c r="E147" t="s">
+        <v>213</v>
+      </c>
+      <c r="F147" t="s">
+        <v>214</v>
+      </c>
+      <c r="G147">
+        <v>5</v>
+      </c>
+      <c r="H147" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A148" t="s">
+        <v>14</v>
+      </c>
+      <c r="B148">
+        <v>45</v>
+      </c>
+      <c r="C148" t="s">
+        <v>37</v>
+      </c>
+      <c r="D148" t="s">
+        <v>38</v>
+      </c>
+      <c r="E148" t="s">
+        <v>215</v>
+      </c>
+      <c r="F148" t="s">
+        <v>157</v>
+      </c>
+      <c r="G148">
+        <v>5</v>
+      </c>
+      <c r="H148" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A149" t="s">
+        <v>14</v>
+      </c>
+      <c r="B149">
+        <v>45</v>
+      </c>
+      <c r="C149" t="s">
+        <v>47</v>
+      </c>
+      <c r="D149" t="s">
+        <v>48</v>
+      </c>
+      <c r="E149" t="s">
+        <v>21</v>
+      </c>
+      <c r="F149" t="s">
+        <v>22</v>
+      </c>
+      <c r="G149">
+        <v>2</v>
+      </c>
+      <c r="H149" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A150" t="s">
+        <v>14</v>
+      </c>
+      <c r="B150">
+        <v>45</v>
+      </c>
+      <c r="C150" t="s">
+        <v>47</v>
+      </c>
+      <c r="D150" t="s">
+        <v>48</v>
+      </c>
+      <c r="E150" t="s">
+        <v>39</v>
+      </c>
+      <c r="F150" t="s">
+        <v>40</v>
+      </c>
+      <c r="G150">
+        <v>4</v>
+      </c>
+      <c r="H150" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A151" t="s">
+        <v>14</v>
+      </c>
+      <c r="B151">
+        <v>45</v>
+      </c>
+      <c r="C151" t="s">
+        <v>94</v>
+      </c>
+      <c r="D151" t="s">
+        <v>95</v>
+      </c>
+      <c r="E151" t="s">
+        <v>216</v>
+      </c>
+      <c r="F151" t="s">
+        <v>217</v>
+      </c>
+      <c r="G151">
+        <v>6</v>
+      </c>
+      <c r="H151" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A152" t="s">
+        <v>14</v>
+      </c>
+      <c r="B152">
+        <v>45</v>
+      </c>
+      <c r="C152" t="s">
+        <v>94</v>
+      </c>
+      <c r="D152" t="s">
+        <v>95</v>
+      </c>
+      <c r="E152" t="s">
+        <v>148</v>
+      </c>
+      <c r="F152" t="s">
+        <v>149</v>
+      </c>
+      <c r="G152">
+        <v>2</v>
+      </c>
+      <c r="H152" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A153" t="s">
+        <v>14</v>
+      </c>
+      <c r="B153">
+        <v>45</v>
+      </c>
+      <c r="C153" t="s">
+        <v>94</v>
+      </c>
+      <c r="D153" t="s">
+        <v>95</v>
+      </c>
+      <c r="E153" t="s">
+        <v>218</v>
+      </c>
+      <c r="F153" t="s">
+        <v>219</v>
+      </c>
+      <c r="G153">
+        <v>6</v>
+      </c>
+      <c r="H153" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A154" t="s">
+        <v>14</v>
+      </c>
+      <c r="B154">
+        <v>45</v>
+      </c>
+      <c r="C154" t="s">
+        <v>220</v>
+      </c>
+      <c r="D154" t="s">
+        <v>221</v>
+      </c>
+      <c r="E154" t="s">
+        <v>192</v>
+      </c>
+      <c r="F154" t="s">
+        <v>193</v>
+      </c>
+      <c r="G154">
+        <v>2</v>
+      </c>
+      <c r="H154" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A155" t="s">
+        <v>14</v>
+      </c>
+      <c r="B155">
+        <v>45</v>
+      </c>
+      <c r="C155" t="s">
+        <v>220</v>
+      </c>
+      <c r="D155" t="s">
+        <v>221</v>
+      </c>
+      <c r="E155" t="s">
+        <v>150</v>
+      </c>
+      <c r="F155" t="s">
+        <v>151</v>
+      </c>
+      <c r="G155">
+        <v>1</v>
+      </c>
+      <c r="H155" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A156" t="s">
+        <v>14</v>
+      </c>
+      <c r="B156">
+        <v>45</v>
+      </c>
+      <c r="C156" t="s">
+        <v>220</v>
+      </c>
+      <c r="D156" t="s">
+        <v>221</v>
+      </c>
+      <c r="E156" t="s">
+        <v>41</v>
+      </c>
+      <c r="F156" t="s">
+        <v>42</v>
+      </c>
+      <c r="G156">
+        <v>2</v>
+      </c>
+      <c r="H156" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A157" t="s">
+        <v>14</v>
+      </c>
+      <c r="B157">
+        <v>45</v>
+      </c>
+      <c r="C157" t="s">
+        <v>220</v>
+      </c>
+      <c r="D157" t="s">
+        <v>221</v>
+      </c>
+      <c r="E157" t="s">
+        <v>222</v>
+      </c>
+      <c r="F157" t="s">
+        <v>223</v>
+      </c>
+      <c r="G157">
+        <v>3</v>
+      </c>
+      <c r="H157" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A158" t="s">
+        <v>14</v>
+      </c>
+      <c r="B158">
+        <v>45</v>
+      </c>
+      <c r="C158" t="s">
+        <v>220</v>
+      </c>
+      <c r="D158" t="s">
+        <v>221</v>
+      </c>
+      <c r="E158" t="s">
+        <v>224</v>
+      </c>
+      <c r="F158" t="s">
+        <v>225</v>
+      </c>
+      <c r="G158">
+        <v>1</v>
+      </c>
+      <c r="H158" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A159" t="s">
+        <v>14</v>
+      </c>
+      <c r="B159">
+        <v>45</v>
+      </c>
+      <c r="C159" t="s">
+        <v>220</v>
+      </c>
+      <c r="D159" t="s">
+        <v>221</v>
+      </c>
+      <c r="E159" t="s">
+        <v>86</v>
+      </c>
+      <c r="F159" t="s">
+        <v>87</v>
+      </c>
+      <c r="G159">
+        <v>20</v>
+      </c>
+      <c r="H159" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A160" t="s">
+        <v>14</v>
+      </c>
+      <c r="B160">
+        <v>45</v>
+      </c>
+      <c r="C160" t="s">
+        <v>220</v>
+      </c>
+      <c r="D160" t="s">
+        <v>221</v>
+      </c>
+      <c r="E160" t="s">
+        <v>176</v>
+      </c>
+      <c r="F160" t="s">
+        <v>177</v>
+      </c>
+      <c r="G160">
+        <v>2</v>
+      </c>
+      <c r="H160" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A161" t="s">
+        <v>14</v>
+      </c>
+      <c r="B161">
+        <v>45</v>
+      </c>
+      <c r="C161" t="s">
+        <v>226</v>
+      </c>
+      <c r="D161" t="s">
+        <v>227</v>
+      </c>
+      <c r="E161" t="s">
+        <v>228</v>
+      </c>
+      <c r="F161" t="s">
+        <v>229</v>
+      </c>
+      <c r="G161">
+        <v>2</v>
+      </c>
+      <c r="H161" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A162" t="s">
+        <v>14</v>
+      </c>
+      <c r="B162">
+        <v>45</v>
+      </c>
+      <c r="C162" t="s">
+        <v>230</v>
+      </c>
+      <c r="D162" t="s">
+        <v>231</v>
+      </c>
+      <c r="E162" t="s">
+        <v>232</v>
+      </c>
+      <c r="F162" t="s">
+        <v>233</v>
+      </c>
+      <c r="G162">
+        <v>3</v>
+      </c>
+      <c r="H162" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A163" t="s">
+        <v>14</v>
+      </c>
+      <c r="B163">
+        <v>45</v>
+      </c>
+      <c r="C163" t="s">
+        <v>94</v>
+      </c>
+      <c r="D163" t="s">
+        <v>95</v>
+      </c>
+      <c r="E163" t="s">
+        <v>55</v>
+      </c>
+      <c r="F163" t="s">
+        <v>56</v>
+      </c>
+      <c r="G163">
+        <v>12</v>
+      </c>
+      <c r="H163" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A164" t="s">
+        <v>14</v>
+      </c>
+      <c r="B164">
+        <v>45</v>
+      </c>
+      <c r="C164" t="s">
+        <v>94</v>
+      </c>
+      <c r="D164" t="s">
+        <v>95</v>
+      </c>
+      <c r="E164" t="s">
+        <v>234</v>
+      </c>
+      <c r="F164" t="s">
+        <v>235</v>
+      </c>
+      <c r="G164">
+        <v>3</v>
+      </c>
+      <c r="H164" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A165" t="s">
+        <v>14</v>
+      </c>
+      <c r="B165">
+        <v>45</v>
+      </c>
+      <c r="C165" t="s">
+        <v>236</v>
+      </c>
+      <c r="D165" t="s">
+        <v>236</v>
+      </c>
+      <c r="E165" t="s">
+        <v>39</v>
+      </c>
+      <c r="F165" t="s">
+        <v>40</v>
+      </c>
+      <c r="G165">
+        <v>1</v>
+      </c>
+      <c r="H165" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A166" t="s">
+        <v>14</v>
+      </c>
+      <c r="B166">
+        <v>45</v>
+      </c>
+      <c r="C166" t="s">
+        <v>220</v>
+      </c>
+      <c r="D166" t="s">
+        <v>221</v>
+      </c>
+      <c r="E166" t="s">
+        <v>237</v>
+      </c>
+      <c r="F166" t="s">
+        <v>238</v>
+      </c>
+      <c r="G166">
+        <v>1</v>
+      </c>
+      <c r="H166" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A167" t="s">
+        <v>14</v>
+      </c>
+      <c r="B167">
+        <v>45</v>
+      </c>
+      <c r="C167" t="s">
+        <v>220</v>
+      </c>
+      <c r="D167" t="s">
+        <v>221</v>
+      </c>
+      <c r="E167" t="s">
+        <v>140</v>
+      </c>
+      <c r="F167" t="s">
+        <v>141</v>
+      </c>
+      <c r="G167">
+        <v>60</v>
+      </c>
+      <c r="H167" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A168" t="s">
+        <v>14</v>
+      </c>
+      <c r="B168">
+        <v>45</v>
+      </c>
+      <c r="C168" t="s">
+        <v>220</v>
+      </c>
+      <c r="D168" t="s">
+        <v>221</v>
+      </c>
+      <c r="E168" t="s">
+        <v>154</v>
+      </c>
+      <c r="F168" t="s">
+        <v>155</v>
+      </c>
+      <c r="G168">
+        <v>3</v>
+      </c>
+      <c r="H168" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A169" t="s">
+        <v>14</v>
+      </c>
+      <c r="B169">
+        <v>45</v>
+      </c>
+      <c r="C169" t="s">
+        <v>220</v>
+      </c>
+      <c r="D169" t="s">
+        <v>221</v>
+      </c>
+      <c r="E169" t="s">
+        <v>239</v>
+      </c>
+      <c r="F169" t="s">
+        <v>240</v>
+      </c>
+      <c r="G169">
+        <v>1</v>
+      </c>
+      <c r="H169" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A170" t="s">
+        <v>14</v>
+      </c>
+      <c r="B170">
+        <v>45</v>
+      </c>
+      <c r="C170" t="s">
+        <v>220</v>
+      </c>
+      <c r="D170" t="s">
+        <v>221</v>
+      </c>
+      <c r="E170" t="s">
+        <v>241</v>
+      </c>
+      <c r="F170" t="s">
+        <v>242</v>
+      </c>
+      <c r="G170">
+        <v>2</v>
+      </c>
+      <c r="H170" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A171" t="s">
+        <v>14</v>
+      </c>
+      <c r="B171">
+        <v>45</v>
+      </c>
+      <c r="C171" t="s">
+        <v>230</v>
+      </c>
+      <c r="D171" t="s">
+        <v>231</v>
+      </c>
+      <c r="E171" t="s">
+        <v>243</v>
+      </c>
+      <c r="F171" t="s">
+        <v>244</v>
+      </c>
+      <c r="G171">
+        <v>115</v>
+      </c>
+      <c r="H171" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A172" t="s">
+        <v>14</v>
+      </c>
+      <c r="B172">
+        <v>45</v>
+      </c>
+      <c r="C172" t="s">
+        <v>94</v>
+      </c>
+      <c r="D172" t="s">
+        <v>95</v>
+      </c>
+      <c r="E172" t="s">
+        <v>188</v>
+      </c>
+      <c r="F172" t="s">
+        <v>189</v>
+      </c>
+      <c r="G172">
+        <v>5</v>
+      </c>
+      <c r="H172" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A173" t="s">
+        <v>14</v>
+      </c>
+      <c r="B173">
+        <v>45</v>
+      </c>
+      <c r="C173" t="s">
+        <v>94</v>
+      </c>
+      <c r="D173" t="s">
+        <v>95</v>
+      </c>
+      <c r="E173" t="s">
+        <v>180</v>
+      </c>
+      <c r="F173" t="s">
+        <v>181</v>
+      </c>
+      <c r="G173">
+        <v>1</v>
+      </c>
+      <c r="H173" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A174" t="s">
+        <v>14</v>
+      </c>
+      <c r="B174">
+        <v>45</v>
+      </c>
+      <c r="C174" t="s">
+        <v>245</v>
+      </c>
+      <c r="D174" t="s">
+        <v>246</v>
+      </c>
+      <c r="E174" t="s">
+        <v>247</v>
+      </c>
+      <c r="F174" t="s">
+        <v>248</v>
+      </c>
+      <c r="G174">
+        <v>950</v>
+      </c>
+      <c r="H174" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A175" t="s">
+        <v>14</v>
+      </c>
+      <c r="B175">
+        <v>45</v>
+      </c>
+      <c r="C175" t="s">
+        <v>220</v>
+      </c>
+      <c r="D175" t="s">
+        <v>221</v>
+      </c>
+      <c r="E175" t="s">
+        <v>96</v>
+      </c>
+      <c r="F175" t="s">
+        <v>97</v>
+      </c>
+      <c r="G175">
+        <v>1</v>
+      </c>
+      <c r="H175" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A176" t="s">
+        <v>14</v>
+      </c>
+      <c r="B176">
+        <v>45</v>
+      </c>
+      <c r="C176" t="s">
+        <v>220</v>
+      </c>
+      <c r="D176" t="s">
+        <v>221</v>
+      </c>
+      <c r="E176" t="s">
+        <v>249</v>
+      </c>
+      <c r="F176" t="s">
+        <v>250</v>
+      </c>
+      <c r="G176">
+        <v>1</v>
+      </c>
+      <c r="H176" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A177" t="s">
+        <v>14</v>
+      </c>
+      <c r="B177">
+        <v>45</v>
+      </c>
+      <c r="C177" t="s">
+        <v>220</v>
+      </c>
+      <c r="D177" t="s">
+        <v>221</v>
+      </c>
+      <c r="E177" t="s">
+        <v>251</v>
+      </c>
+      <c r="F177" t="s">
+        <v>252</v>
+      </c>
+      <c r="G177">
+        <v>2</v>
+      </c>
+      <c r="H177" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A178" t="s">
+        <v>14</v>
+      </c>
+      <c r="B178">
+        <v>45</v>
+      </c>
+      <c r="C178" t="s">
+        <v>220</v>
+      </c>
+      <c r="D178" t="s">
+        <v>221</v>
+      </c>
+      <c r="E178" t="s">
+        <v>68</v>
+      </c>
+      <c r="F178" t="s">
+        <v>69</v>
+      </c>
+      <c r="G178">
+        <v>3</v>
+      </c>
+      <c r="H178" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A179" t="s">
+        <v>14</v>
+      </c>
+      <c r="B179">
+        <v>45</v>
+      </c>
+      <c r="C179" t="s">
+        <v>220</v>
+      </c>
+      <c r="D179" t="s">
+        <v>221</v>
+      </c>
+      <c r="E179" t="s">
+        <v>253</v>
+      </c>
+      <c r="F179" t="s">
+        <v>254</v>
+      </c>
+      <c r="G179">
+        <v>1</v>
+      </c>
+      <c r="H179" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A180" t="s">
+        <v>14</v>
+      </c>
+      <c r="B180">
+        <v>45</v>
+      </c>
+      <c r="C180" t="s">
+        <v>220</v>
+      </c>
+      <c r="D180" t="s">
+        <v>221</v>
+      </c>
+      <c r="E180" t="s">
+        <v>255</v>
+      </c>
+      <c r="F180" t="s">
+        <v>256</v>
+      </c>
+      <c r="G180">
+        <v>2</v>
+      </c>
+      <c r="H180" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A181" t="s">
+        <v>14</v>
+      </c>
+      <c r="B181">
+        <v>45</v>
+      </c>
+      <c r="C181" t="s">
+        <v>220</v>
+      </c>
+      <c r="D181" t="s">
+        <v>221</v>
+      </c>
+      <c r="E181" t="s">
+        <v>257</v>
+      </c>
+      <c r="F181" t="s">
+        <v>258</v>
+      </c>
+      <c r="G181">
+        <v>1</v>
+      </c>
+      <c r="H181" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A182" t="s">
+        <v>14</v>
+      </c>
+      <c r="B182">
+        <v>45</v>
+      </c>
+      <c r="C182" t="s">
+        <v>226</v>
+      </c>
+      <c r="D182" t="s">
+        <v>227</v>
+      </c>
+      <c r="E182" t="s">
+        <v>259</v>
+      </c>
+      <c r="F182" t="s">
+        <v>260</v>
+      </c>
+      <c r="G182">
+        <v>420</v>
+      </c>
+      <c r="H182" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A183" t="s">
+        <v>14</v>
+      </c>
+      <c r="B183">
+        <v>45</v>
+      </c>
+      <c r="C183" t="s">
+        <v>226</v>
+      </c>
+      <c r="D183" t="s">
+        <v>227</v>
+      </c>
+      <c r="E183" t="s">
+        <v>261</v>
+      </c>
+      <c r="F183" t="s">
+        <v>262</v>
+      </c>
+      <c r="G183">
+        <v>10</v>
+      </c>
+      <c r="H183" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A184" t="s">
+        <v>14</v>
+      </c>
+      <c r="B184">
+        <v>45</v>
+      </c>
+      <c r="C184" t="s">
+        <v>263</v>
+      </c>
+      <c r="D184" t="s">
+        <v>264</v>
+      </c>
+      <c r="E184" t="s">
+        <v>265</v>
+      </c>
+      <c r="F184" t="s">
+        <v>266</v>
+      </c>
+      <c r="G184">
+        <v>2</v>
+      </c>
+      <c r="H184" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A185" t="s">
+        <v>14</v>
+      </c>
+      <c r="B185">
+        <v>45</v>
+      </c>
+      <c r="C185" t="s">
+        <v>230</v>
+      </c>
+      <c r="D185" t="s">
+        <v>231</v>
+      </c>
+      <c r="E185" t="s">
+        <v>267</v>
+      </c>
+      <c r="F185" t="s">
+        <v>268</v>
+      </c>
+      <c r="G185">
+        <v>3</v>
+      </c>
+      <c r="H185" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A186" t="s">
+        <v>14</v>
+      </c>
+      <c r="B186">
+        <v>45</v>
+      </c>
+      <c r="C186" t="s">
+        <v>94</v>
+      </c>
+      <c r="D186" t="s">
+        <v>95</v>
+      </c>
+      <c r="E186" t="s">
+        <v>249</v>
+      </c>
+      <c r="F186" t="s">
+        <v>250</v>
+      </c>
+      <c r="G186">
+        <v>6</v>
+      </c>
+      <c r="H186" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A187" t="s">
+        <v>14</v>
+      </c>
+      <c r="B187">
+        <v>45</v>
+      </c>
+      <c r="C187" t="s">
+        <v>94</v>
+      </c>
+      <c r="D187" t="s">
+        <v>95</v>
+      </c>
+      <c r="E187" t="s">
+        <v>100</v>
+      </c>
+      <c r="F187" t="s">
+        <v>101</v>
+      </c>
+      <c r="G187">
+        <v>3</v>
+      </c>
+      <c r="H187" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A188" t="s">
+        <v>14</v>
+      </c>
+      <c r="B188">
+        <v>45</v>
+      </c>
+      <c r="C188" t="s">
+        <v>220</v>
+      </c>
+      <c r="D188" t="s">
+        <v>221</v>
+      </c>
+      <c r="E188" t="s">
+        <v>132</v>
+      </c>
+      <c r="F188" t="s">
+        <v>133</v>
+      </c>
+      <c r="G188">
+        <v>1</v>
+      </c>
+      <c r="H188" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A189" t="s">
+        <v>14</v>
+      </c>
+      <c r="B189">
+        <v>45</v>
+      </c>
+      <c r="C189" t="s">
+        <v>220</v>
+      </c>
+      <c r="D189" t="s">
+        <v>221</v>
+      </c>
+      <c r="E189" t="s">
+        <v>269</v>
+      </c>
+      <c r="F189" t="s">
+        <v>270</v>
+      </c>
+      <c r="G189">
+        <v>1</v>
+      </c>
+      <c r="H189" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A190" t="s">
+        <v>14</v>
+      </c>
+      <c r="B190">
+        <v>45</v>
+      </c>
+      <c r="C190" t="s">
+        <v>220</v>
+      </c>
+      <c r="D190" t="s">
+        <v>221</v>
+      </c>
+      <c r="E190" t="s">
+        <v>106</v>
+      </c>
+      <c r="F190" t="s">
+        <v>107</v>
+      </c>
+      <c r="G190">
+        <v>2</v>
+      </c>
+      <c r="H190" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A191" t="s">
+        <v>14</v>
+      </c>
+      <c r="B191">
+        <v>45</v>
+      </c>
+      <c r="C191" t="s">
+        <v>220</v>
+      </c>
+      <c r="D191" t="s">
+        <v>221</v>
+      </c>
+      <c r="E191" t="s">
+        <v>271</v>
+      </c>
+      <c r="F191" t="s">
+        <v>272</v>
+      </c>
+      <c r="G191">
+        <v>2</v>
+      </c>
+      <c r="H191" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A192" t="s">
+        <v>14</v>
+      </c>
+      <c r="B192">
+        <v>45</v>
+      </c>
+      <c r="C192" t="s">
+        <v>220</v>
+      </c>
+      <c r="D192" t="s">
+        <v>221</v>
+      </c>
+      <c r="E192" t="s">
+        <v>273</v>
+      </c>
+      <c r="F192" t="s">
+        <v>274</v>
+      </c>
+      <c r="G192">
+        <v>1</v>
+      </c>
+      <c r="H192" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A193" t="s">
+        <v>14</v>
+      </c>
+      <c r="B193">
+        <v>45</v>
+      </c>
+      <c r="C193" t="s">
+        <v>220</v>
+      </c>
+      <c r="D193" t="s">
+        <v>221</v>
+      </c>
+      <c r="E193" t="s">
+        <v>275</v>
+      </c>
+      <c r="F193" t="s">
+        <v>276</v>
+      </c>
+      <c r="G193">
+        <v>2</v>
+      </c>
+      <c r="H193" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A194" t="s">
+        <v>14</v>
+      </c>
+      <c r="B194">
+        <v>45</v>
+      </c>
+      <c r="C194" t="s">
+        <v>226</v>
+      </c>
+      <c r="D194" t="s">
+        <v>227</v>
+      </c>
+      <c r="E194" t="s">
+        <v>277</v>
+      </c>
+      <c r="F194" t="s">
+        <v>278</v>
+      </c>
+      <c r="G194">
+        <v>10</v>
+      </c>
+      <c r="H194" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A195" t="s">
+        <v>14</v>
+      </c>
+      <c r="B195">
+        <v>45</v>
+      </c>
+      <c r="C195" t="s">
+        <v>230</v>
+      </c>
+      <c r="D195" t="s">
+        <v>231</v>
+      </c>
+      <c r="E195" t="s">
+        <v>279</v>
+      </c>
+      <c r="F195" t="s">
+        <v>280</v>
+      </c>
+      <c r="G195">
+        <v>2</v>
+      </c>
+      <c r="H195" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A196" t="s">
+        <v>14</v>
+      </c>
+      <c r="B196">
+        <v>45</v>
+      </c>
+      <c r="C196" t="s">
+        <v>94</v>
+      </c>
+      <c r="D196" t="s">
+        <v>95</v>
+      </c>
+      <c r="E196" t="s">
+        <v>281</v>
+      </c>
+      <c r="F196" t="s">
+        <v>282</v>
+      </c>
+      <c r="G196">
+        <v>6</v>
+      </c>
+      <c r="H196" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A197" t="s">
+        <v>14</v>
+      </c>
+      <c r="B197">
+        <v>45</v>
+      </c>
+      <c r="C197" t="s">
+        <v>94</v>
+      </c>
+      <c r="D197" t="s">
+        <v>95</v>
+      </c>
+      <c r="E197" t="s">
+        <v>283</v>
+      </c>
+      <c r="F197" t="s">
+        <v>284</v>
+      </c>
+      <c r="G197">
+        <v>6</v>
+      </c>
+      <c r="H197" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A198" t="s">
+        <v>14</v>
+      </c>
+      <c r="B198">
+        <v>45</v>
+      </c>
+      <c r="C198" t="s">
+        <v>245</v>
+      </c>
+      <c r="D198" t="s">
+        <v>246</v>
+      </c>
+      <c r="E198" t="s">
+        <v>251</v>
+      </c>
+      <c r="F198" t="s">
+        <v>252</v>
+      </c>
+      <c r="G198">
+        <v>50</v>
+      </c>
+      <c r="H198" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A199" t="s">
+        <v>14</v>
+      </c>
+      <c r="B199">
+        <v>45</v>
+      </c>
+      <c r="C199" t="s">
+        <v>220</v>
+      </c>
+      <c r="D199" t="s">
+        <v>221</v>
+      </c>
+      <c r="E199" t="s">
+        <v>188</v>
+      </c>
+      <c r="F199" t="s">
+        <v>189</v>
+      </c>
+      <c r="G199">
+        <v>1</v>
+      </c>
+      <c r="H199" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A200" t="s">
+        <v>14</v>
+      </c>
+      <c r="B200">
+        <v>45</v>
+      </c>
+      <c r="C200" t="s">
+        <v>220</v>
+      </c>
+      <c r="D200" t="s">
+        <v>221</v>
+      </c>
+      <c r="E200" t="s">
+        <v>162</v>
+      </c>
+      <c r="F200" t="s">
+        <v>163</v>
+      </c>
+      <c r="G200">
+        <v>2</v>
+      </c>
+      <c r="H200" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A201" t="s">
+        <v>14</v>
+      </c>
+      <c r="B201">
+        <v>45</v>
+      </c>
+      <c r="C201" t="s">
+        <v>220</v>
+      </c>
+      <c r="D201" t="s">
+        <v>221</v>
+      </c>
+      <c r="E201" t="s">
+        <v>285</v>
+      </c>
+      <c r="F201" t="s">
+        <v>286</v>
+      </c>
+      <c r="G201">
+        <v>10</v>
+      </c>
+      <c r="H201" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A202" t="s">
+        <v>14</v>
+      </c>
+      <c r="B202">
+        <v>45</v>
+      </c>
+      <c r="C202" t="s">
+        <v>220</v>
+      </c>
+      <c r="D202" t="s">
+        <v>221</v>
+      </c>
+      <c r="E202" t="s">
+        <v>287</v>
+      </c>
+      <c r="F202" t="s">
+        <v>288</v>
+      </c>
+      <c r="G202">
+        <v>5</v>
+      </c>
+      <c r="H202" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A203" t="s">
+        <v>14</v>
+      </c>
+      <c r="B203">
+        <v>45</v>
+      </c>
+      <c r="C203" t="s">
+        <v>220</v>
+      </c>
+      <c r="D203" t="s">
+        <v>221</v>
+      </c>
+      <c r="E203" t="s">
+        <v>279</v>
+      </c>
+      <c r="F203" t="s">
+        <v>280</v>
+      </c>
+      <c r="G203">
+        <v>20</v>
+      </c>
+      <c r="H203" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A204" t="s">
+        <v>14</v>
+      </c>
+      <c r="B204">
+        <v>45</v>
+      </c>
+      <c r="C204" t="s">
+        <v>220</v>
+      </c>
+      <c r="D204" t="s">
+        <v>221</v>
+      </c>
+      <c r="E204" t="s">
+        <v>289</v>
+      </c>
+      <c r="F204" t="s">
+        <v>290</v>
+      </c>
+      <c r="G204">
+        <v>1</v>
+      </c>
+      <c r="H204" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A205" t="s">
+        <v>14</v>
+      </c>
+      <c r="B205">
+        <v>45</v>
+      </c>
+      <c r="C205" t="s">
+        <v>226</v>
+      </c>
+      <c r="D205" t="s">
+        <v>227</v>
+      </c>
+      <c r="E205" t="s">
+        <v>291</v>
+      </c>
+      <c r="F205" t="s">
+        <v>292</v>
+      </c>
+      <c r="G205">
+        <v>74</v>
+      </c>
+      <c r="H205" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A206" t="s">
+        <v>14</v>
+      </c>
+      <c r="B206">
+        <v>45</v>
+      </c>
+      <c r="C206" t="s">
+        <v>226</v>
+      </c>
+      <c r="D206" t="s">
+        <v>227</v>
+      </c>
+      <c r="E206" t="s">
+        <v>174</v>
+      </c>
+      <c r="F206" t="s">
+        <v>175</v>
+      </c>
+      <c r="G206">
+        <v>10</v>
+      </c>
+      <c r="H206" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A207" t="s">
+        <v>14</v>
+      </c>
+      <c r="B207">
+        <v>45</v>
+      </c>
+      <c r="C207" t="s">
+        <v>230</v>
+      </c>
+      <c r="D207" t="s">
+        <v>231</v>
+      </c>
+      <c r="E207" t="s">
+        <v>293</v>
+      </c>
+      <c r="F207" t="s">
+        <v>294</v>
+      </c>
+      <c r="G207">
+        <v>1050</v>
+      </c>
+      <c r="H207" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A208" t="s">
+        <v>14</v>
+      </c>
+      <c r="B208">
+        <v>45</v>
+      </c>
+      <c r="C208" t="s">
+        <v>94</v>
+      </c>
+      <c r="D208" t="s">
+        <v>95</v>
+      </c>
+      <c r="E208" t="s">
+        <v>57</v>
+      </c>
+      <c r="F208" t="s">
+        <v>58</v>
+      </c>
+      <c r="G208">
+        <v>5</v>
+      </c>
+      <c r="H208" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A209" t="s">
+        <v>14</v>
+      </c>
+      <c r="B209">
+        <v>45</v>
+      </c>
+      <c r="C209" t="s">
+        <v>94</v>
+      </c>
+      <c r="D209" t="s">
+        <v>95</v>
+      </c>
+      <c r="E209" t="s">
+        <v>205</v>
+      </c>
+      <c r="F209" t="s">
+        <v>206</v>
+      </c>
+      <c r="G209">
+        <v>6</v>
+      </c>
+      <c r="H209" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A210" t="s">
+        <v>14</v>
+      </c>
+      <c r="B210">
+        <v>45</v>
+      </c>
+      <c r="C210" t="s">
+        <v>236</v>
+      </c>
+      <c r="D210" t="s">
+        <v>236</v>
+      </c>
+      <c r="E210" t="s">
+        <v>25</v>
+      </c>
+      <c r="F210" t="s">
+        <v>26</v>
+      </c>
+      <c r="G210">
+        <v>1</v>
+      </c>
+      <c r="H210" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A211" t="s">
+        <v>14</v>
+      </c>
+      <c r="B211">
+        <v>45</v>
+      </c>
+      <c r="C211" t="s">
+        <v>220</v>
+      </c>
+      <c r="D211" t="s">
+        <v>221</v>
+      </c>
+      <c r="E211" t="s">
+        <v>295</v>
+      </c>
+      <c r="F211" t="s">
+        <v>296</v>
+      </c>
+      <c r="G211">
+        <v>1</v>
+      </c>
+      <c r="H211" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A212" t="s">
+        <v>14</v>
+      </c>
+      <c r="B212">
+        <v>45</v>
+      </c>
+      <c r="C212" t="s">
+        <v>220</v>
+      </c>
+      <c r="D212" t="s">
+        <v>221</v>
+      </c>
+      <c r="E212" t="s">
+        <v>216</v>
+      </c>
+      <c r="F212" t="s">
+        <v>217</v>
+      </c>
+      <c r="G212">
+        <v>2</v>
+      </c>
+      <c r="H212" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A213" t="s">
+        <v>14</v>
+      </c>
+      <c r="B213">
+        <v>45</v>
+      </c>
+      <c r="C213" t="s">
+        <v>220</v>
+      </c>
+      <c r="D213" t="s">
+        <v>221</v>
+      </c>
+      <c r="E213" t="s">
+        <v>211</v>
+      </c>
+      <c r="F213" t="s">
+        <v>212</v>
+      </c>
+      <c r="G213">
+        <v>2</v>
+      </c>
+      <c r="H213" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A214" t="s">
+        <v>14</v>
+      </c>
+      <c r="B214">
+        <v>45</v>
+      </c>
+      <c r="C214" t="s">
+        <v>220</v>
+      </c>
+      <c r="D214" t="s">
+        <v>221</v>
+      </c>
+      <c r="E214" t="s">
+        <v>297</v>
+      </c>
+      <c r="F214" t="s">
+        <v>298</v>
+      </c>
+      <c r="G214">
+        <v>3</v>
+      </c>
+      <c r="H214" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A215" t="s">
+        <v>14</v>
+      </c>
+      <c r="B215">
+        <v>45</v>
+      </c>
+      <c r="C215" t="s">
+        <v>220</v>
+      </c>
+      <c r="D215" t="s">
+        <v>221</v>
+      </c>
+      <c r="E215" t="s">
+        <v>299</v>
+      </c>
+      <c r="F215" t="s">
+        <v>300</v>
+      </c>
+      <c r="G215">
+        <v>1</v>
+      </c>
+      <c r="H215" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A216" t="s">
+        <v>14</v>
+      </c>
+      <c r="B216">
+        <v>45</v>
+      </c>
+      <c r="C216" t="s">
+        <v>220</v>
+      </c>
+      <c r="D216" t="s">
+        <v>221</v>
+      </c>
+      <c r="E216" t="s">
+        <v>301</v>
+      </c>
+      <c r="F216" t="s">
+        <v>302</v>
+      </c>
+      <c r="G216">
+        <v>2</v>
+      </c>
+      <c r="H216" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A217" t="s">
+        <v>14</v>
+      </c>
+      <c r="B217">
+        <v>45</v>
+      </c>
+      <c r="C217" t="s">
+        <v>226</v>
+      </c>
+      <c r="D217" t="s">
+        <v>227</v>
+      </c>
+      <c r="E217" t="s">
+        <v>176</v>
+      </c>
+      <c r="F217" t="s">
+        <v>177</v>
+      </c>
+      <c r="G217">
+        <v>15</v>
+      </c>
+      <c r="H217" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A218" t="s">
+        <v>14</v>
+      </c>
+      <c r="B218">
+        <v>45</v>
+      </c>
+      <c r="C218" t="s">
+        <v>230</v>
+      </c>
+      <c r="D218" t="s">
+        <v>231</v>
+      </c>
+      <c r="E218" t="s">
+        <v>303</v>
+      </c>
+      <c r="F218" t="s">
+        <v>304</v>
+      </c>
+      <c r="G218">
+        <v>115</v>
+      </c>
+      <c r="H218" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A219" t="s">
+        <v>14</v>
+      </c>
+      <c r="B219">
+        <v>45</v>
+      </c>
+      <c r="C219" t="s">
+        <v>230</v>
+      </c>
+      <c r="D219" t="s">
+        <v>231</v>
+      </c>
+      <c r="E219" t="s">
+        <v>305</v>
+      </c>
+      <c r="F219" t="s">
+        <v>306</v>
+      </c>
+      <c r="G219">
+        <v>600</v>
+      </c>
+      <c r="H219" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A220" t="s">
+        <v>14</v>
+      </c>
+      <c r="B220">
+        <v>45</v>
+      </c>
+      <c r="C220" t="s">
+        <v>94</v>
+      </c>
+      <c r="D220" t="s">
+        <v>95</v>
+      </c>
+      <c r="E220" t="s">
+        <v>150</v>
+      </c>
+      <c r="F220" t="s">
+        <v>151</v>
+      </c>
+      <c r="G220">
+        <v>3</v>
+      </c>
+      <c r="H220" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A221" t="s">
+        <v>14</v>
+      </c>
+      <c r="B221">
+        <v>45</v>
+      </c>
+      <c r="C221" t="s">
+        <v>94</v>
+      </c>
+      <c r="D221" t="s">
+        <v>95</v>
+      </c>
+      <c r="E221" t="s">
+        <v>136</v>
+      </c>
+      <c r="F221" t="s">
+        <v>137</v>
+      </c>
+      <c r="G221">
+        <v>6</v>
+      </c>
+      <c r="H221" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A222" t="s">
+        <v>14</v>
+      </c>
+      <c r="B222">
+        <v>45</v>
+      </c>
+      <c r="C222" t="s">
+        <v>220</v>
+      </c>
+      <c r="D222" t="s">
+        <v>221</v>
+      </c>
+      <c r="E222" t="s">
+        <v>207</v>
+      </c>
+      <c r="F222" t="s">
+        <v>208</v>
+      </c>
+      <c r="G222">
+        <v>2</v>
+      </c>
+      <c r="H222" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A223" t="s">
+        <v>14</v>
+      </c>
+      <c r="B223">
+        <v>45</v>
+      </c>
+      <c r="C223" t="s">
+        <v>220</v>
+      </c>
+      <c r="D223" t="s">
+        <v>221</v>
+      </c>
+      <c r="E223" t="s">
+        <v>205</v>
+      </c>
+      <c r="F223" t="s">
+        <v>206</v>
+      </c>
+      <c r="G223">
+        <v>2</v>
+      </c>
+      <c r="H223" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A224" t="s">
+        <v>14</v>
+      </c>
+      <c r="B224">
+        <v>45</v>
+      </c>
+      <c r="C224" t="s">
+        <v>220</v>
+      </c>
+      <c r="D224" t="s">
+        <v>221</v>
+      </c>
+      <c r="E224" t="s">
+        <v>307</v>
+      </c>
+      <c r="F224" t="s">
+        <v>308</v>
+      </c>
+      <c r="G224">
+        <v>5</v>
+      </c>
+      <c r="H224" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A225" t="s">
+        <v>14</v>
+      </c>
+      <c r="B225">
+        <v>45</v>
+      </c>
+      <c r="C225" t="s">
+        <v>220</v>
+      </c>
+      <c r="D225" t="s">
+        <v>221</v>
+      </c>
+      <c r="E225" t="s">
+        <v>309</v>
+      </c>
+      <c r="F225" t="s">
+        <v>310</v>
+      </c>
+      <c r="G225">
+        <v>3</v>
+      </c>
+      <c r="H225" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A226" t="s">
+        <v>14</v>
+      </c>
+      <c r="B226">
+        <v>45</v>
+      </c>
+      <c r="C226" t="s">
+        <v>220</v>
+      </c>
+      <c r="D226" t="s">
+        <v>221</v>
+      </c>
+      <c r="E226" t="s">
+        <v>311</v>
+      </c>
+      <c r="F226" t="s">
+        <v>312</v>
+      </c>
+      <c r="G226">
+        <v>1</v>
+      </c>
+      <c r="H226" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A227" t="s">
+        <v>14</v>
+      </c>
+      <c r="B227">
+        <v>45</v>
+      </c>
+      <c r="C227" t="s">
+        <v>220</v>
+      </c>
+      <c r="D227" t="s">
+        <v>221</v>
+      </c>
+      <c r="E227" t="s">
+        <v>313</v>
+      </c>
+      <c r="F227" t="s">
+        <v>314</v>
+      </c>
+      <c r="G227">
+        <v>180</v>
+      </c>
+      <c r="H227" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A228" t="s">
+        <v>14</v>
+      </c>
+      <c r="B228">
+        <v>45</v>
+      </c>
+      <c r="C228" t="s">
+        <v>220</v>
+      </c>
+      <c r="D228" t="s">
+        <v>221</v>
+      </c>
+      <c r="E228" t="s">
+        <v>228</v>
+      </c>
+      <c r="F228" t="s">
+        <v>229</v>
+      </c>
+      <c r="G228">
+        <v>1</v>
+      </c>
+      <c r="H228" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A229" t="s">
+        <v>14</v>
+      </c>
+      <c r="B229">
+        <v>45</v>
+      </c>
+      <c r="C229" t="s">
+        <v>226</v>
+      </c>
+      <c r="D229" t="s">
+        <v>227</v>
+      </c>
+      <c r="E229" t="s">
+        <v>315</v>
+      </c>
+      <c r="F229" t="s">
+        <v>316</v>
+      </c>
+      <c r="G229">
+        <v>80</v>
+      </c>
+      <c r="H229" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A230" t="s">
+        <v>14</v>
+      </c>
+      <c r="B230">
+        <v>45</v>
+      </c>
+      <c r="C230" t="s">
+        <v>230</v>
+      </c>
+      <c r="D230" t="s">
+        <v>231</v>
+      </c>
+      <c r="E230" t="s">
+        <v>182</v>
+      </c>
+      <c r="F230" t="s">
+        <v>183</v>
+      </c>
+      <c r="G230">
+        <v>3</v>
+      </c>
+      <c r="H230" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A231" t="s">
+        <v>14</v>
+      </c>
+      <c r="B231">
+        <v>45</v>
+      </c>
+      <c r="C231" t="s">
+        <v>230</v>
+      </c>
+      <c r="D231" t="s">
+        <v>231</v>
+      </c>
+      <c r="E231" t="s">
+        <v>317</v>
+      </c>
+      <c r="F231" t="s">
+        <v>318</v>
+      </c>
+      <c r="G231">
+        <v>115</v>
+      </c>
+      <c r="H231" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A232" t="s">
+        <v>14</v>
+      </c>
+      <c r="B232">
+        <v>45</v>
+      </c>
+      <c r="C232" t="s">
+        <v>94</v>
+      </c>
+      <c r="D232" t="s">
+        <v>95</v>
+      </c>
+      <c r="E232" t="s">
+        <v>164</v>
+      </c>
+      <c r="F232" t="s">
+        <v>165</v>
+      </c>
+      <c r="G232">
+        <v>1</v>
+      </c>
+      <c r="H232" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A233" t="s">
+        <v>14</v>
+      </c>
+      <c r="B233">
+        <v>45</v>
+      </c>
+      <c r="C233" t="s">
+        <v>220</v>
+      </c>
+      <c r="D233" t="s">
+        <v>221</v>
+      </c>
+      <c r="E233" t="s">
+        <v>160</v>
+      </c>
+      <c r="F233" t="s">
+        <v>161</v>
+      </c>
+      <c r="G233">
+        <v>1</v>
+      </c>
+      <c r="H233" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A234" t="s">
+        <v>14</v>
+      </c>
+      <c r="B234">
+        <v>45</v>
+      </c>
+      <c r="C234" t="s">
+        <v>220</v>
+      </c>
+      <c r="D234" t="s">
+        <v>221</v>
+      </c>
+      <c r="E234" t="s">
+        <v>100</v>
+      </c>
+      <c r="F234" t="s">
+        <v>101</v>
+      </c>
+      <c r="G234">
+        <v>1</v>
+      </c>
+      <c r="H234" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A235" t="s">
+        <v>14</v>
+      </c>
+      <c r="B235">
+        <v>45</v>
+      </c>
+      <c r="C235" t="s">
+        <v>220</v>
+      </c>
+      <c r="D235" t="s">
+        <v>221</v>
+      </c>
+      <c r="E235" t="s">
+        <v>319</v>
+      </c>
+      <c r="F235" t="s">
+        <v>320</v>
+      </c>
+      <c r="G235">
+        <v>10</v>
+      </c>
+      <c r="H235" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A236" t="s">
+        <v>14</v>
+      </c>
+      <c r="B236">
+        <v>45</v>
+      </c>
+      <c r="C236" t="s">
+        <v>220</v>
+      </c>
+      <c r="D236" t="s">
+        <v>221</v>
+      </c>
+      <c r="E236" t="s">
+        <v>321</v>
+      </c>
+      <c r="F236" t="s">
+        <v>322</v>
+      </c>
+      <c r="G236">
+        <v>3</v>
+      </c>
+      <c r="H236" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A237" t="s">
+        <v>14</v>
+      </c>
+      <c r="B237">
+        <v>45</v>
+      </c>
+      <c r="C237" t="s">
+        <v>220</v>
+      </c>
+      <c r="D237" t="s">
+        <v>221</v>
+      </c>
+      <c r="E237" t="s">
+        <v>182</v>
+      </c>
+      <c r="F237" t="s">
+        <v>183</v>
+      </c>
+      <c r="G237">
+        <v>1</v>
+      </c>
+      <c r="H237" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A238" t="s">
+        <v>14</v>
+      </c>
+      <c r="B238">
+        <v>45</v>
+      </c>
+      <c r="C238" t="s">
+        <v>220</v>
+      </c>
+      <c r="D238" t="s">
+        <v>221</v>
+      </c>
+      <c r="E238" t="s">
+        <v>323</v>
+      </c>
+      <c r="F238" t="s">
+        <v>324</v>
+      </c>
+      <c r="G238">
+        <v>2</v>
+      </c>
+      <c r="H238" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A239" t="s">
+        <v>14</v>
+      </c>
+      <c r="B239">
+        <v>45</v>
+      </c>
+      <c r="C239" t="s">
+        <v>220</v>
+      </c>
+      <c r="D239" t="s">
+        <v>221</v>
+      </c>
+      <c r="E239" t="s">
+        <v>325</v>
+      </c>
+      <c r="F239" t="s">
+        <v>326</v>
+      </c>
+      <c r="G239">
+        <v>1</v>
+      </c>
+      <c r="H239" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A240" t="s">
+        <v>14</v>
+      </c>
+      <c r="B240">
+        <v>45</v>
+      </c>
+      <c r="C240" t="s">
+        <v>226</v>
+      </c>
+      <c r="D240" t="s">
+        <v>227</v>
+      </c>
+      <c r="E240" t="s">
+        <v>325</v>
+      </c>
+      <c r="F240" t="s">
+        <v>326</v>
+      </c>
+      <c r="G240">
+        <v>5</v>
+      </c>
+      <c r="H240" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A241" t="s">
+        <v>14</v>
+      </c>
+      <c r="B241">
+        <v>45</v>
+      </c>
+      <c r="C241" t="s">
+        <v>230</v>
+      </c>
+      <c r="D241" t="s">
+        <v>231</v>
+      </c>
+      <c r="E241" t="s">
+        <v>327</v>
+      </c>
+      <c r="F241" t="s">
+        <v>328</v>
+      </c>
+      <c r="G241">
+        <v>1</v>
+      </c>
+      <c r="H241" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A242" t="s">
+        <v>14</v>
+      </c>
+      <c r="B242">
+        <v>45</v>
+      </c>
+      <c r="C242" t="s">
+        <v>230</v>
+      </c>
+      <c r="D242" t="s">
+        <v>231</v>
+      </c>
+      <c r="E242" t="s">
+        <v>329</v>
+      </c>
+      <c r="F242" t="s">
+        <v>330</v>
+      </c>
+      <c r="G242">
+        <v>100</v>
+      </c>
+      <c r="H242" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A243" t="s">
+        <v>14</v>
+      </c>
+      <c r="B243">
+        <v>45</v>
+      </c>
+      <c r="C243" t="s">
+        <v>94</v>
+      </c>
+      <c r="D243" t="s">
+        <v>95</v>
+      </c>
+      <c r="E243" t="s">
+        <v>59</v>
+      </c>
+      <c r="F243" t="s">
+        <v>60</v>
+      </c>
+      <c r="G243">
+        <v>20</v>
+      </c>
+      <c r="H243" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A244" t="s">
+        <v>14</v>
+      </c>
+      <c r="B244">
+        <v>45</v>
+      </c>
+      <c r="C244" t="s">
+        <v>245</v>
+      </c>
+      <c r="D244" t="s">
+        <v>246</v>
+      </c>
+      <c r="E244" t="s">
+        <v>279</v>
+      </c>
+      <c r="F244" t="s">
+        <v>280</v>
+      </c>
+      <c r="G244">
+        <v>1355</v>
+      </c>
+      <c r="H244" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A245" t="s">
+        <v>14</v>
+      </c>
+      <c r="B245">
+        <v>45</v>
+      </c>
+      <c r="C245" t="s">
+        <v>220</v>
+      </c>
+      <c r="D245" t="s">
+        <v>221</v>
+      </c>
+      <c r="E245" t="s">
+        <v>331</v>
+      </c>
+      <c r="F245" t="s">
+        <v>332</v>
+      </c>
+      <c r="G245">
+        <v>1</v>
+      </c>
+      <c r="H245" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A246" t="s">
+        <v>14</v>
+      </c>
+      <c r="B246">
+        <v>45</v>
+      </c>
+      <c r="C246" t="s">
+        <v>220</v>
+      </c>
+      <c r="D246" t="s">
+        <v>221</v>
+      </c>
+      <c r="E246" t="s">
+        <v>164</v>
+      </c>
+      <c r="F246" t="s">
+        <v>165</v>
+      </c>
+      <c r="G246">
+        <v>1</v>
+      </c>
+      <c r="H246" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A247" t="s">
+        <v>14</v>
+      </c>
+      <c r="B247">
+        <v>45</v>
+      </c>
+      <c r="C247" t="s">
+        <v>220</v>
+      </c>
+      <c r="D247" t="s">
+        <v>221</v>
+      </c>
+      <c r="E247" t="s">
+        <v>333</v>
+      </c>
+      <c r="F247" t="s">
+        <v>334</v>
+      </c>
+      <c r="G247">
+        <v>2</v>
+      </c>
+      <c r="H247" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A248" t="s">
+        <v>14</v>
+      </c>
+      <c r="B248">
+        <v>45</v>
+      </c>
+      <c r="C248" t="s">
+        <v>220</v>
+      </c>
+      <c r="D248" t="s">
+        <v>221</v>
+      </c>
+      <c r="E248" t="s">
+        <v>126</v>
+      </c>
+      <c r="F248" t="s">
+        <v>127</v>
+      </c>
+      <c r="G248">
+        <v>3</v>
+      </c>
+      <c r="H248" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A249" t="s">
+        <v>14</v>
+      </c>
+      <c r="B249">
+        <v>45</v>
+      </c>
+      <c r="C249" t="s">
+        <v>220</v>
+      </c>
+      <c r="D249" t="s">
+        <v>221</v>
+      </c>
+      <c r="E249" t="s">
+        <v>247</v>
+      </c>
+      <c r="F249" t="s">
+        <v>248</v>
+      </c>
+      <c r="G249">
+        <v>180</v>
+      </c>
+      <c r="H249" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A250" t="s">
+        <v>14</v>
+      </c>
+      <c r="B250">
+        <v>45</v>
+      </c>
+      <c r="C250" t="s">
+        <v>220</v>
+      </c>
+      <c r="D250" t="s">
+        <v>221</v>
+      </c>
+      <c r="E250" t="s">
+        <v>335</v>
+      </c>
+      <c r="F250" t="s">
+        <v>336</v>
+      </c>
+      <c r="G250">
+        <v>1</v>
+      </c>
+      <c r="H250" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A251" t="s">
+        <v>14</v>
+      </c>
+      <c r="B251">
+        <v>45</v>
+      </c>
+      <c r="C251" t="s">
+        <v>220</v>
+      </c>
+      <c r="D251" t="s">
+        <v>221</v>
+      </c>
+      <c r="E251" t="s">
+        <v>337</v>
+      </c>
+      <c r="F251" t="s">
+        <v>338</v>
+      </c>
+      <c r="G251">
+        <v>1</v>
+      </c>
+      <c r="H251" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A252" t="s">
+        <v>14</v>
+      </c>
+      <c r="B252">
+        <v>45</v>
+      </c>
+      <c r="C252" t="s">
+        <v>339</v>
+      </c>
+      <c r="D252" t="s">
+        <v>340</v>
+      </c>
+      <c r="E252" t="s">
+        <v>259</v>
+      </c>
+      <c r="F252" t="s">
+        <v>260</v>
+      </c>
+      <c r="G252">
+        <v>4</v>
+      </c>
+      <c r="H252" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A253" t="s">
+        <v>14</v>
+      </c>
+      <c r="B253">
+        <v>45</v>
+      </c>
+      <c r="C253" t="s">
+        <v>230</v>
+      </c>
+      <c r="D253" t="s">
+        <v>231</v>
+      </c>
+      <c r="E253" t="s">
+        <v>341</v>
+      </c>
+      <c r="F253" t="s">
+        <v>342</v>
+      </c>
+      <c r="G253">
+        <v>450</v>
+      </c>
+      <c r="H253" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A254" t="s">
+        <v>14</v>
+      </c>
+      <c r="B254">
+        <v>45</v>
+      </c>
+      <c r="C254" t="s">
+        <v>230</v>
+      </c>
+      <c r="D254" t="s">
+        <v>231</v>
+      </c>
+      <c r="E254" t="s">
+        <v>86</v>
+      </c>
+      <c r="F254" t="s">
+        <v>87</v>
+      </c>
+      <c r="G254">
+        <v>280</v>
+      </c>
+      <c r="H254" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A255" t="s">
+        <v>14</v>
+      </c>
+      <c r="B255">
+        <v>45</v>
+      </c>
+      <c r="C255" t="s">
+        <v>230</v>
+      </c>
+      <c r="D255" t="s">
+        <v>231</v>
+      </c>
+      <c r="E255" t="s">
+        <v>343</v>
+      </c>
+      <c r="F255" t="s">
+        <v>344</v>
+      </c>
+      <c r="G255">
+        <v>115</v>
+      </c>
+      <c r="H255" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A256" t="s">
+        <v>14</v>
+      </c>
+      <c r="B256">
+        <v>45</v>
+      </c>
+      <c r="C256" t="s">
+        <v>94</v>
+      </c>
+      <c r="D256" t="s">
+        <v>95</v>
+      </c>
+      <c r="E256" t="s">
+        <v>269</v>
+      </c>
+      <c r="F256" t="s">
+        <v>270</v>
+      </c>
+      <c r="G256">
+        <v>3</v>
+      </c>
+      <c r="H256" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A257" t="s">
+        <v>14</v>
+      </c>
+      <c r="B257">
+        <v>45</v>
+      </c>
+      <c r="C257" t="s">
+        <v>245</v>
+      </c>
+      <c r="D257" t="s">
+        <v>246</v>
+      </c>
+      <c r="E257" t="s">
+        <v>345</v>
+      </c>
+      <c r="F257" t="s">
+        <v>346</v>
+      </c>
+      <c r="G257">
+        <v>38</v>
+      </c>
+      <c r="H257" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A258" t="s">
+        <v>14</v>
+      </c>
+      <c r="B258">
+        <v>45</v>
+      </c>
+      <c r="C258" t="s">
+        <v>220</v>
+      </c>
+      <c r="D258" t="s">
+        <v>221</v>
+      </c>
+      <c r="E258" t="s">
+        <v>57</v>
+      </c>
+      <c r="F258" t="s">
+        <v>58</v>
+      </c>
+      <c r="G258">
+        <v>1</v>
+      </c>
+      <c r="H258" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A259" t="s">
+        <v>14</v>
+      </c>
+      <c r="B259">
+        <v>45</v>
+      </c>
+      <c r="C259" t="s">
+        <v>220</v>
+      </c>
+      <c r="D259" t="s">
+        <v>221</v>
+      </c>
+      <c r="E259" t="s">
+        <v>136</v>
+      </c>
+      <c r="F259" t="s">
+        <v>137</v>
+      </c>
+      <c r="G259">
+        <v>2</v>
+      </c>
+      <c r="H259" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A260" t="s">
+        <v>14</v>
+      </c>
+      <c r="B260">
+        <v>45</v>
+      </c>
+      <c r="C260" t="s">
+        <v>220</v>
+      </c>
+      <c r="D260" t="s">
+        <v>221</v>
+      </c>
+      <c r="E260" t="s">
+        <v>347</v>
+      </c>
+      <c r="F260" t="s">
+        <v>348</v>
+      </c>
+      <c r="G260">
+        <v>3</v>
+      </c>
+      <c r="H260" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A261" t="s">
+        <v>14</v>
+      </c>
+      <c r="B261">
+        <v>45</v>
+      </c>
+      <c r="C261" t="s">
+        <v>220</v>
+      </c>
+      <c r="D261" t="s">
+        <v>221</v>
+      </c>
+      <c r="E261" t="s">
+        <v>349</v>
+      </c>
+      <c r="F261" t="s">
+        <v>350</v>
+      </c>
+      <c r="G261">
+        <v>3</v>
+      </c>
+      <c r="H261" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A262" t="s">
+        <v>14</v>
+      </c>
+      <c r="B262">
+        <v>45</v>
+      </c>
+      <c r="C262" t="s">
+        <v>220</v>
+      </c>
+      <c r="D262" t="s">
+        <v>221</v>
+      </c>
+      <c r="E262" t="s">
+        <v>345</v>
+      </c>
+      <c r="F262" t="s">
+        <v>346</v>
+      </c>
+      <c r="G262">
+        <v>12</v>
+      </c>
+      <c r="H262" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A263" t="s">
+        <v>14</v>
+      </c>
+      <c r="B263">
+        <v>45</v>
+      </c>
+      <c r="C263" t="s">
+        <v>220</v>
+      </c>
+      <c r="D263" t="s">
+        <v>221</v>
+      </c>
+      <c r="E263" t="s">
+        <v>351</v>
+      </c>
+      <c r="F263" t="s">
+        <v>352</v>
+      </c>
+      <c r="G263">
+        <v>5</v>
+      </c>
+      <c r="H263" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A264" t="s">
+        <v>14</v>
+      </c>
+      <c r="B264">
+        <v>45</v>
+      </c>
+      <c r="C264" t="s">
+        <v>230</v>
+      </c>
+      <c r="D264" t="s">
+        <v>231</v>
+      </c>
+      <c r="E264" t="s">
+        <v>353</v>
+      </c>
+      <c r="F264" t="s">
+        <v>354</v>
+      </c>
+      <c r="G264">
+        <v>110</v>
+      </c>
+      <c r="H264" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A265" t="s">
+        <v>14</v>
+      </c>
+      <c r="B265">
+        <v>45</v>
+      </c>
+      <c r="C265" t="s">
+        <v>230</v>
+      </c>
+      <c r="D265" t="s">
+        <v>231</v>
+      </c>
+      <c r="E265" t="s">
+        <v>355</v>
+      </c>
+      <c r="F265" t="s">
+        <v>356</v>
+      </c>
+      <c r="G265">
+        <v>115</v>
+      </c>
+      <c r="H265" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A266" t="s">
+        <v>14</v>
+      </c>
+      <c r="B266">
+        <v>45</v>
+      </c>
+      <c r="C266" t="s">
+        <v>230</v>
+      </c>
+      <c r="D266" t="s">
+        <v>231</v>
+      </c>
+      <c r="E266" t="s">
+        <v>335</v>
+      </c>
+      <c r="F266" t="s">
+        <v>336</v>
+      </c>
+      <c r="G266">
+        <v>15</v>
+      </c>
+      <c r="H266" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A267" t="s">
+        <v>14</v>
+      </c>
+      <c r="B267">
+        <v>45</v>
+      </c>
+      <c r="C267" t="s">
+        <v>230</v>
+      </c>
+      <c r="D267" t="s">
+        <v>231</v>
+      </c>
+      <c r="E267" t="s">
+        <v>357</v>
+      </c>
+      <c r="F267" t="s">
+        <v>358</v>
+      </c>
+      <c r="G267">
+        <v>6</v>
+      </c>
+      <c r="H267" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A268" t="s">
+        <v>14</v>
+      </c>
+      <c r="B268">
+        <v>45</v>
+      </c>
+      <c r="C268" t="s">
+        <v>230</v>
+      </c>
+      <c r="D268" t="s">
+        <v>231</v>
+      </c>
+      <c r="E268" t="s">
+        <v>359</v>
+      </c>
+      <c r="F268" t="s">
+        <v>360</v>
+      </c>
+      <c r="G268">
+        <v>6</v>
+      </c>
+      <c r="H268" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A269" t="s">
+        <v>14</v>
+      </c>
+      <c r="B269">
+        <v>45</v>
+      </c>
+      <c r="C269" t="s">
+        <v>361</v>
+      </c>
+      <c r="D269" t="s">
+        <v>362</v>
+      </c>
+      <c r="E269" t="s">
+        <v>88</v>
+      </c>
+      <c r="F269" t="s">
+        <v>89</v>
+      </c>
+      <c r="G269">
+        <v>9</v>
+      </c>
+      <c r="H269" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A270" t="s">
+        <v>14</v>
+      </c>
+      <c r="B270">
+        <v>45</v>
+      </c>
+      <c r="C270" t="s">
+        <v>363</v>
+      </c>
+      <c r="D270" t="s">
+        <v>364</v>
+      </c>
+      <c r="E270" t="s">
+        <v>365</v>
+      </c>
+      <c r="F270" t="s">
+        <v>366</v>
+      </c>
+      <c r="G270">
+        <v>91</v>
+      </c>
+      <c r="H270" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A271" t="s">
+        <v>14</v>
+      </c>
+      <c r="B271">
+        <v>45</v>
+      </c>
+      <c r="C271" t="s">
+        <v>363</v>
+      </c>
+      <c r="D271" t="s">
+        <v>364</v>
+      </c>
+      <c r="E271" t="s">
+        <v>367</v>
+      </c>
+      <c r="F271" t="s">
+        <v>368</v>
+      </c>
+      <c r="G271">
+        <v>173</v>
+      </c>
+      <c r="H271" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A272" t="s">
+        <v>14</v>
+      </c>
+      <c r="B272">
+        <v>45</v>
+      </c>
+      <c r="C272" t="s">
+        <v>369</v>
+      </c>
+      <c r="D272" t="s">
+        <v>370</v>
+      </c>
+      <c r="E272" t="s">
+        <v>259</v>
+      </c>
+      <c r="F272" t="s">
+        <v>260</v>
+      </c>
+      <c r="G272">
+        <v>27</v>
+      </c>
+      <c r="H272" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A273" t="s">
+        <v>14</v>
+      </c>
+      <c r="B273">
+        <v>45</v>
+      </c>
+      <c r="C273" t="s">
+        <v>371</v>
+      </c>
+      <c r="D273" t="s">
+        <v>372</v>
+      </c>
+      <c r="E273" t="s">
+        <v>373</v>
+      </c>
+      <c r="F273" t="s">
+        <v>374</v>
+      </c>
+      <c r="G273">
+        <v>372</v>
+      </c>
+      <c r="H273" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A274" t="s">
+        <v>14</v>
+      </c>
+      <c r="B274">
+        <v>45</v>
+      </c>
+      <c r="C274" t="s">
+        <v>375</v>
+      </c>
+      <c r="D274" t="s">
+        <v>376</v>
+      </c>
+      <c r="E274" t="s">
+        <v>329</v>
+      </c>
+      <c r="F274" t="s">
+        <v>330</v>
+      </c>
+      <c r="G274">
+        <v>190</v>
+      </c>
+      <c r="H274" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A275" t="s">
+        <v>14</v>
+      </c>
+      <c r="B275">
+        <v>45</v>
+      </c>
+      <c r="C275" t="s">
+        <v>375</v>
+      </c>
+      <c r="D275" t="s">
+        <v>376</v>
+      </c>
+      <c r="E275" t="s">
+        <v>377</v>
+      </c>
+      <c r="F275" t="s">
+        <v>378</v>
+      </c>
+      <c r="G275">
+        <v>190</v>
+      </c>
+      <c r="H275" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A276" t="s">
+        <v>14</v>
+      </c>
+      <c r="B276">
+        <v>45</v>
+      </c>
+      <c r="C276" t="s">
+        <v>379</v>
+      </c>
+      <c r="D276" t="s">
+        <v>380</v>
+      </c>
+      <c r="E276" t="s">
+        <v>315</v>
+      </c>
+      <c r="F276" t="s">
+        <v>316</v>
+      </c>
+      <c r="G276">
+        <v>50</v>
+      </c>
+      <c r="H276" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A277" t="s">
+        <v>14</v>
+      </c>
+      <c r="B277">
+        <v>45</v>
+      </c>
+      <c r="C277" t="s">
+        <v>381</v>
+      </c>
+      <c r="D277" t="s">
+        <v>382</v>
+      </c>
+      <c r="E277" t="s">
+        <v>353</v>
+      </c>
+      <c r="F277" t="s">
+        <v>354</v>
+      </c>
+      <c r="G277">
+        <v>1</v>
+      </c>
+      <c r="H277" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A278" t="s">
+        <v>14</v>
+      </c>
+      <c r="B278">
+        <v>45</v>
+      </c>
+      <c r="C278" t="s">
+        <v>383</v>
+      </c>
+      <c r="D278" t="s">
+        <v>384</v>
+      </c>
+      <c r="E278" t="s">
+        <v>385</v>
+      </c>
+      <c r="F278" t="s">
+        <v>386</v>
+      </c>
+      <c r="G278">
+        <v>15</v>
+      </c>
+      <c r="H278" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A279" t="s">
+        <v>14</v>
+      </c>
+      <c r="B279">
+        <v>45</v>
+      </c>
+      <c r="C279" t="s">
+        <v>383</v>
+      </c>
+      <c r="D279" t="s">
+        <v>384</v>
+      </c>
+      <c r="E279" t="s">
+        <v>315</v>
+      </c>
+      <c r="F279" t="s">
+        <v>316</v>
+      </c>
+      <c r="G279">
+        <v>25</v>
+      </c>
+      <c r="H279" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A280" t="s">
+        <v>14</v>
+      </c>
+      <c r="B280">
+        <v>45</v>
+      </c>
+      <c r="C280" t="s">
+        <v>230</v>
+      </c>
+      <c r="D280" t="s">
+        <v>231</v>
+      </c>
+      <c r="E280" t="s">
+        <v>387</v>
+      </c>
+      <c r="F280" t="s">
+        <v>388</v>
+      </c>
+      <c r="G280">
+        <v>100</v>
+      </c>
+      <c r="H280" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A281" t="s">
+        <v>14</v>
+      </c>
+      <c r="B281">
+        <v>45</v>
+      </c>
+      <c r="C281" t="s">
+        <v>230</v>
+      </c>
+      <c r="D281" t="s">
+        <v>231</v>
+      </c>
+      <c r="E281" t="s">
+        <v>389</v>
+      </c>
+      <c r="F281" t="s">
+        <v>390</v>
+      </c>
+      <c r="G281">
+        <v>3</v>
+      </c>
+      <c r="H281" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A282" t="s">
+        <v>14</v>
+      </c>
+      <c r="B282">
+        <v>45</v>
+      </c>
+      <c r="C282" t="s">
+        <v>230</v>
+      </c>
+      <c r="D282" t="s">
+        <v>231</v>
+      </c>
+      <c r="E282" t="s">
+        <v>259</v>
+      </c>
+      <c r="F282" t="s">
+        <v>260</v>
+      </c>
+      <c r="G282">
+        <v>1</v>
+      </c>
+      <c r="H282" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A283" t="s">
+        <v>14</v>
+      </c>
+      <c r="B283">
+        <v>45</v>
+      </c>
+      <c r="C283" t="s">
+        <v>363</v>
+      </c>
+      <c r="D283" t="s">
+        <v>364</v>
+      </c>
+      <c r="E283" t="s">
+        <v>391</v>
+      </c>
+      <c r="F283" t="s">
+        <v>392</v>
+      </c>
+      <c r="G283">
+        <v>725</v>
+      </c>
+      <c r="H283" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A284" t="s">
+        <v>14</v>
+      </c>
+      <c r="B284">
+        <v>45</v>
+      </c>
+      <c r="C284" t="s">
+        <v>363</v>
+      </c>
+      <c r="D284" t="s">
+        <v>364</v>
+      </c>
+      <c r="E284" t="s">
+        <v>393</v>
+      </c>
+      <c r="F284" t="s">
+        <v>244</v>
+      </c>
+      <c r="G284">
+        <v>5</v>
+      </c>
+      <c r="H284" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A285" t="s">
+        <v>14</v>
+      </c>
+      <c r="B285">
+        <v>45</v>
+      </c>
+      <c r="C285" t="s">
+        <v>369</v>
+      </c>
+      <c r="D285" t="s">
+        <v>370</v>
+      </c>
+      <c r="E285" t="s">
+        <v>315</v>
+      </c>
+      <c r="F285" t="s">
+        <v>316</v>
+      </c>
+      <c r="G285">
+        <v>5</v>
+      </c>
+      <c r="H285" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A286" t="s">
+        <v>14</v>
+      </c>
+      <c r="B286">
+        <v>45</v>
+      </c>
+      <c r="C286" t="s">
+        <v>394</v>
+      </c>
+      <c r="D286" t="s">
+        <v>395</v>
+      </c>
+      <c r="E286" t="s">
+        <v>396</v>
+      </c>
+      <c r="F286" t="s">
+        <v>397</v>
+      </c>
+      <c r="G286">
+        <v>1</v>
+      </c>
+      <c r="H286" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A287" t="s">
+        <v>14</v>
+      </c>
+      <c r="B287">
+        <v>45</v>
+      </c>
+      <c r="C287" t="s">
+        <v>375</v>
+      </c>
+      <c r="D287" t="s">
+        <v>376</v>
+      </c>
+      <c r="E287" t="s">
+        <v>355</v>
+      </c>
+      <c r="F287" t="s">
+        <v>356</v>
+      </c>
+      <c r="G287">
+        <v>190</v>
+      </c>
+      <c r="H287" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A288" t="s">
+        <v>14</v>
+      </c>
+      <c r="B288">
+        <v>45</v>
+      </c>
+      <c r="C288" t="s">
+        <v>375</v>
+      </c>
+      <c r="D288" t="s">
+        <v>376</v>
+      </c>
+      <c r="E288" t="s">
+        <v>343</v>
+      </c>
+      <c r="F288" t="s">
+        <v>344</v>
+      </c>
+      <c r="G288">
+        <v>190</v>
+      </c>
+      <c r="H288" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A289" t="s">
+        <v>14</v>
+      </c>
+      <c r="B289">
+        <v>45</v>
+      </c>
+      <c r="C289" t="s">
+        <v>379</v>
+      </c>
+      <c r="D289" t="s">
+        <v>380</v>
+      </c>
+      <c r="E289" t="s">
+        <v>391</v>
+      </c>
+      <c r="F289" t="s">
+        <v>392</v>
+      </c>
+      <c r="G289">
+        <v>65</v>
+      </c>
+      <c r="H289" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A290" t="s">
+        <v>14</v>
+      </c>
+      <c r="B290">
+        <v>45</v>
+      </c>
+      <c r="C290" t="s">
+        <v>379</v>
+      </c>
+      <c r="D290" t="s">
+        <v>380</v>
+      </c>
+      <c r="E290" t="s">
+        <v>398</v>
+      </c>
+      <c r="F290" t="s">
+        <v>399</v>
+      </c>
+      <c r="G290">
+        <v>65</v>
+      </c>
+      <c r="H290" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A291" t="s">
+        <v>14</v>
+      </c>
+      <c r="B291">
+        <v>45</v>
+      </c>
+      <c r="C291" t="s">
+        <v>381</v>
+      </c>
+      <c r="D291" t="s">
+        <v>382</v>
+      </c>
+      <c r="E291" t="s">
+        <v>400</v>
+      </c>
+      <c r="F291" t="s">
+        <v>401</v>
+      </c>
+      <c r="G291">
+        <v>5</v>
+      </c>
+      <c r="H291" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A292" t="s">
+        <v>14</v>
+      </c>
+      <c r="B292">
+        <v>45</v>
+      </c>
+      <c r="C292" t="s">
+        <v>383</v>
+      </c>
+      <c r="D292" t="s">
+        <v>384</v>
+      </c>
+      <c r="E292" t="s">
+        <v>391</v>
+      </c>
+      <c r="F292" t="s">
+        <v>392</v>
+      </c>
+      <c r="G292">
+        <v>5</v>
+      </c>
+      <c r="H292" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A293" t="s">
+        <v>14</v>
+      </c>
+      <c r="B293">
+        <v>45</v>
+      </c>
+      <c r="C293" t="s">
+        <v>230</v>
+      </c>
+      <c r="D293" t="s">
+        <v>231</v>
+      </c>
+      <c r="E293" t="s">
+        <v>377</v>
+      </c>
+      <c r="F293" t="s">
+        <v>378</v>
+      </c>
+      <c r="G293">
+        <v>115</v>
+      </c>
+      <c r="H293" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A294" t="s">
+        <v>14</v>
+      </c>
+      <c r="B294">
+        <v>45</v>
+      </c>
+      <c r="C294" t="s">
+        <v>230</v>
+      </c>
+      <c r="D294" t="s">
+        <v>231</v>
+      </c>
+      <c r="E294" t="s">
+        <v>402</v>
+      </c>
+      <c r="F294" t="s">
+        <v>403</v>
+      </c>
+      <c r="G294">
+        <v>100</v>
+      </c>
+      <c r="H294" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="295" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A295" t="s">
+        <v>14</v>
+      </c>
+      <c r="B295">
+        <v>45</v>
+      </c>
+      <c r="C295" t="s">
+        <v>361</v>
+      </c>
+      <c r="D295" t="s">
+        <v>362</v>
+      </c>
+      <c r="E295" t="s">
+        <v>142</v>
+      </c>
+      <c r="F295" t="s">
+        <v>143</v>
+      </c>
+      <c r="G295">
+        <v>8</v>
+      </c>
+      <c r="H295" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="296" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A296" t="s">
+        <v>14</v>
+      </c>
+      <c r="B296">
+        <v>45</v>
+      </c>
+      <c r="C296" t="s">
+        <v>363</v>
+      </c>
+      <c r="D296" t="s">
+        <v>364</v>
+      </c>
+      <c r="E296" t="s">
+        <v>404</v>
+      </c>
+      <c r="F296" t="s">
+        <v>405</v>
+      </c>
+      <c r="G296">
+        <v>850</v>
+      </c>
+      <c r="H296" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="297" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A297" t="s">
+        <v>14</v>
+      </c>
+      <c r="B297">
+        <v>45</v>
+      </c>
+      <c r="C297" t="s">
+        <v>406</v>
+      </c>
+      <c r="D297" t="s">
+        <v>407</v>
+      </c>
+      <c r="E297" t="s">
+        <v>373</v>
+      </c>
+      <c r="F297" t="s">
+        <v>374</v>
+      </c>
+      <c r="G297">
+        <v>1</v>
+      </c>
+      <c r="H297" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="298" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A298" t="s">
+        <v>14</v>
+      </c>
+      <c r="B298">
+        <v>45</v>
+      </c>
+      <c r="C298" t="s">
+        <v>408</v>
+      </c>
+      <c r="D298" t="s">
+        <v>409</v>
+      </c>
+      <c r="E298" t="s">
+        <v>373</v>
+      </c>
+      <c r="F298" t="s">
+        <v>374</v>
+      </c>
+      <c r="G298">
+        <v>1</v>
+      </c>
+      <c r="H298" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="299" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A299" t="s">
+        <v>14</v>
+      </c>
+      <c r="B299">
+        <v>45</v>
+      </c>
+      <c r="C299" t="s">
+        <v>371</v>
+      </c>
+      <c r="D299" t="s">
+        <v>372</v>
+      </c>
+      <c r="E299" t="s">
+        <v>396</v>
+      </c>
+      <c r="F299" t="s">
+        <v>397</v>
+      </c>
+      <c r="G299">
+        <v>385</v>
+      </c>
+      <c r="H299" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="300" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A300" t="s">
+        <v>14</v>
+      </c>
+      <c r="B300">
+        <v>45</v>
+      </c>
+      <c r="C300" t="s">
+        <v>375</v>
+      </c>
+      <c r="D300" t="s">
+        <v>376</v>
+      </c>
+      <c r="E300" t="s">
+        <v>345</v>
+      </c>
+      <c r="F300" t="s">
+        <v>346</v>
+      </c>
+      <c r="G300">
+        <v>50</v>
+      </c>
+      <c r="H300" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="301" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A301" t="s">
+        <v>14</v>
+      </c>
+      <c r="B301">
+        <v>45</v>
+      </c>
+      <c r="C301" t="s">
+        <v>379</v>
+      </c>
+      <c r="D301" t="s">
+        <v>380</v>
+      </c>
+      <c r="E301" t="s">
+        <v>385</v>
+      </c>
+      <c r="F301" t="s">
+        <v>386</v>
+      </c>
+      <c r="G301">
+        <v>10</v>
+      </c>
+      <c r="H301" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="302" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A302" t="s">
+        <v>14</v>
+      </c>
+      <c r="B302">
+        <v>45</v>
+      </c>
+      <c r="C302" t="s">
+        <v>379</v>
+      </c>
+      <c r="D302" t="s">
+        <v>380</v>
+      </c>
+      <c r="E302" t="s">
+        <v>277</v>
+      </c>
+      <c r="F302" t="s">
+        <v>278</v>
+      </c>
+      <c r="G302">
+        <v>50</v>
+      </c>
+      <c r="H302" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="303" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A303" t="s">
+        <v>14</v>
+      </c>
+      <c r="B303">
+        <v>45</v>
+      </c>
+      <c r="C303" t="s">
+        <v>381</v>
+      </c>
+      <c r="D303" t="s">
+        <v>382</v>
+      </c>
+      <c r="E303" t="s">
+        <v>410</v>
+      </c>
+      <c r="F303" t="s">
+        <v>411</v>
+      </c>
+      <c r="G303">
+        <v>5</v>
+      </c>
+      <c r="H303" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="304" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A304" t="s">
+        <v>14</v>
+      </c>
+      <c r="B304">
+        <v>45</v>
+      </c>
+      <c r="C304" t="s">
+        <v>412</v>
+      </c>
+      <c r="D304" t="s">
+        <v>413</v>
+      </c>
+      <c r="E304" t="s">
+        <v>391</v>
+      </c>
+      <c r="F304" t="s">
+        <v>392</v>
+      </c>
+      <c r="G304">
+        <v>10</v>
+      </c>
+      <c r="H304" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="305" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A305" t="s">
+        <v>14</v>
+      </c>
+      <c r="B305">
+        <v>45</v>
+      </c>
+      <c r="C305" t="s">
+        <v>412</v>
+      </c>
+      <c r="D305" t="s">
+        <v>413</v>
+      </c>
+      <c r="E305" t="s">
+        <v>315</v>
+      </c>
+      <c r="F305" t="s">
+        <v>316</v>
+      </c>
+      <c r="G305">
+        <v>50</v>
+      </c>
+      <c r="H305" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="306" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A306" t="s">
+        <v>14</v>
+      </c>
+      <c r="B306">
+        <v>45</v>
+      </c>
+      <c r="C306" t="s">
+        <v>383</v>
+      </c>
+      <c r="D306" t="s">
+        <v>384</v>
+      </c>
+      <c r="E306" t="s">
+        <v>168</v>
+      </c>
+      <c r="F306" t="s">
+        <v>169</v>
+      </c>
+      <c r="G306">
+        <v>100</v>
+      </c>
+      <c r="H306" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="307" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A307" t="s">
+        <v>14</v>
+      </c>
+      <c r="B307">
+        <v>45</v>
+      </c>
+      <c r="C307" t="s">
+        <v>230</v>
+      </c>
+      <c r="D307" t="s">
+        <v>231</v>
+      </c>
+      <c r="E307" t="s">
+        <v>414</v>
+      </c>
+      <c r="F307" t="s">
+        <v>415</v>
+      </c>
+      <c r="G307">
+        <v>115</v>
+      </c>
+      <c r="H307" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="308" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A308" t="s">
+        <v>14</v>
+      </c>
+      <c r="B308">
+        <v>45</v>
+      </c>
+      <c r="C308" t="s">
+        <v>230</v>
+      </c>
+      <c r="D308" t="s">
+        <v>231</v>
+      </c>
+      <c r="E308" t="s">
+        <v>416</v>
+      </c>
+      <c r="F308" t="s">
+        <v>417</v>
+      </c>
+      <c r="G308">
+        <v>56</v>
+      </c>
+      <c r="H308" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="309" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A309" t="s">
+        <v>14</v>
+      </c>
+      <c r="B309">
+        <v>45</v>
+      </c>
+      <c r="C309" t="s">
+        <v>230</v>
+      </c>
+      <c r="D309" t="s">
+        <v>231</v>
+      </c>
+      <c r="E309" t="s">
+        <v>418</v>
+      </c>
+      <c r="F309" t="s">
+        <v>419</v>
+      </c>
+      <c r="G309">
+        <v>6</v>
+      </c>
+      <c r="H309" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="310" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A310" t="s">
+        <v>14</v>
+      </c>
+      <c r="B310">
+        <v>45</v>
+      </c>
+      <c r="C310" t="s">
+        <v>363</v>
+      </c>
+      <c r="D310" t="s">
+        <v>364</v>
+      </c>
+      <c r="E310" t="s">
+        <v>385</v>
+      </c>
+      <c r="F310" t="s">
+        <v>386</v>
+      </c>
+      <c r="G310">
+        <v>697</v>
+      </c>
+      <c r="H310" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="311" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A311" t="s">
+        <v>14</v>
+      </c>
+      <c r="B311">
+        <v>45</v>
+      </c>
+      <c r="C311" t="s">
+        <v>363</v>
+      </c>
+      <c r="D311" t="s">
+        <v>364</v>
+      </c>
+      <c r="E311" t="s">
+        <v>353</v>
+      </c>
+      <c r="F311" t="s">
+        <v>354</v>
+      </c>
+      <c r="G311">
+        <v>1</v>
+      </c>
+      <c r="H311" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="312" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A312" t="s">
+        <v>14</v>
+      </c>
+      <c r="B312">
+        <v>45</v>
+      </c>
+      <c r="C312" t="s">
+        <v>420</v>
+      </c>
+      <c r="D312" t="s">
+        <v>421</v>
+      </c>
+      <c r="E312" t="s">
+        <v>373</v>
+      </c>
+      <c r="F312" t="s">
+        <v>374</v>
+      </c>
+      <c r="G312">
+        <v>1</v>
+      </c>
+      <c r="H312" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="313" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A313" t="s">
+        <v>14</v>
+      </c>
+      <c r="B313">
+        <v>45</v>
+      </c>
+      <c r="C313" t="s">
+        <v>422</v>
+      </c>
+      <c r="D313" t="s">
+        <v>423</v>
+      </c>
+      <c r="E313" t="s">
+        <v>186</v>
+      </c>
+      <c r="F313" t="s">
+        <v>187</v>
+      </c>
+      <c r="G313">
+        <v>1</v>
+      </c>
+      <c r="H313" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="314" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A314" t="s">
+        <v>14</v>
+      </c>
+      <c r="B314">
+        <v>45</v>
+      </c>
+      <c r="C314" t="s">
+        <v>375</v>
+      </c>
+      <c r="D314" t="s">
+        <v>376</v>
+      </c>
+      <c r="E314" t="s">
+        <v>414</v>
+      </c>
+      <c r="F314" t="s">
+        <v>415</v>
+      </c>
+      <c r="G314">
+        <v>190</v>
+      </c>
+      <c r="H314" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="315" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A315" t="s">
+        <v>14</v>
+      </c>
+      <c r="B315">
+        <v>45</v>
+      </c>
+      <c r="C315" t="s">
+        <v>375</v>
+      </c>
+      <c r="D315" t="s">
+        <v>376</v>
+      </c>
+      <c r="E315" t="s">
+        <v>424</v>
+      </c>
+      <c r="F315" t="s">
+        <v>425</v>
+      </c>
+      <c r="G315">
+        <v>190</v>
+      </c>
+      <c r="H315" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="316" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A316" t="s">
+        <v>14</v>
+      </c>
+      <c r="B316">
+        <v>45</v>
+      </c>
+      <c r="C316" t="s">
+        <v>379</v>
+      </c>
+      <c r="D316" t="s">
+        <v>380</v>
+      </c>
+      <c r="E316" t="s">
+        <v>426</v>
+      </c>
+      <c r="F316" t="s">
+        <v>427</v>
+      </c>
+      <c r="G316">
+        <v>1</v>
+      </c>
+      <c r="H316" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="317" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A317" t="s">
+        <v>14</v>
+      </c>
+      <c r="B317">
+        <v>45</v>
+      </c>
+      <c r="C317" t="s">
+        <v>379</v>
+      </c>
+      <c r="D317" t="s">
+        <v>380</v>
+      </c>
+      <c r="E317" t="s">
+        <v>404</v>
+      </c>
+      <c r="F317" t="s">
+        <v>405</v>
+      </c>
+      <c r="G317">
+        <v>10</v>
+      </c>
+      <c r="H317" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="318" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A318" t="s">
+        <v>14</v>
+      </c>
+      <c r="B318">
+        <v>45</v>
+      </c>
+      <c r="C318" t="s">
+        <v>412</v>
+      </c>
+      <c r="D318" t="s">
+        <v>413</v>
+      </c>
+      <c r="E318" t="s">
+        <v>277</v>
+      </c>
+      <c r="F318" t="s">
+        <v>278</v>
+      </c>
+      <c r="G318">
+        <v>50</v>
+      </c>
+      <c r="H318" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="319" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A319" t="s">
+        <v>14</v>
+      </c>
+      <c r="B319">
+        <v>45</v>
+      </c>
+      <c r="C319" t="s">
+        <v>383</v>
+      </c>
+      <c r="D319" t="s">
+        <v>384</v>
+      </c>
+      <c r="E319" t="s">
+        <v>410</v>
+      </c>
+      <c r="F319" t="s">
+        <v>411</v>
+      </c>
+      <c r="G319">
+        <v>100</v>
+      </c>
+      <c r="H319" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="320" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A320" t="s">
+        <v>14</v>
+      </c>
+      <c r="B320">
+        <v>45</v>
+      </c>
+      <c r="C320" t="s">
+        <v>230</v>
+      </c>
+      <c r="D320" t="s">
+        <v>231</v>
+      </c>
+      <c r="E320" t="s">
+        <v>428</v>
+      </c>
+      <c r="F320" t="s">
+        <v>429</v>
+      </c>
+      <c r="G320">
+        <v>3</v>
+      </c>
+      <c r="H320" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="321" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A321" t="s">
+        <v>14</v>
+      </c>
+      <c r="B321">
+        <v>45</v>
+      </c>
+      <c r="C321" t="s">
+        <v>230</v>
+      </c>
+      <c r="D321" t="s">
+        <v>231</v>
+      </c>
+      <c r="E321" t="s">
+        <v>430</v>
+      </c>
+      <c r="F321" t="s">
+        <v>431</v>
+      </c>
+      <c r="G321">
+        <v>20</v>
+      </c>
+      <c r="H321" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="322" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A322" t="s">
+        <v>14</v>
+      </c>
+      <c r="B322">
+        <v>45</v>
+      </c>
+      <c r="C322" t="s">
+        <v>363</v>
+      </c>
+      <c r="D322" t="s">
+        <v>364</v>
+      </c>
+      <c r="E322" t="s">
+        <v>168</v>
+      </c>
+      <c r="F322" t="s">
+        <v>169</v>
+      </c>
+      <c r="G322">
+        <v>74</v>
+      </c>
+      <c r="H322" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="323" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A323" t="s">
+        <v>14</v>
+      </c>
+      <c r="B323">
+        <v>45</v>
+      </c>
+      <c r="C323" t="s">
+        <v>432</v>
+      </c>
+      <c r="D323" t="s">
+        <v>433</v>
+      </c>
+      <c r="E323" t="s">
+        <v>373</v>
+      </c>
+      <c r="F323" t="s">
+        <v>374</v>
+      </c>
+      <c r="G323">
+        <v>2</v>
+      </c>
+      <c r="H323" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="324" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A324" t="s">
+        <v>14</v>
+      </c>
+      <c r="B324">
+        <v>45</v>
+      </c>
+      <c r="C324" t="s">
+        <v>375</v>
+      </c>
+      <c r="D324" t="s">
+        <v>376</v>
+      </c>
+      <c r="E324" t="s">
+        <v>353</v>
+      </c>
+      <c r="F324" t="s">
+        <v>354</v>
+      </c>
+      <c r="G324">
+        <v>190</v>
+      </c>
+      <c r="H324" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="325" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A325" t="s">
+        <v>14</v>
+      </c>
+      <c r="B325">
+        <v>45</v>
+      </c>
+      <c r="C325" t="s">
+        <v>375</v>
+      </c>
+      <c r="D325" t="s">
+        <v>376</v>
+      </c>
+      <c r="E325" t="s">
+        <v>387</v>
+      </c>
+      <c r="F325" t="s">
+        <v>388</v>
+      </c>
+      <c r="G325">
+        <v>190</v>
+      </c>
+      <c r="H325" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="326" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A326" t="s">
+        <v>14</v>
+      </c>
+      <c r="B326">
+        <v>45</v>
+      </c>
+      <c r="C326" t="s">
+        <v>379</v>
+      </c>
+      <c r="D326" t="s">
+        <v>380</v>
+      </c>
+      <c r="E326" t="s">
+        <v>434</v>
+      </c>
+      <c r="F326" t="s">
+        <v>435</v>
+      </c>
+      <c r="G326">
+        <v>20</v>
+      </c>
+      <c r="H326" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="327" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A327" t="s">
+        <v>14</v>
+      </c>
+      <c r="B327">
+        <v>45</v>
+      </c>
+      <c r="C327" t="s">
+        <v>379</v>
+      </c>
+      <c r="D327" t="s">
+        <v>380</v>
+      </c>
+      <c r="E327" t="s">
+        <v>400</v>
+      </c>
+      <c r="F327" t="s">
+        <v>401</v>
+      </c>
+      <c r="G327">
+        <v>5</v>
+      </c>
+      <c r="H327" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="328" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A328" t="s">
+        <v>14</v>
+      </c>
+      <c r="B328">
+        <v>45</v>
+      </c>
+      <c r="C328" t="s">
+        <v>381</v>
+      </c>
+      <c r="D328" t="s">
+        <v>382</v>
+      </c>
+      <c r="E328" t="s">
+        <v>367</v>
+      </c>
+      <c r="F328" t="s">
+        <v>368</v>
+      </c>
+      <c r="G328">
+        <v>5</v>
+      </c>
+      <c r="H328" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="329" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A329" t="s">
+        <v>14</v>
+      </c>
+      <c r="B329">
+        <v>45</v>
+      </c>
+      <c r="C329" t="s">
+        <v>412</v>
+      </c>
+      <c r="D329" t="s">
+        <v>413</v>
+      </c>
+      <c r="E329" t="s">
+        <v>393</v>
+      </c>
+      <c r="F329" t="s">
+        <v>244</v>
+      </c>
+      <c r="G329">
+        <v>200</v>
+      </c>
+      <c r="H329" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="330" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A330" t="s">
+        <v>14</v>
+      </c>
+      <c r="B330">
+        <v>45</v>
+      </c>
+      <c r="C330" t="s">
+        <v>383</v>
+      </c>
+      <c r="D330" t="s">
+        <v>384</v>
+      </c>
+      <c r="E330" t="s">
+        <v>398</v>
+      </c>
+      <c r="F330" t="s">
+        <v>399</v>
+      </c>
+      <c r="G330">
+        <v>5</v>
+      </c>
+      <c r="H330" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="331" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A331" t="s">
+        <v>14</v>
+      </c>
+      <c r="B331">
+        <v>45</v>
+      </c>
+      <c r="C331" t="s">
+        <v>230</v>
+      </c>
+      <c r="D331" t="s">
+        <v>231</v>
+      </c>
+      <c r="E331" t="s">
+        <v>436</v>
+      </c>
+      <c r="F331" t="s">
+        <v>437</v>
+      </c>
+      <c r="G331">
+        <v>47</v>
+      </c>
+      <c r="H331" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="332" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A332" t="s">
+        <v>14</v>
+      </c>
+      <c r="B332">
+        <v>45</v>
+      </c>
+      <c r="C332" t="s">
+        <v>230</v>
+      </c>
+      <c r="D332" t="s">
+        <v>231</v>
+      </c>
+      <c r="E332" t="s">
+        <v>315</v>
+      </c>
+      <c r="F332" t="s">
+        <v>316</v>
+      </c>
+      <c r="G332">
+        <v>20</v>
+      </c>
+      <c r="H332" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="333" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A333" t="s">
+        <v>14</v>
+      </c>
+      <c r="B333">
+        <v>45</v>
+      </c>
+      <c r="C333" t="s">
+        <v>438</v>
+      </c>
+      <c r="D333" t="s">
+        <v>439</v>
+      </c>
+      <c r="E333" t="s">
+        <v>373</v>
+      </c>
+      <c r="F333" t="s">
+        <v>374</v>
+      </c>
+      <c r="G333">
+        <v>160</v>
+      </c>
+      <c r="H333" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="334" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A334" t="s">
+        <v>14</v>
+      </c>
+      <c r="B334">
+        <v>45</v>
+      </c>
+      <c r="C334" t="s">
+        <v>363</v>
+      </c>
+      <c r="D334" t="s">
+        <v>364</v>
+      </c>
+      <c r="E334" t="s">
+        <v>434</v>
+      </c>
+      <c r="F334" t="s">
+        <v>435</v>
+      </c>
+      <c r="G334">
+        <v>86</v>
+      </c>
+      <c r="H334" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="335" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A335" t="s">
+        <v>14</v>
+      </c>
+      <c r="B335">
+        <v>45</v>
+      </c>
+      <c r="C335" t="s">
+        <v>363</v>
+      </c>
+      <c r="D335" t="s">
+        <v>364</v>
+      </c>
+      <c r="E335" t="s">
+        <v>426</v>
+      </c>
+      <c r="F335" t="s">
+        <v>427</v>
+      </c>
+      <c r="G335">
+        <v>1</v>
+      </c>
+      <c r="H335" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="336" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A336" t="s">
+        <v>14</v>
+      </c>
+      <c r="B336">
+        <v>45</v>
+      </c>
+      <c r="C336" t="s">
+        <v>440</v>
+      </c>
+      <c r="D336" t="s">
+        <v>441</v>
+      </c>
+      <c r="E336" t="s">
+        <v>277</v>
+      </c>
+      <c r="F336" t="s">
+        <v>278</v>
+      </c>
+      <c r="G336">
+        <v>5</v>
+      </c>
+      <c r="H336" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="337" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A337" t="s">
+        <v>14</v>
+      </c>
+      <c r="B337">
+        <v>45</v>
+      </c>
+      <c r="C337" t="s">
+        <v>375</v>
+      </c>
+      <c r="D337" t="s">
+        <v>376</v>
+      </c>
+      <c r="E337" t="s">
+        <v>243</v>
+      </c>
+      <c r="F337" t="s">
+        <v>244</v>
+      </c>
+      <c r="G337">
+        <v>190</v>
+      </c>
+      <c r="H337" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="338" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A338" t="s">
+        <v>14</v>
+      </c>
+      <c r="B338">
+        <v>45</v>
+      </c>
+      <c r="C338" t="s">
+        <v>379</v>
+      </c>
+      <c r="D338" t="s">
+        <v>380</v>
+      </c>
+      <c r="E338" t="s">
+        <v>442</v>
+      </c>
+      <c r="F338" t="s">
+        <v>443</v>
+      </c>
+      <c r="G338">
+        <v>10</v>
+      </c>
+      <c r="H338" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="339" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A339" t="s">
+        <v>14</v>
+      </c>
+      <c r="B339">
+        <v>45</v>
+      </c>
+      <c r="C339" t="s">
+        <v>381</v>
+      </c>
+      <c r="D339" t="s">
+        <v>382</v>
+      </c>
+      <c r="E339" t="s">
+        <v>393</v>
+      </c>
+      <c r="F339" t="s">
+        <v>244</v>
+      </c>
+      <c r="G339">
+        <v>5</v>
+      </c>
+      <c r="H339" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="340" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A340" t="s">
+        <v>14</v>
+      </c>
+      <c r="B340">
+        <v>45</v>
+      </c>
+      <c r="C340" t="s">
+        <v>412</v>
+      </c>
+      <c r="D340" t="s">
+        <v>413</v>
+      </c>
+      <c r="E340" t="s">
+        <v>259</v>
+      </c>
+      <c r="F340" t="s">
+        <v>260</v>
+      </c>
+      <c r="G340">
+        <v>50</v>
+      </c>
+      <c r="H340" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="341" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A341" t="s">
+        <v>14</v>
+      </c>
+      <c r="B341">
+        <v>45</v>
+      </c>
+      <c r="C341" t="s">
+        <v>383</v>
+      </c>
+      <c r="D341" t="s">
+        <v>384</v>
+      </c>
+      <c r="E341" t="s">
+        <v>393</v>
+      </c>
+      <c r="F341" t="s">
+        <v>244</v>
+      </c>
+      <c r="G341">
+        <v>100</v>
+      </c>
+      <c r="H341" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="342" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A342" t="s">
+        <v>14</v>
+      </c>
+      <c r="B342">
+        <v>45</v>
+      </c>
+      <c r="C342" t="s">
+        <v>230</v>
+      </c>
+      <c r="D342" t="s">
+        <v>231</v>
+      </c>
+      <c r="E342" t="s">
+        <v>424</v>
+      </c>
+      <c r="F342" t="s">
+        <v>425</v>
+      </c>
+      <c r="G342">
+        <v>100</v>
+      </c>
+      <c r="H342" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="343" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A343" t="s">
+        <v>14</v>
+      </c>
+      <c r="B343">
+        <v>45</v>
+      </c>
+      <c r="C343" t="s">
+        <v>444</v>
+      </c>
+      <c r="D343" t="s">
+        <v>445</v>
+      </c>
+      <c r="E343" t="s">
+        <v>17</v>
+      </c>
+      <c r="F343" t="s">
+        <v>18</v>
+      </c>
+      <c r="G343">
+        <v>343</v>
+      </c>
+      <c r="H343" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="344" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A344" t="s">
+        <v>14</v>
+      </c>
+      <c r="B344">
+        <v>45</v>
+      </c>
+      <c r="C344" t="s">
+        <v>363</v>
+      </c>
+      <c r="D344" t="s">
+        <v>364</v>
+      </c>
+      <c r="E344" t="s">
+        <v>398</v>
+      </c>
+      <c r="F344" t="s">
+        <v>399</v>
+      </c>
+      <c r="G344">
+        <v>724</v>
+      </c>
+      <c r="H344" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="345" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A345" t="s">
+        <v>14</v>
+      </c>
+      <c r="B345">
+        <v>45</v>
+      </c>
+      <c r="C345" t="s">
+        <v>371</v>
+      </c>
+      <c r="D345" t="s">
+        <v>372</v>
+      </c>
+      <c r="E345" t="s">
+        <v>17</v>
+      </c>
+      <c r="F345" t="s">
+        <v>18</v>
+      </c>
+      <c r="G345">
+        <v>135</v>
+      </c>
+      <c r="H345" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="346" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A346" t="s">
+        <v>14</v>
+      </c>
+      <c r="B346">
+        <v>45</v>
+      </c>
+      <c r="C346" t="s">
+        <v>422</v>
+      </c>
+      <c r="D346" t="s">
+        <v>423</v>
+      </c>
+      <c r="E346" t="s">
+        <v>72</v>
+      </c>
+      <c r="F346" t="s">
+        <v>73</v>
+      </c>
+      <c r="G346">
+        <v>2075</v>
+      </c>
+      <c r="H346" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="347" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A347" t="s">
+        <v>14</v>
+      </c>
+      <c r="B347">
+        <v>45</v>
+      </c>
+      <c r="C347" t="s">
+        <v>375</v>
+      </c>
+      <c r="D347" t="s">
+        <v>376</v>
+      </c>
+      <c r="E347" t="s">
+        <v>303</v>
+      </c>
+      <c r="F347" t="s">
+        <v>304</v>
+      </c>
+      <c r="G347">
+        <v>190</v>
+      </c>
+      <c r="H347" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="348" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A348" t="s">
+        <v>14</v>
+      </c>
+      <c r="B348">
+        <v>45</v>
+      </c>
+      <c r="C348" t="s">
+        <v>379</v>
+      </c>
+      <c r="D348" t="s">
+        <v>380</v>
+      </c>
+      <c r="E348" t="s">
+        <v>367</v>
+      </c>
+      <c r="F348" t="s">
+        <v>368</v>
+      </c>
+      <c r="G348">
+        <v>5</v>
+      </c>
+      <c r="H348" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="349" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A349" t="s">
+        <v>14</v>
+      </c>
+      <c r="B349">
+        <v>45</v>
+      </c>
+      <c r="C349" t="s">
+        <v>379</v>
+      </c>
+      <c r="D349" t="s">
+        <v>380</v>
+      </c>
+      <c r="E349" t="s">
+        <v>393</v>
+      </c>
+      <c r="F349" t="s">
+        <v>244</v>
+      </c>
+      <c r="G349">
+        <v>5</v>
+      </c>
+      <c r="H349" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="350" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A350" t="s">
+        <v>14</v>
+      </c>
+      <c r="B350">
+        <v>45</v>
+      </c>
+      <c r="C350" t="s">
+        <v>381</v>
+      </c>
+      <c r="D350" t="s">
+        <v>382</v>
+      </c>
+      <c r="E350" t="s">
+        <v>365</v>
+      </c>
+      <c r="F350" t="s">
+        <v>366</v>
+      </c>
+      <c r="G350">
+        <v>5</v>
+      </c>
+      <c r="H350" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="351" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A351" t="s">
+        <v>14</v>
+      </c>
+      <c r="B351">
+        <v>45</v>
+      </c>
+      <c r="C351" t="s">
+        <v>412</v>
+      </c>
+      <c r="D351" t="s">
+        <v>413</v>
+      </c>
+      <c r="E351" t="s">
+        <v>400</v>
+      </c>
+      <c r="F351" t="s">
+        <v>401</v>
+      </c>
+      <c r="G351">
+        <v>200</v>
+      </c>
+      <c r="H351" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="352" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A352" t="s">
+        <v>14</v>
+      </c>
+      <c r="B352">
+        <v>45</v>
+      </c>
+      <c r="C352" t="s">
+        <v>383</v>
+      </c>
+      <c r="D352" t="s">
+        <v>384</v>
+      </c>
+      <c r="E352" t="s">
+        <v>442</v>
+      </c>
+      <c r="F352" t="s">
+        <v>443</v>
+      </c>
+      <c r="G352">
+        <v>15</v>
+      </c>
+      <c r="H352" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="353" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A353" t="s">
+        <v>14</v>
+      </c>
+      <c r="B353">
+        <v>45</v>
+      </c>
+      <c r="C353" t="s">
+        <v>230</v>
+      </c>
+      <c r="D353" t="s">
+        <v>231</v>
+      </c>
+      <c r="E353" t="s">
+        <v>446</v>
+      </c>
+      <c r="F353" t="s">
+        <v>447</v>
+      </c>
+      <c r="G353">
+        <v>47</v>
+      </c>
+      <c r="H353" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="354" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A354" t="s">
+        <v>14</v>
+      </c>
+      <c r="B354">
+        <v>45</v>
+      </c>
+      <c r="C354" t="s">
+        <v>438</v>
+      </c>
+      <c r="D354" t="s">
+        <v>439</v>
+      </c>
+      <c r="E354" t="s">
+        <v>396</v>
+      </c>
+      <c r="F354" t="s">
+        <v>397</v>
+      </c>
+      <c r="G354">
+        <v>160</v>
+      </c>
+      <c r="H354" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="355" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A355" t="s">
+        <v>14</v>
+      </c>
+      <c r="B355">
+        <v>45</v>
+      </c>
+      <c r="C355" t="s">
+        <v>363</v>
+      </c>
+      <c r="D355" t="s">
+        <v>364</v>
+      </c>
+      <c r="E355" t="s">
+        <v>442</v>
+      </c>
+      <c r="F355" t="s">
+        <v>443</v>
+      </c>
+      <c r="G355">
+        <v>437</v>
+      </c>
+      <c r="H355" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="356" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A356" t="s">
+        <v>14</v>
+      </c>
+      <c r="B356">
+        <v>45</v>
+      </c>
+      <c r="C356" t="s">
+        <v>375</v>
+      </c>
+      <c r="D356" t="s">
+        <v>376</v>
+      </c>
+      <c r="E356" t="s">
+        <v>182</v>
+      </c>
+      <c r="F356" t="s">
+        <v>183</v>
+      </c>
+      <c r="G356">
+        <v>1</v>
+      </c>
+      <c r="H356" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="357" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A357" t="s">
+        <v>14</v>
+      </c>
+      <c r="B357">
+        <v>45</v>
+      </c>
+      <c r="C357" t="s">
+        <v>375</v>
+      </c>
+      <c r="D357" t="s">
+        <v>376</v>
+      </c>
+      <c r="E357" t="s">
+        <v>176</v>
+      </c>
+      <c r="F357" t="s">
+        <v>177</v>
+      </c>
+      <c r="G357">
+        <v>4</v>
+      </c>
+      <c r="H357" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="358" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A358" t="s">
+        <v>14</v>
+      </c>
+      <c r="B358">
+        <v>45</v>
+      </c>
+      <c r="C358" t="s">
+        <v>379</v>
+      </c>
+      <c r="D358" t="s">
+        <v>380</v>
+      </c>
+      <c r="E358" t="s">
+        <v>410</v>
+      </c>
+      <c r="F358" t="s">
+        <v>411</v>
+      </c>
+      <c r="G358">
+        <v>5</v>
+      </c>
+      <c r="H358" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="359" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A359" t="s">
+        <v>14</v>
+      </c>
+      <c r="B359">
+        <v>45</v>
+      </c>
+      <c r="C359" t="s">
+        <v>381</v>
+      </c>
+      <c r="D359" t="s">
+        <v>382</v>
+      </c>
+      <c r="E359" t="s">
+        <v>168</v>
+      </c>
+      <c r="F359" t="s">
+        <v>169</v>
+      </c>
+      <c r="G359">
+        <v>26</v>
+      </c>
+      <c r="H359" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="360" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A360" t="s">
+        <v>14</v>
+      </c>
+      <c r="B360">
+        <v>45</v>
+      </c>
+      <c r="C360" t="s">
+        <v>412</v>
+      </c>
+      <c r="D360" t="s">
+        <v>413</v>
+      </c>
+      <c r="E360" t="s">
+        <v>410</v>
+      </c>
+      <c r="F360" t="s">
+        <v>411</v>
+      </c>
+      <c r="G360">
+        <v>200</v>
+      </c>
+      <c r="H360" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="361" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A361" t="s">
+        <v>14</v>
+      </c>
+      <c r="B361">
+        <v>45</v>
+      </c>
+      <c r="C361" t="s">
+        <v>412</v>
+      </c>
+      <c r="D361" t="s">
+        <v>413</v>
+      </c>
+      <c r="E361" t="s">
+        <v>168</v>
+      </c>
+      <c r="F361" t="s">
+        <v>169</v>
+      </c>
+      <c r="G361">
+        <v>200</v>
+      </c>
+      <c r="H361" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="362" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A362" t="s">
+        <v>14</v>
+      </c>
+      <c r="B362">
+        <v>45</v>
+      </c>
+      <c r="C362" t="s">
+        <v>383</v>
+      </c>
+      <c r="D362" t="s">
+        <v>384</v>
+      </c>
+      <c r="E362" t="s">
+        <v>400</v>
+      </c>
+      <c r="F362" t="s">
+        <v>401</v>
+      </c>
+      <c r="G362">
+        <v>100</v>
+      </c>
+      <c r="H362" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="363" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A363" t="s">
+        <v>14</v>
+      </c>
+      <c r="B363">
+        <v>45</v>
+      </c>
+      <c r="C363" t="s">
+        <v>230</v>
+      </c>
+      <c r="D363" t="s">
+        <v>231</v>
+      </c>
+      <c r="E363" t="s">
+        <v>448</v>
+      </c>
+      <c r="F363" t="s">
+        <v>449</v>
+      </c>
+      <c r="G363">
+        <v>46</v>
+      </c>
+      <c r="H363" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="364" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A364" t="s">
+        <v>14</v>
+      </c>
+      <c r="B364">
+        <v>45</v>
+      </c>
+      <c r="C364" t="s">
+        <v>230</v>
+      </c>
+      <c r="D364" t="s">
+        <v>231</v>
+      </c>
+      <c r="E364" t="s">
+        <v>450</v>
+      </c>
+      <c r="F364" t="s">
+        <v>173</v>
+      </c>
+      <c r="G364">
+        <v>6</v>
+      </c>
+      <c r="H364" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="365" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A365" t="s">
+        <v>14</v>
+      </c>
+      <c r="B365">
+        <v>45</v>
+      </c>
+      <c r="C365" t="s">
+        <v>363</v>
+      </c>
+      <c r="D365" t="s">
+        <v>364</v>
+      </c>
+      <c r="E365" t="s">
+        <v>400</v>
+      </c>
+      <c r="F365" t="s">
+        <v>401</v>
+      </c>
+      <c r="G365">
+        <v>5</v>
+      </c>
+      <c r="H365" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="366" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A366" t="s">
+        <v>14</v>
+      </c>
+      <c r="B366">
+        <v>45</v>
+      </c>
+      <c r="C366" t="s">
+        <v>408</v>
+      </c>
+      <c r="D366" t="s">
+        <v>409</v>
+      </c>
+      <c r="E366" t="s">
+        <v>396</v>
+      </c>
+      <c r="F366" t="s">
+        <v>397</v>
+      </c>
+      <c r="G366">
+        <v>1</v>
+      </c>
+      <c r="H366" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="367" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A367" t="s">
+        <v>14</v>
+      </c>
+      <c r="B367">
+        <v>45</v>
+      </c>
+      <c r="C367" t="s">
+        <v>420</v>
+      </c>
+      <c r="D367" t="s">
+        <v>421</v>
+      </c>
+      <c r="E367" t="s">
+        <v>396</v>
+      </c>
+      <c r="F367" t="s">
+        <v>397</v>
+      </c>
+      <c r="G367">
+        <v>1</v>
+      </c>
+      <c r="H367" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="368" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A368" t="s">
+        <v>14</v>
+      </c>
+      <c r="B368">
+        <v>45</v>
+      </c>
+      <c r="C368" t="s">
+        <v>394</v>
+      </c>
+      <c r="D368" t="s">
+        <v>395</v>
+      </c>
+      <c r="E368" t="s">
+        <v>373</v>
+      </c>
+      <c r="F368" t="s">
+        <v>374</v>
+      </c>
+      <c r="G368">
+        <v>1</v>
+      </c>
+      <c r="H368" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="369" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A369" t="s">
+        <v>14</v>
+      </c>
+      <c r="B369">
+        <v>45</v>
+      </c>
+      <c r="C369" t="s">
+        <v>375</v>
+      </c>
+      <c r="D369" t="s">
+        <v>376</v>
+      </c>
+      <c r="E369" t="s">
+        <v>86</v>
+      </c>
+      <c r="F369" t="s">
+        <v>87</v>
+      </c>
+      <c r="G369">
+        <v>190</v>
+      </c>
+      <c r="H369" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="370" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A370" t="s">
+        <v>14</v>
+      </c>
+      <c r="B370">
+        <v>45</v>
+      </c>
+      <c r="C370" t="s">
+        <v>375</v>
+      </c>
+      <c r="D370" t="s">
+        <v>376</v>
+      </c>
+      <c r="E370" t="s">
+        <v>402</v>
+      </c>
+      <c r="F370" t="s">
+        <v>403</v>
+      </c>
+      <c r="G370">
+        <v>190</v>
+      </c>
+      <c r="H370" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="371" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A371" t="s">
+        <v>14</v>
+      </c>
+      <c r="B371">
+        <v>45</v>
+      </c>
+      <c r="C371" t="s">
+        <v>379</v>
+      </c>
+      <c r="D371" t="s">
+        <v>380</v>
+      </c>
+      <c r="E371" t="s">
+        <v>451</v>
+      </c>
+      <c r="F371" t="s">
+        <v>452</v>
+      </c>
+      <c r="G371">
+        <v>20</v>
+      </c>
+      <c r="H371" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="372" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A372" t="s">
+        <v>14</v>
+      </c>
+      <c r="B372">
+        <v>45</v>
+      </c>
+      <c r="C372" t="s">
+        <v>379</v>
+      </c>
+      <c r="D372" t="s">
+        <v>380</v>
+      </c>
+      <c r="E372" t="s">
+        <v>168</v>
+      </c>
+      <c r="F372" t="s">
+        <v>169</v>
+      </c>
+      <c r="G372">
+        <v>65</v>
+      </c>
+      <c r="H372" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="373" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A373" t="s">
+        <v>14</v>
+      </c>
+      <c r="B373">
+        <v>45</v>
+      </c>
+      <c r="C373" t="s">
+        <v>412</v>
+      </c>
+      <c r="D373" t="s">
+        <v>413</v>
+      </c>
+      <c r="E373" t="s">
+        <v>453</v>
+      </c>
+      <c r="F373" t="s">
+        <v>454</v>
+      </c>
+      <c r="G373">
+        <v>200</v>
+      </c>
+      <c r="H373" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="374" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A374" t="s">
+        <v>14</v>
+      </c>
+      <c r="B374">
+        <v>45</v>
+      </c>
+      <c r="C374" t="s">
+        <v>383</v>
+      </c>
+      <c r="D374" t="s">
+        <v>384</v>
+      </c>
+      <c r="E374" t="s">
+        <v>259</v>
+      </c>
+      <c r="F374" t="s">
+        <v>260</v>
+      </c>
+      <c r="G374">
+        <v>25</v>
+      </c>
+      <c r="H374" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="375" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A375" t="s">
+        <v>14</v>
+      </c>
+      <c r="B375">
+        <v>45</v>
+      </c>
+      <c r="C375" t="s">
+        <v>383</v>
+      </c>
+      <c r="D375" t="s">
+        <v>384</v>
+      </c>
+      <c r="E375" t="s">
+        <v>277</v>
+      </c>
+      <c r="F375" t="s">
+        <v>278</v>
+      </c>
+      <c r="G375">
+        <v>25</v>
+      </c>
+      <c r="H375" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="376" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A376" t="s">
+        <v>14</v>
+      </c>
+      <c r="B376">
+        <v>45</v>
+      </c>
+      <c r="C376" t="s">
+        <v>230</v>
+      </c>
+      <c r="D376" t="s">
+        <v>231</v>
+      </c>
+      <c r="E376" t="s">
+        <v>455</v>
+      </c>
+      <c r="F376" t="s">
+        <v>456</v>
+      </c>
+      <c r="G376">
+        <v>10</v>
+      </c>
+      <c r="H376" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="377" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A377" t="s">
+        <v>14</v>
+      </c>
+      <c r="B377">
+        <v>45</v>
+      </c>
+      <c r="C377" t="s">
+        <v>230</v>
+      </c>
+      <c r="D377" t="s">
+        <v>231</v>
+      </c>
+      <c r="E377" t="s">
+        <v>457</v>
+      </c>
+      <c r="F377" t="s">
+        <v>458</v>
+      </c>
+      <c r="G377">
+        <v>6</v>
+      </c>
+      <c r="H377" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A378" t="s">
+        <v>14</v>
+      </c>
+      <c r="B378">
+        <v>45</v>
+      </c>
+      <c r="C378" t="s">
+        <v>438</v>
+      </c>
+      <c r="D378" t="s">
+        <v>439</v>
+      </c>
+      <c r="E378" t="s">
+        <v>17</v>
+      </c>
+      <c r="F378" t="s">
+        <v>18</v>
+      </c>
+      <c r="G378">
+        <v>163</v>
+      </c>
+      <c r="H378" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A379" t="s">
+        <v>14</v>
+      </c>
+      <c r="B379">
+        <v>45</v>
+      </c>
+      <c r="C379" t="s">
+        <v>363</v>
+      </c>
+      <c r="D379" t="s">
+        <v>364</v>
+      </c>
+      <c r="E379" t="s">
+        <v>451</v>
+      </c>
+      <c r="F379" t="s">
+        <v>452</v>
+      </c>
+      <c r="G379">
+        <v>173</v>
+      </c>
+      <c r="H379" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A380" t="s">
+        <v>14</v>
+      </c>
+      <c r="B380">
+        <v>45</v>
+      </c>
+      <c r="C380" t="s">
+        <v>363</v>
+      </c>
+      <c r="D380" t="s">
+        <v>364</v>
+      </c>
+      <c r="E380" t="s">
+        <v>410</v>
+      </c>
+      <c r="F380" t="s">
+        <v>411</v>
+      </c>
+      <c r="G380">
+        <v>5</v>
+      </c>
+      <c r="H380" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="381" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A381" t="s">
+        <v>14</v>
+      </c>
+      <c r="B381">
+        <v>45</v>
+      </c>
+      <c r="C381" t="s">
+        <v>440</v>
+      </c>
+      <c r="D381" t="s">
+        <v>441</v>
+      </c>
+      <c r="E381" t="s">
+        <v>373</v>
+      </c>
+      <c r="F381" t="s">
+        <v>374</v>
+      </c>
+      <c r="G381">
+        <v>1</v>
+      </c>
+      <c r="H381" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="382" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A382" t="s">
+        <v>14</v>
+      </c>
+      <c r="B382">
+        <v>45</v>
+      </c>
+      <c r="C382" t="s">
+        <v>369</v>
+      </c>
+      <c r="D382" t="s">
+        <v>370</v>
+      </c>
+      <c r="E382" t="s">
+        <v>291</v>
+      </c>
+      <c r="F382" t="s">
+        <v>292</v>
+      </c>
+      <c r="G382">
+        <v>20</v>
+      </c>
+      <c r="H382" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="383" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A383" t="s">
+        <v>14</v>
+      </c>
+      <c r="B383">
+        <v>45</v>
+      </c>
+      <c r="C383" t="s">
+        <v>432</v>
+      </c>
+      <c r="D383" t="s">
+        <v>433</v>
+      </c>
+      <c r="E383" t="s">
+        <v>396</v>
+      </c>
+      <c r="F383" t="s">
+        <v>397</v>
+      </c>
+      <c r="G383">
+        <v>1</v>
+      </c>
+      <c r="H383" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="384" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A384" t="s">
+        <v>14</v>
+      </c>
+      <c r="B384">
+        <v>45</v>
+      </c>
+      <c r="C384" t="s">
+        <v>375</v>
+      </c>
+      <c r="D384" t="s">
+        <v>376</v>
+      </c>
+      <c r="E384" t="s">
+        <v>317</v>
+      </c>
+      <c r="F384" t="s">
+        <v>318</v>
+      </c>
+      <c r="G384">
+        <v>190</v>
+      </c>
+      <c r="H384" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="385" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A385" t="s">
+        <v>14</v>
+      </c>
+      <c r="B385">
+        <v>45</v>
+      </c>
+      <c r="C385" t="s">
+        <v>375</v>
+      </c>
+      <c r="D385" t="s">
+        <v>376</v>
+      </c>
+      <c r="E385" t="s">
+        <v>305</v>
+      </c>
+      <c r="F385" t="s">
+        <v>306</v>
+      </c>
+      <c r="G385">
+        <v>190</v>
+      </c>
+      <c r="H385" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="386" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A386" t="s">
+        <v>14</v>
+      </c>
+      <c r="B386">
+        <v>45</v>
+      </c>
+      <c r="C386" t="s">
+        <v>379</v>
+      </c>
+      <c r="D386" t="s">
+        <v>380</v>
+      </c>
+      <c r="E386" t="s">
+        <v>259</v>
+      </c>
+      <c r="F386" t="s">
+        <v>260</v>
+      </c>
+      <c r="G386">
+        <v>50</v>
+      </c>
+      <c r="H386" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="387" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A387" t="s">
+        <v>14</v>
+      </c>
+      <c r="B387">
+        <v>45</v>
+      </c>
+      <c r="C387" t="s">
+        <v>381</v>
+      </c>
+      <c r="D387" t="s">
+        <v>382</v>
+      </c>
+      <c r="E387" t="s">
+        <v>426</v>
+      </c>
+      <c r="F387" t="s">
+        <v>427</v>
+      </c>
+      <c r="G387">
+        <v>1</v>
+      </c>
+      <c r="H387" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="388" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A388" t="s">
+        <v>14</v>
+      </c>
+      <c r="B388">
+        <v>45</v>
+      </c>
+      <c r="C388" t="s">
+        <v>412</v>
+      </c>
+      <c r="D388" t="s">
+        <v>413</v>
+      </c>
+      <c r="E388" t="s">
+        <v>398</v>
+      </c>
+      <c r="F388" t="s">
+        <v>399</v>
+      </c>
+      <c r="G388">
+        <v>10</v>
+      </c>
+      <c r="H388" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="389" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A389" t="s">
+        <v>14</v>
+      </c>
+      <c r="B389">
+        <v>45</v>
+      </c>
+      <c r="C389" t="s">
+        <v>383</v>
+      </c>
+      <c r="D389" t="s">
+        <v>384</v>
+      </c>
+      <c r="E389" t="s">
+        <v>453</v>
+      </c>
+      <c r="F389" t="s">
+        <v>454</v>
+      </c>
+      <c r="G389">
+        <v>100</v>
+      </c>
+      <c r="H389" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="390" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A390" t="s">
+        <v>14</v>
+      </c>
+      <c r="B390">
+        <v>45</v>
+      </c>
+      <c r="C390" t="s">
+        <v>459</v>
+      </c>
+      <c r="D390" t="s">
+        <v>460</v>
+      </c>
+      <c r="E390" t="s">
+        <v>289</v>
+      </c>
+      <c r="F390" t="s">
+        <v>290</v>
+      </c>
+      <c r="G390">
+        <v>2</v>
+      </c>
+      <c r="H390" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="391" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A391" t="s">
+        <v>14</v>
+      </c>
+      <c r="B391">
+        <v>45</v>
+      </c>
+      <c r="C391" t="s">
+        <v>459</v>
+      </c>
+      <c r="D391" t="s">
+        <v>460</v>
+      </c>
+      <c r="E391" t="s">
+        <v>355</v>
+      </c>
+      <c r="F391" t="s">
+        <v>356</v>
+      </c>
+      <c r="G391">
+        <v>3710</v>
+      </c>
+      <c r="H391" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="392" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A392" t="s">
+        <v>14</v>
+      </c>
+      <c r="B392">
+        <v>45</v>
+      </c>
+      <c r="C392" t="s">
+        <v>459</v>
+      </c>
+      <c r="D392" t="s">
+        <v>460</v>
+      </c>
+      <c r="E392" t="s">
+        <v>402</v>
+      </c>
+      <c r="F392" t="s">
+        <v>403</v>
+      </c>
+      <c r="G392">
+        <v>880</v>
+      </c>
+      <c r="H392" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="393" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A393" t="s">
+        <v>14</v>
+      </c>
+      <c r="B393">
+        <v>45</v>
+      </c>
+      <c r="C393" t="s">
+        <v>461</v>
+      </c>
+      <c r="D393" t="s">
+        <v>462</v>
+      </c>
+      <c r="E393" t="s">
+        <v>11</v>
+      </c>
+      <c r="F393" t="s">
+        <v>12</v>
+      </c>
+      <c r="G393">
+        <v>6</v>
+      </c>
+      <c r="H393" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="394" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A394" t="s">
+        <v>14</v>
+      </c>
+      <c r="B394">
+        <v>45</v>
+      </c>
+      <c r="C394" t="s">
+        <v>463</v>
+      </c>
+      <c r="D394" t="s">
+        <v>464</v>
+      </c>
+      <c r="E394" t="s">
+        <v>11</v>
+      </c>
+      <c r="F394" t="s">
+        <v>12</v>
+      </c>
+      <c r="G394">
+        <v>6</v>
+      </c>
+      <c r="H394" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="395" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A395" t="s">
+        <v>14</v>
+      </c>
+      <c r="B395">
+        <v>45</v>
+      </c>
+      <c r="C395" t="s">
+        <v>465</v>
+      </c>
+      <c r="D395" t="s">
+        <v>466</v>
+      </c>
+      <c r="E395" t="s">
+        <v>467</v>
+      </c>
+      <c r="F395" t="s">
+        <v>468</v>
+      </c>
+      <c r="G395">
+        <v>1</v>
+      </c>
+      <c r="H395" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="396" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A396" t="s">
+        <v>14</v>
+      </c>
+      <c r="B396">
+        <v>45</v>
+      </c>
+      <c r="C396" t="s">
+        <v>469</v>
+      </c>
+      <c r="D396" t="s">
+        <v>470</v>
+      </c>
+      <c r="E396" t="s">
+        <v>11</v>
+      </c>
+      <c r="F396" t="s">
+        <v>12</v>
+      </c>
+      <c r="G396">
+        <v>1</v>
+      </c>
+      <c r="H396" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="397" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A397" t="s">
+        <v>14</v>
+      </c>
+      <c r="B397">
+        <v>45</v>
+      </c>
+      <c r="C397" t="s">
+        <v>459</v>
+      </c>
+      <c r="D397" t="s">
+        <v>460</v>
+      </c>
+      <c r="E397" t="s">
+        <v>327</v>
+      </c>
+      <c r="F397" t="s">
+        <v>328</v>
+      </c>
+      <c r="G397">
+        <v>1</v>
+      </c>
+      <c r="H397" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="398" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A398" t="s">
+        <v>14</v>
+      </c>
+      <c r="B398">
+        <v>45</v>
+      </c>
+      <c r="C398" t="s">
+        <v>459</v>
+      </c>
+      <c r="D398" t="s">
+        <v>460</v>
+      </c>
+      <c r="E398" t="s">
+        <v>345</v>
+      </c>
+      <c r="F398" t="s">
+        <v>346</v>
+      </c>
+      <c r="G398">
+        <v>925</v>
+      </c>
+      <c r="H398" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="399" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A399" t="s">
+        <v>14</v>
+      </c>
+      <c r="B399">
+        <v>45</v>
+      </c>
+      <c r="C399" t="s">
+        <v>461</v>
+      </c>
+      <c r="D399" t="s">
+        <v>462</v>
+      </c>
+      <c r="E399" t="s">
+        <v>471</v>
+      </c>
+      <c r="F399" t="s">
+        <v>472</v>
+      </c>
+      <c r="G399">
+        <v>4</v>
+      </c>
+      <c r="H399" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="400" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A400" t="s">
+        <v>14</v>
+      </c>
+      <c r="B400">
+        <v>45</v>
+      </c>
+      <c r="C400" t="s">
+        <v>463</v>
+      </c>
+      <c r="D400" t="s">
+        <v>464</v>
+      </c>
+      <c r="E400" t="s">
+        <v>473</v>
+      </c>
+      <c r="F400" t="s">
+        <v>474</v>
+      </c>
+      <c r="G400">
+        <v>1</v>
+      </c>
+      <c r="H400" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="401" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A401" t="s">
+        <v>14</v>
+      </c>
+      <c r="B401">
+        <v>45</v>
+      </c>
+      <c r="C401" t="s">
+        <v>465</v>
+      </c>
+      <c r="D401" t="s">
+        <v>466</v>
+      </c>
+      <c r="E401" t="s">
+        <v>475</v>
+      </c>
+      <c r="F401" t="s">
+        <v>476</v>
+      </c>
+      <c r="G401">
+        <v>1</v>
+      </c>
+      <c r="H401" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="402" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A402" t="s">
+        <v>14</v>
+      </c>
+      <c r="B402">
+        <v>45</v>
+      </c>
+      <c r="C402" t="s">
+        <v>459</v>
+      </c>
+      <c r="D402" t="s">
+        <v>460</v>
+      </c>
+      <c r="E402" t="s">
+        <v>243</v>
+      </c>
+      <c r="F402" t="s">
+        <v>244</v>
+      </c>
+      <c r="G402">
+        <v>3710</v>
+      </c>
+      <c r="H402" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="403" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A403" t="s">
+        <v>14</v>
+      </c>
+      <c r="B403">
+        <v>45</v>
+      </c>
+      <c r="C403" t="s">
+        <v>459</v>
+      </c>
+      <c r="D403" t="s">
+        <v>460</v>
+      </c>
+      <c r="E403" t="s">
+        <v>387</v>
+      </c>
+      <c r="F403" t="s">
+        <v>388</v>
+      </c>
+      <c r="G403">
+        <v>1740</v>
+      </c>
+      <c r="H403" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="404" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A404" t="s">
+        <v>14</v>
+      </c>
+      <c r="B404">
+        <v>45</v>
+      </c>
+      <c r="C404" t="s">
+        <v>477</v>
+      </c>
+      <c r="D404" t="s">
+        <v>478</v>
+      </c>
+      <c r="E404" t="s">
+        <v>17</v>
+      </c>
+      <c r="F404" t="s">
+        <v>18</v>
+      </c>
+      <c r="G404">
+        <v>5</v>
+      </c>
+      <c r="H404" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="405" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A405" t="s">
+        <v>14</v>
+      </c>
+      <c r="B405">
+        <v>45</v>
+      </c>
+      <c r="C405" t="s">
+        <v>479</v>
+      </c>
+      <c r="D405" t="s">
+        <v>480</v>
+      </c>
+      <c r="E405" t="s">
+        <v>475</v>
+      </c>
+      <c r="F405" t="s">
+        <v>476</v>
+      </c>
+      <c r="G405">
+        <v>1</v>
+      </c>
+      <c r="H405" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="406" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A406" t="s">
+        <v>14</v>
+      </c>
+      <c r="B406">
+        <v>45</v>
+      </c>
+      <c r="C406" t="s">
+        <v>461</v>
+      </c>
+      <c r="D406" t="s">
+        <v>462</v>
+      </c>
+      <c r="E406" t="s">
+        <v>473</v>
+      </c>
+      <c r="F406" t="s">
+        <v>474</v>
+      </c>
+      <c r="G406">
+        <v>2</v>
+      </c>
+      <c r="H406" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="407" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A407" t="s">
+        <v>14</v>
+      </c>
+      <c r="B407">
+        <v>45</v>
+      </c>
+      <c r="C407" t="s">
+        <v>463</v>
+      </c>
+      <c r="D407" t="s">
+        <v>464</v>
+      </c>
+      <c r="E407" t="s">
+        <v>475</v>
+      </c>
+      <c r="F407" t="s">
+        <v>476</v>
+      </c>
+      <c r="G407">
+        <v>3</v>
+      </c>
+      <c r="H407" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="408" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A408" t="s">
+        <v>14</v>
+      </c>
+      <c r="B408">
+        <v>45</v>
+      </c>
+      <c r="C408" t="s">
+        <v>465</v>
+      </c>
+      <c r="D408" t="s">
+        <v>466</v>
+      </c>
+      <c r="E408" t="s">
+        <v>481</v>
+      </c>
+      <c r="F408" t="s">
+        <v>482</v>
+      </c>
+      <c r="G408">
+        <v>1</v>
+      </c>
+      <c r="H408" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="409" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A409" t="s">
+        <v>14</v>
+      </c>
+      <c r="B409">
+        <v>45</v>
+      </c>
+      <c r="C409" t="s">
+        <v>469</v>
+      </c>
+      <c r="D409" t="s">
+        <v>470</v>
+      </c>
+      <c r="E409" t="s">
+        <v>467</v>
+      </c>
+      <c r="F409" t="s">
+        <v>468</v>
+      </c>
+      <c r="G409">
+        <v>2</v>
+      </c>
+      <c r="H409" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="410" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A410" t="s">
+        <v>14</v>
+      </c>
+      <c r="B410">
+        <v>45</v>
+      </c>
+      <c r="C410" t="s">
+        <v>459</v>
+      </c>
+      <c r="D410" t="s">
+        <v>460</v>
+      </c>
+      <c r="E410" t="s">
+        <v>182</v>
+      </c>
+      <c r="F410" t="s">
+        <v>183</v>
+      </c>
+      <c r="G410">
+        <v>7</v>
+      </c>
+      <c r="H410" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="411" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A411" t="s">
+        <v>14</v>
+      </c>
+      <c r="B411">
+        <v>45</v>
+      </c>
+      <c r="C411" t="s">
+        <v>459</v>
+      </c>
+      <c r="D411" t="s">
+        <v>460</v>
+      </c>
+      <c r="E411" t="s">
+        <v>414</v>
+      </c>
+      <c r="F411" t="s">
+        <v>415</v>
+      </c>
+      <c r="G411">
+        <v>3910</v>
+      </c>
+      <c r="H411" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="412" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A412" t="s">
+        <v>14</v>
+      </c>
+      <c r="B412">
+        <v>45</v>
+      </c>
+      <c r="C412" t="s">
+        <v>479</v>
+      </c>
+      <c r="D412" t="s">
+        <v>480</v>
+      </c>
+      <c r="E412" t="s">
+        <v>471</v>
+      </c>
+      <c r="F412" t="s">
+        <v>472</v>
+      </c>
+      <c r="G412">
+        <v>1</v>
+      </c>
+      <c r="H412" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="413" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A413" t="s">
+        <v>14</v>
+      </c>
+      <c r="B413">
+        <v>45</v>
+      </c>
+      <c r="C413" t="s">
+        <v>483</v>
+      </c>
+      <c r="D413" t="s">
+        <v>484</v>
+      </c>
+      <c r="E413" t="s">
+        <v>475</v>
+      </c>
+      <c r="F413" t="s">
+        <v>476</v>
+      </c>
+      <c r="G413">
+        <v>1</v>
+      </c>
+      <c r="H413" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="414" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A414" t="s">
+        <v>14</v>
+      </c>
+      <c r="B414">
+        <v>45</v>
+      </c>
+      <c r="C414" t="s">
+        <v>459</v>
+      </c>
+      <c r="D414" t="s">
+        <v>460</v>
+      </c>
+      <c r="E414" t="s">
+        <v>485</v>
+      </c>
+      <c r="F414" t="s">
+        <v>486</v>
+      </c>
+      <c r="G414">
+        <v>40</v>
+      </c>
+      <c r="H414" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="415" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A415" t="s">
+        <v>14</v>
+      </c>
+      <c r="B415">
+        <v>45</v>
+      </c>
+      <c r="C415" t="s">
+        <v>459</v>
+      </c>
+      <c r="D415" t="s">
+        <v>460</v>
+      </c>
+      <c r="E415" t="s">
+        <v>305</v>
+      </c>
+      <c r="F415" t="s">
+        <v>306</v>
+      </c>
+      <c r="G415">
+        <v>1740</v>
+      </c>
+      <c r="H415" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="416" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A416" t="s">
+        <v>14</v>
+      </c>
+      <c r="B416">
+        <v>45</v>
+      </c>
+      <c r="C416" t="s">
+        <v>483</v>
+      </c>
+      <c r="D416" t="s">
+        <v>484</v>
+      </c>
+      <c r="E416" t="s">
+        <v>467</v>
+      </c>
+      <c r="F416" t="s">
+        <v>468</v>
+      </c>
+      <c r="G416">
+        <v>4</v>
+      </c>
+      <c r="H416" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="417" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A417" t="s">
+        <v>14</v>
+      </c>
+      <c r="B417">
+        <v>45</v>
+      </c>
+      <c r="C417" t="s">
+        <v>459</v>
+      </c>
+      <c r="D417" t="s">
+        <v>460</v>
+      </c>
+      <c r="E417" t="s">
+        <v>487</v>
+      </c>
+      <c r="F417" t="s">
+        <v>488</v>
+      </c>
+      <c r="G417">
+        <v>9</v>
+      </c>
+      <c r="H417" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="418" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A418" t="s">
+        <v>14</v>
+      </c>
+      <c r="B418">
+        <v>45</v>
+      </c>
+      <c r="C418" t="s">
+        <v>459</v>
+      </c>
+      <c r="D418" t="s">
+        <v>460</v>
+      </c>
+      <c r="E418" t="s">
+        <v>343</v>
+      </c>
+      <c r="F418" t="s">
+        <v>344</v>
+      </c>
+      <c r="G418">
+        <v>3910</v>
+      </c>
+      <c r="H418" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="419" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A419" t="s">
+        <v>14</v>
+      </c>
+      <c r="B419">
+        <v>45</v>
+      </c>
+      <c r="C419" t="s">
+        <v>489</v>
+      </c>
+      <c r="D419" t="s">
+        <v>490</v>
+      </c>
+      <c r="E419" t="s">
+        <v>11</v>
+      </c>
+      <c r="F419" t="s">
+        <v>12</v>
+      </c>
+      <c r="G419">
+        <v>1</v>
+      </c>
+      <c r="H419" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="420" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A420" t="s">
+        <v>14</v>
+      </c>
+      <c r="B420">
+        <v>45</v>
+      </c>
+      <c r="C420" t="s">
+        <v>461</v>
+      </c>
+      <c r="D420" t="s">
+        <v>462</v>
+      </c>
+      <c r="E420" t="s">
+        <v>467</v>
+      </c>
+      <c r="F420" t="s">
+        <v>468</v>
+      </c>
+      <c r="G420">
+        <v>9</v>
+      </c>
+      <c r="H420" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="421" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A421" t="s">
+        <v>14</v>
+      </c>
+      <c r="B421">
+        <v>45</v>
+      </c>
+      <c r="C421" t="s">
+        <v>465</v>
+      </c>
+      <c r="D421" t="s">
+        <v>466</v>
+      </c>
+      <c r="E421" t="s">
+        <v>11</v>
+      </c>
+      <c r="F421" t="s">
+        <v>12</v>
+      </c>
+      <c r="G421">
+        <v>1</v>
+      </c>
+      <c r="H421" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="422" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A422" t="s">
+        <v>14</v>
+      </c>
+      <c r="B422">
+        <v>45</v>
+      </c>
+      <c r="C422" t="s">
+        <v>483</v>
+      </c>
+      <c r="D422" t="s">
+        <v>484</v>
+      </c>
+      <c r="E422" t="s">
+        <v>11</v>
+      </c>
+      <c r="F422" t="s">
+        <v>12</v>
+      </c>
+      <c r="G422">
+        <v>2</v>
+      </c>
+      <c r="H422" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="423" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A423" t="s">
+        <v>14</v>
+      </c>
+      <c r="B423">
+        <v>45</v>
+      </c>
+      <c r="C423" t="s">
+        <v>459</v>
+      </c>
+      <c r="D423" t="s">
+        <v>460</v>
+      </c>
+      <c r="E423" t="s">
+        <v>491</v>
+      </c>
+      <c r="F423" t="s">
+        <v>492</v>
+      </c>
+      <c r="G423">
+        <v>200</v>
+      </c>
+      <c r="H423" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="424" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A424" t="s">
+        <v>14</v>
+      </c>
+      <c r="B424">
+        <v>45</v>
+      </c>
+      <c r="C424" t="s">
+        <v>459</v>
+      </c>
+      <c r="D424" t="s">
+        <v>460</v>
+      </c>
+      <c r="E424" t="s">
+        <v>329</v>
+      </c>
+      <c r="F424" t="s">
+        <v>330</v>
+      </c>
+      <c r="G424">
+        <v>1740</v>
+      </c>
+      <c r="H424" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="425" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A425" t="s">
+        <v>14</v>
+      </c>
+      <c r="B425">
+        <v>45</v>
+      </c>
+      <c r="C425" t="s">
+        <v>489</v>
+      </c>
+      <c r="D425" t="s">
+        <v>490</v>
+      </c>
+      <c r="E425" t="s">
+        <v>467</v>
+      </c>
+      <c r="F425" t="s">
+        <v>468</v>
+      </c>
+      <c r="G425">
+        <v>1</v>
+      </c>
+      <c r="H425" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="426" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A426" t="s">
+        <v>14</v>
+      </c>
+      <c r="B426">
+        <v>45</v>
+      </c>
+      <c r="C426" t="s">
+        <v>461</v>
+      </c>
+      <c r="D426" t="s">
+        <v>462</v>
+      </c>
+      <c r="E426" t="s">
+        <v>493</v>
+      </c>
+      <c r="F426" t="s">
+        <v>494</v>
+      </c>
+      <c r="G426">
+        <v>9</v>
+      </c>
+      <c r="H426" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="427" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A427" t="s">
+        <v>14</v>
+      </c>
+      <c r="B427">
+        <v>45</v>
+      </c>
+      <c r="C427" t="s">
+        <v>483</v>
+      </c>
+      <c r="D427" t="s">
+        <v>484</v>
+      </c>
+      <c r="E427" t="s">
+        <v>471</v>
+      </c>
+      <c r="F427" t="s">
+        <v>472</v>
+      </c>
+      <c r="G427">
+        <v>2</v>
+      </c>
+      <c r="H427" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="428" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A428" t="s">
+        <v>14</v>
+      </c>
+      <c r="B428">
+        <v>45</v>
+      </c>
+      <c r="C428" t="s">
+        <v>459</v>
+      </c>
+      <c r="D428" t="s">
+        <v>460</v>
+      </c>
+      <c r="E428" t="s">
+        <v>353</v>
+      </c>
+      <c r="F428" t="s">
+        <v>354</v>
+      </c>
+      <c r="G428">
+        <v>3710</v>
+      </c>
+      <c r="H428" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="429" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A429" t="s">
+        <v>14</v>
+      </c>
+      <c r="B429">
+        <v>45</v>
+      </c>
+      <c r="C429" t="s">
+        <v>459</v>
+      </c>
+      <c r="D429" t="s">
+        <v>460</v>
+      </c>
+      <c r="E429" t="s">
+        <v>377</v>
+      </c>
+      <c r="F429" t="s">
+        <v>378</v>
+      </c>
+      <c r="G429">
+        <v>3910</v>
+      </c>
+      <c r="H429" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="430" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A430" t="s">
+        <v>14</v>
+      </c>
+      <c r="B430">
+        <v>45</v>
+      </c>
+      <c r="C430" t="s">
+        <v>479</v>
+      </c>
+      <c r="D430" t="s">
+        <v>480</v>
+      </c>
+      <c r="E430" t="s">
+        <v>467</v>
+      </c>
+      <c r="F430" t="s">
+        <v>468</v>
+      </c>
+      <c r="G430">
+        <v>2</v>
+      </c>
+      <c r="H430" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="431" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A431" t="s">
+        <v>14</v>
+      </c>
+      <c r="B431">
+        <v>45</v>
+      </c>
+      <c r="C431" t="s">
+        <v>483</v>
+      </c>
+      <c r="D431" t="s">
+        <v>484</v>
+      </c>
+      <c r="E431" t="s">
+        <v>442</v>
+      </c>
+      <c r="F431" t="s">
+        <v>443</v>
+      </c>
+      <c r="G431">
+        <v>436</v>
+      </c>
+      <c r="H431" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="432" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A432" t="s">
+        <v>14</v>
+      </c>
+      <c r="B432">
+        <v>45</v>
+      </c>
+      <c r="C432" t="s">
+        <v>495</v>
+      </c>
+      <c r="D432" t="s">
+        <v>496</v>
+      </c>
+      <c r="E432" t="s">
+        <v>396</v>
+      </c>
+      <c r="F432" t="s">
+        <v>397</v>
+      </c>
+      <c r="G432">
+        <v>10</v>
+      </c>
+      <c r="H432" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="433" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A433" t="s">
+        <v>14</v>
+      </c>
+      <c r="B433">
+        <v>45</v>
+      </c>
+      <c r="C433" t="s">
+        <v>459</v>
+      </c>
+      <c r="D433" t="s">
+        <v>460</v>
+      </c>
+      <c r="E433" t="s">
+        <v>303</v>
+      </c>
+      <c r="F433" t="s">
+        <v>304</v>
+      </c>
+      <c r="G433">
+        <v>3910</v>
+      </c>
+      <c r="H433" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="434" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A434" t="s">
+        <v>14</v>
+      </c>
+      <c r="B434">
+        <v>45</v>
+      </c>
+      <c r="C434" t="s">
+        <v>459</v>
+      </c>
+      <c r="D434" t="s">
+        <v>460</v>
+      </c>
+      <c r="E434" t="s">
+        <v>86</v>
+      </c>
+      <c r="F434" t="s">
+        <v>87</v>
+      </c>
+      <c r="G434">
+        <v>1966</v>
+      </c>
+      <c r="H434" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="435" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A435" t="s">
+        <v>14</v>
+      </c>
+      <c r="B435">
+        <v>45</v>
+      </c>
+      <c r="C435" t="s">
+        <v>459</v>
+      </c>
+      <c r="D435" t="s">
+        <v>460</v>
+      </c>
+      <c r="E435" t="s">
+        <v>424</v>
+      </c>
+      <c r="F435" t="s">
+        <v>425</v>
+      </c>
+      <c r="G435">
+        <v>880</v>
+      </c>
+      <c r="H435" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="436" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A436" t="s">
+        <v>14</v>
+      </c>
+      <c r="B436">
+        <v>45</v>
+      </c>
+      <c r="C436" t="s">
+        <v>463</v>
+      </c>
+      <c r="D436" t="s">
+        <v>464</v>
+      </c>
+      <c r="E436" t="s">
+        <v>471</v>
+      </c>
+      <c r="F436" t="s">
+        <v>472</v>
+      </c>
+      <c r="G436">
+        <v>4</v>
+      </c>
+      <c r="H436" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="437" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A437" t="s">
+        <v>14</v>
+      </c>
+      <c r="B437">
+        <v>45</v>
+      </c>
+      <c r="C437" t="s">
+        <v>465</v>
+      </c>
+      <c r="D437" t="s">
+        <v>466</v>
+      </c>
+      <c r="E437" t="s">
+        <v>471</v>
+      </c>
+      <c r="F437" t="s">
+        <v>472</v>
+      </c>
+      <c r="G437">
+        <v>1</v>
+      </c>
+      <c r="H437" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="438" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A438" t="s">
+        <v>14</v>
+      </c>
+      <c r="B438">
+        <v>45</v>
+      </c>
+      <c r="C438" t="s">
+        <v>495</v>
+      </c>
+      <c r="D438" t="s">
+        <v>496</v>
+      </c>
+      <c r="E438" t="s">
+        <v>373</v>
+      </c>
+      <c r="F438" t="s">
+        <v>374</v>
+      </c>
+      <c r="G438">
+        <v>10</v>
+      </c>
+      <c r="H438" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="439" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A439" t="s">
+        <v>14</v>
+      </c>
+      <c r="B439">
+        <v>45</v>
+      </c>
+      <c r="C439" t="s">
+        <v>459</v>
+      </c>
+      <c r="D439" t="s">
+        <v>460</v>
+      </c>
+      <c r="E439" t="s">
+        <v>313</v>
+      </c>
+      <c r="F439" t="s">
+        <v>314</v>
+      </c>
+      <c r="G439">
+        <v>600</v>
+      </c>
+      <c r="H439" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="440" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A440" t="s">
+        <v>14</v>
+      </c>
+      <c r="B440">
+        <v>45</v>
+      </c>
+      <c r="C440" t="s">
+        <v>459</v>
+      </c>
+      <c r="D440" t="s">
+        <v>460</v>
+      </c>
+      <c r="E440" t="s">
+        <v>317</v>
+      </c>
+      <c r="F440" t="s">
+        <v>318</v>
+      </c>
+      <c r="G440">
+        <v>3910</v>
+      </c>
+      <c r="H440" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="441" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A441" t="s">
+        <v>14</v>
+      </c>
+      <c r="B441">
+        <v>45</v>
+      </c>
+      <c r="C441" t="s">
+        <v>459</v>
+      </c>
+      <c r="D441" t="s">
+        <v>460</v>
+      </c>
+      <c r="E441" t="s">
+        <v>176</v>
+      </c>
+      <c r="F441" t="s">
+        <v>177</v>
+      </c>
+      <c r="G441">
+        <v>11</v>
+      </c>
+      <c r="H441" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="442" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A442" t="s">
+        <v>14</v>
+      </c>
+      <c r="B442">
+        <v>45</v>
+      </c>
+      <c r="C442" t="s">
+        <v>461</v>
+      </c>
+      <c r="D442" t="s">
+        <v>462</v>
+      </c>
+      <c r="E442" t="s">
+        <v>475</v>
+      </c>
+      <c r="F442" t="s">
+        <v>476</v>
+      </c>
+      <c r="G442">
+        <v>4</v>
+      </c>
+      <c r="H442" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="443" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A443" t="s">
+        <v>14</v>
+      </c>
+      <c r="B443">
+        <v>45</v>
+      </c>
+      <c r="C443" t="s">
+        <v>497</v>
+      </c>
+      <c r="D443" t="s">
+        <v>498</v>
+      </c>
+      <c r="E443" t="s">
+        <v>493</v>
+      </c>
+      <c r="F443" t="s">
+        <v>494</v>
+      </c>
+      <c r="G443">
+        <v>2</v>
+      </c>
+      <c r="H443" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="444" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A444" t="s">
+        <v>14</v>
+      </c>
+      <c r="B444">
+        <v>45</v>
+      </c>
+      <c r="C444" t="s">
+        <v>497</v>
+      </c>
+      <c r="D444" t="s">
+        <v>498</v>
+      </c>
+      <c r="E444" t="s">
+        <v>471</v>
+      </c>
+      <c r="F444" t="s">
+        <v>472</v>
+      </c>
+      <c r="G444">
+        <v>2</v>
+      </c>
+      <c r="H444" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="445" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A445" t="s">
+        <v>14</v>
+      </c>
+      <c r="B445">
+        <v>45</v>
+      </c>
+      <c r="C445" t="s">
+        <v>497</v>
+      </c>
+      <c r="D445" t="s">
+        <v>498</v>
+      </c>
+      <c r="E445" t="s">
+        <v>132</v>
+      </c>
+      <c r="F445" t="s">
+        <v>133</v>
+      </c>
+      <c r="G445">
+        <v>4</v>
+      </c>
+      <c r="H445" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="446" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A446" t="s">
+        <v>14</v>
+      </c>
+      <c r="B446">
+        <v>45</v>
+      </c>
+      <c r="C446" t="s">
+        <v>497</v>
+      </c>
+      <c r="D446" t="s">
+        <v>498</v>
+      </c>
+      <c r="E446" t="s">
+        <v>295</v>
+      </c>
+      <c r="F446" t="s">
+        <v>296</v>
+      </c>
+      <c r="G446">
+        <v>4</v>
+      </c>
+      <c r="H446" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="447" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A447" t="s">
+        <v>14</v>
+      </c>
+      <c r="B447">
+        <v>45</v>
+      </c>
+      <c r="C447" t="s">
+        <v>497</v>
+      </c>
+      <c r="D447" t="s">
+        <v>498</v>
+      </c>
+      <c r="E447" t="s">
+        <v>499</v>
+      </c>
+      <c r="F447" t="s">
+        <v>500</v>
+      </c>
+      <c r="G447">
+        <v>1</v>
+      </c>
+      <c r="H447" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="448" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A448" t="s">
+        <v>14</v>
+      </c>
+      <c r="B448">
+        <v>45</v>
+      </c>
+      <c r="C448" t="s">
+        <v>497</v>
+      </c>
+      <c r="D448" t="s">
+        <v>498</v>
+      </c>
+      <c r="E448" t="s">
+        <v>205</v>
+      </c>
+      <c r="F448" t="s">
+        <v>206</v>
+      </c>
+      <c r="G448">
+        <v>8</v>
+      </c>
+      <c r="H448" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="449" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A449" t="s">
+        <v>14</v>
+      </c>
+      <c r="B449">
+        <v>45</v>
+      </c>
+      <c r="C449" t="s">
+        <v>497</v>
+      </c>
+      <c r="D449" t="s">
+        <v>498</v>
+      </c>
+      <c r="E449" t="s">
+        <v>287</v>
+      </c>
+      <c r="F449" t="s">
+        <v>288</v>
+      </c>
+      <c r="G449">
+        <v>3</v>
+      </c>
+      <c r="H449" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="450" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A450" t="s">
+        <v>14</v>
+      </c>
+      <c r="B450">
+        <v>45</v>
+      </c>
+      <c r="C450" t="s">
+        <v>497</v>
+      </c>
+      <c r="D450" t="s">
+        <v>498</v>
+      </c>
+      <c r="E450" t="s">
+        <v>267</v>
+      </c>
+      <c r="F450" t="s">
+        <v>268</v>
+      </c>
+      <c r="G450">
+        <v>3</v>
+      </c>
+      <c r="H450" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="451" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A451" t="s">
+        <v>14</v>
+      </c>
+      <c r="B451">
+        <v>45</v>
+      </c>
+      <c r="C451" t="s">
+        <v>497</v>
+      </c>
+      <c r="D451" t="s">
+        <v>498</v>
+      </c>
+      <c r="E451" t="s">
+        <v>293</v>
+      </c>
+      <c r="F451" t="s">
+        <v>294</v>
+      </c>
+      <c r="G451">
+        <v>30</v>
+      </c>
+      <c r="H451" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="452" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A452" t="s">
+        <v>14</v>
+      </c>
+      <c r="B452">
+        <v>45</v>
+      </c>
+      <c r="C452" t="s">
+        <v>497</v>
+      </c>
+      <c r="D452" t="s">
+        <v>498</v>
+      </c>
+      <c r="E452" t="s">
+        <v>335</v>
+      </c>
+      <c r="F452" t="s">
+        <v>336</v>
+      </c>
+      <c r="G452">
+        <v>1</v>
+      </c>
+      <c r="H452" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="453" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A453" t="s">
+        <v>14</v>
+      </c>
+      <c r="B453">
+        <v>45</v>
+      </c>
+      <c r="C453" t="s">
+        <v>497</v>
+      </c>
+      <c r="D453" t="s">
+        <v>498</v>
+      </c>
+      <c r="E453" t="s">
+        <v>501</v>
+      </c>
+      <c r="F453" t="s">
+        <v>502</v>
+      </c>
+      <c r="G453">
+        <v>1</v>
+      </c>
+      <c r="H453" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="454" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A454" t="s">
+        <v>14</v>
+      </c>
+      <c r="B454">
+        <v>45</v>
+      </c>
+      <c r="C454" t="s">
+        <v>497</v>
+      </c>
+      <c r="D454" t="s">
+        <v>498</v>
+      </c>
+      <c r="E454" t="s">
+        <v>503</v>
+      </c>
+      <c r="F454" t="s">
+        <v>504</v>
+      </c>
+      <c r="G454">
+        <v>1</v>
+      </c>
+      <c r="H454" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="455" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A455" t="s">
+        <v>14</v>
+      </c>
+      <c r="B455">
+        <v>45</v>
+      </c>
+      <c r="C455" t="s">
+        <v>497</v>
+      </c>
+      <c r="D455" t="s">
+        <v>498</v>
+      </c>
+      <c r="E455" t="s">
+        <v>505</v>
+      </c>
+      <c r="F455" t="s">
+        <v>506</v>
+      </c>
+      <c r="G455">
+        <v>1</v>
+      </c>
+      <c r="H455" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="456" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A456" t="s">
+        <v>14</v>
+      </c>
+      <c r="B456">
+        <v>45</v>
+      </c>
+      <c r="C456" t="s">
+        <v>497</v>
+      </c>
+      <c r="D456" t="s">
+        <v>498</v>
+      </c>
+      <c r="E456" t="s">
+        <v>507</v>
+      </c>
+      <c r="F456" t="s">
+        <v>508</v>
+      </c>
+      <c r="G456">
+        <v>1</v>
+      </c>
+      <c r="H456" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="457" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A457" t="s">
+        <v>14</v>
+      </c>
+      <c r="B457">
+        <v>45</v>
+      </c>
+      <c r="C457" t="s">
+        <v>509</v>
+      </c>
+      <c r="D457" t="s">
+        <v>510</v>
+      </c>
+      <c r="E457" t="s">
+        <v>86</v>
+      </c>
+      <c r="F457" t="s">
+        <v>87</v>
+      </c>
+      <c r="G457">
+        <v>15</v>
+      </c>
+      <c r="H457" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="458" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A458" t="s">
+        <v>14</v>
+      </c>
+      <c r="B458">
+        <v>45</v>
+      </c>
+      <c r="C458" t="s">
+        <v>509</v>
+      </c>
+      <c r="D458" t="s">
+        <v>510</v>
+      </c>
+      <c r="E458" t="s">
+        <v>448</v>
+      </c>
+      <c r="F458" t="s">
+        <v>449</v>
+      </c>
+      <c r="G458">
+        <v>10</v>
+      </c>
+      <c r="H458" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="459" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A459" t="s">
+        <v>14</v>
+      </c>
+      <c r="B459">
+        <v>45</v>
+      </c>
+      <c r="C459" t="s">
+        <v>497</v>
+      </c>
+      <c r="D459" t="s">
+        <v>498</v>
+      </c>
+      <c r="E459" t="s">
+        <v>511</v>
+      </c>
+      <c r="F459" t="s">
+        <v>512</v>
+      </c>
+      <c r="G459">
+        <v>2</v>
+      </c>
+      <c r="H459" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="460" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A460" t="s">
+        <v>14</v>
+      </c>
+      <c r="B460">
+        <v>45</v>
+      </c>
+      <c r="C460" t="s">
+        <v>497</v>
+      </c>
+      <c r="D460" t="s">
+        <v>498</v>
+      </c>
+      <c r="E460" t="s">
+        <v>19</v>
+      </c>
+      <c r="F460" t="s">
+        <v>20</v>
+      </c>
+      <c r="G460">
+        <v>1</v>
+      </c>
+      <c r="H460" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="461" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A461" t="s">
+        <v>14</v>
+      </c>
+      <c r="B461">
+        <v>45</v>
+      </c>
+      <c r="C461" t="s">
+        <v>497</v>
+      </c>
+      <c r="D461" t="s">
+        <v>498</v>
+      </c>
+      <c r="E461" t="s">
+        <v>90</v>
+      </c>
+      <c r="F461" t="s">
+        <v>91</v>
+      </c>
+      <c r="G461">
+        <v>1</v>
+      </c>
+      <c r="H461" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="462" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A462" t="s">
+        <v>14</v>
+      </c>
+      <c r="B462">
+        <v>45</v>
+      </c>
+      <c r="C462" t="s">
+        <v>497</v>
+      </c>
+      <c r="D462" t="s">
+        <v>498</v>
+      </c>
+      <c r="E462" t="s">
+        <v>281</v>
+      </c>
+      <c r="F462" t="s">
+        <v>282</v>
+      </c>
+      <c r="G462">
+        <v>1</v>
+      </c>
+      <c r="H462" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="463" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A463" t="s">
+        <v>14</v>
+      </c>
+      <c r="B463">
+        <v>45</v>
+      </c>
+      <c r="C463" t="s">
+        <v>497</v>
+      </c>
+      <c r="D463" t="s">
+        <v>498</v>
+      </c>
+      <c r="E463" t="s">
+        <v>66</v>
+      </c>
+      <c r="F463" t="s">
+        <v>67</v>
+      </c>
+      <c r="G463">
+        <v>1</v>
+      </c>
+      <c r="H463" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="464" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A464" t="s">
+        <v>14</v>
+      </c>
+      <c r="B464">
+        <v>45</v>
+      </c>
+      <c r="C464" t="s">
+        <v>497</v>
+      </c>
+      <c r="D464" t="s">
+        <v>498</v>
+      </c>
+      <c r="E464" t="s">
+        <v>513</v>
+      </c>
+      <c r="F464" t="s">
+        <v>514</v>
+      </c>
+      <c r="G464">
+        <v>1</v>
+      </c>
+      <c r="H464" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="465" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A465" t="s">
+        <v>14</v>
+      </c>
+      <c r="B465">
+        <v>45</v>
+      </c>
+      <c r="C465" t="s">
+        <v>497</v>
+      </c>
+      <c r="D465" t="s">
+        <v>498</v>
+      </c>
+      <c r="E465" t="s">
+        <v>515</v>
+      </c>
+      <c r="F465" t="s">
+        <v>516</v>
+      </c>
+      <c r="G465">
+        <v>2</v>
+      </c>
+      <c r="H465" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="466" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A466" t="s">
+        <v>14</v>
+      </c>
+      <c r="B466">
+        <v>45</v>
+      </c>
+      <c r="C466" t="s">
+        <v>497</v>
+      </c>
+      <c r="D466" t="s">
+        <v>498</v>
+      </c>
+      <c r="E466" t="s">
+        <v>273</v>
+      </c>
+      <c r="F466" t="s">
+        <v>274</v>
+      </c>
+      <c r="G466">
+        <v>2</v>
+      </c>
+      <c r="H466" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="467" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A467" t="s">
+        <v>14</v>
+      </c>
+      <c r="B467">
+        <v>45</v>
+      </c>
+      <c r="C467" t="s">
+        <v>497</v>
+      </c>
+      <c r="D467" t="s">
+        <v>498</v>
+      </c>
+      <c r="E467" t="s">
+        <v>289</v>
+      </c>
+      <c r="F467" t="s">
+        <v>290</v>
+      </c>
+      <c r="G467">
+        <v>1</v>
+      </c>
+      <c r="H467" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="468" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A468" t="s">
+        <v>14</v>
+      </c>
+      <c r="B468">
+        <v>45</v>
+      </c>
+      <c r="C468" t="s">
+        <v>497</v>
+      </c>
+      <c r="D468" t="s">
+        <v>498</v>
+      </c>
+      <c r="E468" t="s">
+        <v>517</v>
+      </c>
+      <c r="F468" t="s">
+        <v>518</v>
+      </c>
+      <c r="G468">
+        <v>3</v>
+      </c>
+      <c r="H468" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="469" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A469" t="s">
+        <v>14</v>
+      </c>
+      <c r="B469">
+        <v>45</v>
+      </c>
+      <c r="C469" t="s">
+        <v>497</v>
+      </c>
+      <c r="D469" t="s">
+        <v>498</v>
+      </c>
+      <c r="E469" t="s">
+        <v>519</v>
+      </c>
+      <c r="F469" t="s">
+        <v>520</v>
+      </c>
+      <c r="G469">
+        <v>1</v>
+      </c>
+      <c r="H469" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="470" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A470" t="s">
+        <v>14</v>
+      </c>
+      <c r="B470">
+        <v>45</v>
+      </c>
+      <c r="C470" t="s">
+        <v>497</v>
+      </c>
+      <c r="D470" t="s">
+        <v>498</v>
+      </c>
+      <c r="E470" t="s">
+        <v>521</v>
+      </c>
+      <c r="F470" t="s">
+        <v>522</v>
+      </c>
+      <c r="G470">
+        <v>3</v>
+      </c>
+      <c r="H470" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="471" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A471" t="s">
+        <v>14</v>
+      </c>
+      <c r="B471">
+        <v>45</v>
+      </c>
+      <c r="C471" t="s">
+        <v>497</v>
+      </c>
+      <c r="D471" t="s">
+        <v>498</v>
+      </c>
+      <c r="E471" t="s">
+        <v>523</v>
+      </c>
+      <c r="F471" t="s">
+        <v>524</v>
+      </c>
+      <c r="G471">
+        <v>3</v>
+      </c>
+      <c r="H471" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="472" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A472" t="s">
+        <v>14</v>
+      </c>
+      <c r="B472">
+        <v>45</v>
+      </c>
+      <c r="C472" t="s">
+        <v>497</v>
+      </c>
+      <c r="D472" t="s">
+        <v>498</v>
+      </c>
+      <c r="E472" t="s">
+        <v>257</v>
+      </c>
+      <c r="F472" t="s">
+        <v>258</v>
+      </c>
+      <c r="G472">
+        <v>1</v>
+      </c>
+      <c r="H472" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="473" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A473" t="s">
+        <v>14</v>
+      </c>
+      <c r="B473">
+        <v>45</v>
+      </c>
+      <c r="C473" t="s">
+        <v>525</v>
+      </c>
+      <c r="D473" t="s">
+        <v>526</v>
+      </c>
+      <c r="E473" t="s">
+        <v>471</v>
+      </c>
+      <c r="F473" t="s">
+        <v>472</v>
+      </c>
+      <c r="G473">
+        <v>1</v>
+      </c>
+      <c r="H473" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="474" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A474" t="s">
+        <v>14</v>
+      </c>
+      <c r="B474">
+        <v>45</v>
+      </c>
+      <c r="C474" t="s">
+        <v>497</v>
+      </c>
+      <c r="D474" t="s">
+        <v>498</v>
+      </c>
+      <c r="E474" t="s">
+        <v>527</v>
+      </c>
+      <c r="F474" t="s">
+        <v>528</v>
+      </c>
+      <c r="G474">
+        <v>2</v>
+      </c>
+      <c r="H474" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="475" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A475" t="s">
+        <v>14</v>
+      </c>
+      <c r="B475">
+        <v>45</v>
+      </c>
+      <c r="C475" t="s">
+        <v>497</v>
+      </c>
+      <c r="D475" t="s">
+        <v>498</v>
+      </c>
+      <c r="E475" t="s">
+        <v>61</v>
+      </c>
+      <c r="F475" t="s">
+        <v>62</v>
+      </c>
+      <c r="G475">
+        <v>2</v>
+      </c>
+      <c r="H475" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="476" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A476" t="s">
+        <v>14</v>
+      </c>
+      <c r="B476">
+        <v>45</v>
+      </c>
+      <c r="C476" t="s">
+        <v>497</v>
+      </c>
+      <c r="D476" t="s">
+        <v>498</v>
+      </c>
+      <c r="E476" t="s">
+        <v>481</v>
+      </c>
+      <c r="F476" t="s">
+        <v>482</v>
+      </c>
+      <c r="G476">
+        <v>2</v>
+      </c>
+      <c r="H476" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="477" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A477" t="s">
+        <v>14</v>
+      </c>
+      <c r="B477">
+        <v>45</v>
+      </c>
+      <c r="C477" t="s">
+        <v>497</v>
+      </c>
+      <c r="D477" t="s">
+        <v>498</v>
+      </c>
+      <c r="E477" t="s">
+        <v>53</v>
+      </c>
+      <c r="F477" t="s">
+        <v>54</v>
+      </c>
+      <c r="G477">
+        <v>1</v>
+      </c>
+      <c r="H477" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="478" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A478" t="s">
+        <v>14</v>
+      </c>
+      <c r="B478">
+        <v>45</v>
+      </c>
+      <c r="C478" t="s">
+        <v>497</v>
+      </c>
+      <c r="D478" t="s">
+        <v>498</v>
+      </c>
+      <c r="E478" t="s">
+        <v>216</v>
+      </c>
+      <c r="F478" t="s">
+        <v>217</v>
+      </c>
+      <c r="G478">
+        <v>4</v>
+      </c>
+      <c r="H478" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="479" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A479" t="s">
+        <v>14</v>
+      </c>
+      <c r="B479">
+        <v>45</v>
+      </c>
+      <c r="C479" t="s">
+        <v>497</v>
+      </c>
+      <c r="D479" t="s">
+        <v>498</v>
+      </c>
+      <c r="E479" t="s">
+        <v>269</v>
+      </c>
+      <c r="F479" t="s">
+        <v>270</v>
+      </c>
+      <c r="G479">
+        <v>4</v>
+      </c>
+      <c r="H479" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="480" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A480" t="s">
+        <v>14</v>
+      </c>
+      <c r="B480">
+        <v>45</v>
+      </c>
+      <c r="C480" t="s">
+        <v>497</v>
+      </c>
+      <c r="D480" t="s">
+        <v>498</v>
+      </c>
+      <c r="E480" t="s">
+        <v>529</v>
+      </c>
+      <c r="F480" t="s">
+        <v>530</v>
+      </c>
+      <c r="G480">
+        <v>2</v>
+      </c>
+      <c r="H480" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="481" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A481" t="s">
+        <v>14</v>
+      </c>
+      <c r="B481">
+        <v>45</v>
+      </c>
+      <c r="C481" t="s">
+        <v>497</v>
+      </c>
+      <c r="D481" t="s">
+        <v>498</v>
+      </c>
+      <c r="E481" t="s">
+        <v>333</v>
+      </c>
+      <c r="F481" t="s">
+        <v>334</v>
+      </c>
+      <c r="G481">
+        <v>2</v>
+      </c>
+      <c r="H481" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="482" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A482" t="s">
+        <v>14</v>
+      </c>
+      <c r="B482">
+        <v>45</v>
+      </c>
+      <c r="C482" t="s">
+        <v>497</v>
+      </c>
+      <c r="D482" t="s">
+        <v>498</v>
+      </c>
+      <c r="E482" t="s">
+        <v>154</v>
+      </c>
+      <c r="F482" t="s">
+        <v>155</v>
+      </c>
+      <c r="G482">
+        <v>3</v>
+      </c>
+      <c r="H482" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="483" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A483" t="s">
+        <v>14</v>
+      </c>
+      <c r="B483">
+        <v>45</v>
+      </c>
+      <c r="C483" t="s">
+        <v>497</v>
+      </c>
+      <c r="D483" t="s">
+        <v>498</v>
+      </c>
+      <c r="E483" t="s">
+        <v>253</v>
+      </c>
+      <c r="F483" t="s">
+        <v>254</v>
+      </c>
+      <c r="G483">
+        <v>2</v>
+      </c>
+      <c r="H483" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="484" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A484" t="s">
+        <v>14</v>
+      </c>
+      <c r="B484">
+        <v>45</v>
+      </c>
+      <c r="C484" t="s">
+        <v>497</v>
+      </c>
+      <c r="D484" t="s">
+        <v>498</v>
+      </c>
+      <c r="E484" t="s">
+        <v>345</v>
+      </c>
+      <c r="F484" t="s">
+        <v>346</v>
+      </c>
+      <c r="G484">
+        <v>20</v>
+      </c>
+      <c r="H484" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="485" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A485" t="s">
+        <v>14</v>
+      </c>
+      <c r="B485">
+        <v>45</v>
+      </c>
+      <c r="C485" t="s">
+        <v>497</v>
+      </c>
+      <c r="D485" t="s">
+        <v>498</v>
+      </c>
+      <c r="E485" t="s">
+        <v>275</v>
+      </c>
+      <c r="F485" t="s">
+        <v>276</v>
+      </c>
+      <c r="G485">
+        <v>2</v>
+      </c>
+      <c r="H485" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="486" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A486" t="s">
+        <v>14</v>
+      </c>
+      <c r="B486">
+        <v>45</v>
+      </c>
+      <c r="C486" t="s">
+        <v>497</v>
+      </c>
+      <c r="D486" t="s">
+        <v>498</v>
+      </c>
+      <c r="E486" t="s">
+        <v>531</v>
+      </c>
+      <c r="F486" t="s">
+        <v>532</v>
+      </c>
+      <c r="G486">
+        <v>3</v>
+      </c>
+      <c r="H486" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="487" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A487" t="s">
+        <v>14</v>
+      </c>
+      <c r="B487">
+        <v>45</v>
+      </c>
+      <c r="C487" t="s">
+        <v>497</v>
+      </c>
+      <c r="D487" t="s">
+        <v>498</v>
+      </c>
+      <c r="E487" t="s">
+        <v>533</v>
+      </c>
+      <c r="F487" t="s">
+        <v>534</v>
+      </c>
+      <c r="G487">
+        <v>4</v>
+      </c>
+      <c r="H487" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="488" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A488" t="s">
+        <v>14</v>
+      </c>
+      <c r="B488">
+        <v>45</v>
+      </c>
+      <c r="C488" t="s">
+        <v>497</v>
+      </c>
+      <c r="D488" t="s">
+        <v>498</v>
+      </c>
+      <c r="E488" t="s">
+        <v>176</v>
+      </c>
+      <c r="F488" t="s">
+        <v>177</v>
+      </c>
+      <c r="G488">
+        <v>1</v>
+      </c>
+      <c r="H488" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="489" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A489" t="s">
+        <v>14</v>
+      </c>
+      <c r="B489">
+        <v>45</v>
+      </c>
+      <c r="C489" t="s">
+        <v>497</v>
+      </c>
+      <c r="D489" t="s">
+        <v>498</v>
+      </c>
+      <c r="E489" t="s">
+        <v>535</v>
+      </c>
+      <c r="F489" t="s">
+        <v>536</v>
+      </c>
+      <c r="G489">
+        <v>2</v>
+      </c>
+      <c r="H489" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="490" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A490" t="s">
+        <v>14</v>
+      </c>
+      <c r="B490">
+        <v>45</v>
+      </c>
+      <c r="C490" t="s">
+        <v>497</v>
+      </c>
+      <c r="D490" t="s">
+        <v>498</v>
+      </c>
+      <c r="E490" t="s">
+        <v>331</v>
+      </c>
+      <c r="F490" t="s">
+        <v>332</v>
+      </c>
+      <c r="G490">
+        <v>1</v>
+      </c>
+      <c r="H490" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="491" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A491" t="s">
+        <v>14</v>
+      </c>
+      <c r="B491">
+        <v>45</v>
+      </c>
+      <c r="C491" t="s">
+        <v>497</v>
+      </c>
+      <c r="D491" t="s">
+        <v>498</v>
+      </c>
+      <c r="E491" t="s">
+        <v>29</v>
+      </c>
+      <c r="F491" t="s">
+        <v>30</v>
+      </c>
+      <c r="G491">
+        <v>1</v>
+      </c>
+      <c r="H491" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="492" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A492" t="s">
+        <v>14</v>
+      </c>
+      <c r="B492">
+        <v>45</v>
+      </c>
+      <c r="C492" t="s">
+        <v>497</v>
+      </c>
+      <c r="D492" t="s">
+        <v>498</v>
+      </c>
+      <c r="E492" t="s">
+        <v>283</v>
+      </c>
+      <c r="F492" t="s">
+        <v>284</v>
+      </c>
+      <c r="G492">
+        <v>1</v>
+      </c>
+      <c r="H492" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="493" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A493" t="s">
+        <v>14</v>
+      </c>
+      <c r="B493">
+        <v>45</v>
+      </c>
+      <c r="C493" t="s">
+        <v>497</v>
+      </c>
+      <c r="D493" t="s">
+        <v>498</v>
+      </c>
+      <c r="E493" t="s">
+        <v>237</v>
+      </c>
+      <c r="F493" t="s">
+        <v>238</v>
+      </c>
+      <c r="G493">
+        <v>4</v>
+      </c>
+      <c r="H493" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="494" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A494" t="s">
+        <v>14</v>
+      </c>
+      <c r="B494">
+        <v>45</v>
+      </c>
+      <c r="C494" t="s">
+        <v>497</v>
+      </c>
+      <c r="D494" t="s">
+        <v>498</v>
+      </c>
+      <c r="E494" t="s">
+        <v>537</v>
+      </c>
+      <c r="F494" t="s">
+        <v>538</v>
+      </c>
+      <c r="G494">
+        <v>2</v>
+      </c>
+      <c r="H494" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="495" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A495" t="s">
+        <v>14</v>
+      </c>
+      <c r="B495">
+        <v>45</v>
+      </c>
+      <c r="C495" t="s">
+        <v>497</v>
+      </c>
+      <c r="D495" t="s">
+        <v>498</v>
+      </c>
+      <c r="E495" t="s">
+        <v>285</v>
+      </c>
+      <c r="F495" t="s">
+        <v>286</v>
+      </c>
+      <c r="G495">
+        <v>30</v>
+      </c>
+      <c r="H495" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="496" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A496" t="s">
+        <v>14</v>
+      </c>
+      <c r="B496">
+        <v>45</v>
+      </c>
+      <c r="C496" t="s">
+        <v>497</v>
+      </c>
+      <c r="D496" t="s">
+        <v>498</v>
+      </c>
+      <c r="E496" t="s">
+        <v>347</v>
+      </c>
+      <c r="F496" t="s">
+        <v>348</v>
+      </c>
+      <c r="G496">
+        <v>3</v>
+      </c>
+      <c r="H496" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="497" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A497" t="s">
+        <v>14</v>
+      </c>
+      <c r="B497">
+        <v>45</v>
+      </c>
+      <c r="C497" t="s">
+        <v>497</v>
+      </c>
+      <c r="D497" t="s">
+        <v>498</v>
+      </c>
+      <c r="E497" t="s">
+        <v>313</v>
+      </c>
+      <c r="F497" t="s">
+        <v>314</v>
+      </c>
+      <c r="G497">
+        <v>30</v>
+      </c>
+      <c r="H497" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="498" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A498" t="s">
+        <v>14</v>
+      </c>
+      <c r="B498">
+        <v>45</v>
+      </c>
+      <c r="C498" t="s">
+        <v>497</v>
+      </c>
+      <c r="D498" t="s">
+        <v>498</v>
+      </c>
+      <c r="E498" t="s">
+        <v>86</v>
+      </c>
+      <c r="F498" t="s">
+        <v>87</v>
+      </c>
+      <c r="G498">
+        <v>30</v>
+      </c>
+      <c r="H498" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="499" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A499" t="s">
+        <v>14</v>
+      </c>
+      <c r="B499">
+        <v>45</v>
+      </c>
+      <c r="C499" t="s">
+        <v>497</v>
+      </c>
+      <c r="D499" t="s">
+        <v>498</v>
+      </c>
+      <c r="E499" t="s">
+        <v>255</v>
+      </c>
+      <c r="F499" t="s">
+        <v>256</v>
+      </c>
+      <c r="G499">
+        <v>2</v>
+      </c>
+      <c r="H499" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="500" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A500" t="s">
+        <v>14</v>
+      </c>
+      <c r="B500">
+        <v>45</v>
+      </c>
+      <c r="C500" t="s">
+        <v>497</v>
+      </c>
+      <c r="D500" t="s">
+        <v>498</v>
+      </c>
+      <c r="E500" t="s">
+        <v>539</v>
+      </c>
+      <c r="F500" t="s">
+        <v>540</v>
+      </c>
+      <c r="G500">
+        <v>1</v>
+      </c>
+      <c r="H500" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="501" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A501" t="s">
+        <v>14</v>
+      </c>
+      <c r="B501">
+        <v>45</v>
+      </c>
+      <c r="C501" t="s">
+        <v>497</v>
+      </c>
+      <c r="D501" t="s">
+        <v>498</v>
+      </c>
+      <c r="E501" t="s">
+        <v>541</v>
+      </c>
+      <c r="F501" t="s">
+        <v>542</v>
+      </c>
+      <c r="G501">
+        <v>3</v>
+      </c>
+      <c r="H501" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="502" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A502" t="s">
+        <v>14</v>
+      </c>
+      <c r="B502">
+        <v>45</v>
+      </c>
+      <c r="C502" t="s">
+        <v>497</v>
+      </c>
+      <c r="D502" t="s">
+        <v>498</v>
+      </c>
+      <c r="E502" t="s">
+        <v>325</v>
+      </c>
+      <c r="F502" t="s">
+        <v>326</v>
+      </c>
+      <c r="G502">
+        <v>1</v>
+      </c>
+      <c r="H502" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="503" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A503" t="s">
+        <v>14</v>
+      </c>
+      <c r="B503">
+        <v>45</v>
+      </c>
+      <c r="C503" t="s">
+        <v>525</v>
+      </c>
+      <c r="D503" t="s">
+        <v>526</v>
+      </c>
+      <c r="E503" t="s">
+        <v>11</v>
+      </c>
+      <c r="F503" t="s">
+        <v>12</v>
+      </c>
+      <c r="G503">
+        <v>1</v>
+      </c>
+      <c r="H503" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="504" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A504" t="s">
+        <v>14</v>
+      </c>
+      <c r="B504">
+        <v>45</v>
+      </c>
+      <c r="C504" t="s">
+        <v>497</v>
+      </c>
+      <c r="D504" t="s">
+        <v>498</v>
+      </c>
+      <c r="E504" t="s">
+        <v>543</v>
+      </c>
+      <c r="F504" t="s">
+        <v>544</v>
+      </c>
+      <c r="G504">
+        <v>2</v>
+      </c>
+      <c r="H504" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="505" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A505" t="s">
+        <v>14</v>
+      </c>
+      <c r="B505">
+        <v>45</v>
+      </c>
+      <c r="C505" t="s">
+        <v>497</v>
+      </c>
+      <c r="D505" t="s">
+        <v>498</v>
+      </c>
+      <c r="E505" t="s">
+        <v>23</v>
+      </c>
+      <c r="F505" t="s">
+        <v>24</v>
+      </c>
+      <c r="G505">
+        <v>1</v>
+      </c>
+      <c r="H505" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="506" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A506" t="s">
+        <v>14</v>
+      </c>
+      <c r="B506">
+        <v>45</v>
+      </c>
+      <c r="C506" t="s">
+        <v>497</v>
+      </c>
+      <c r="D506" t="s">
+        <v>498</v>
+      </c>
+      <c r="E506" t="s">
+        <v>82</v>
+      </c>
+      <c r="F506" t="s">
+        <v>83</v>
+      </c>
+      <c r="G506">
+        <v>1</v>
+      </c>
+      <c r="H506" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="507" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A507" t="s">
+        <v>14</v>
+      </c>
+      <c r="B507">
+        <v>45</v>
+      </c>
+      <c r="C507" t="s">
+        <v>497</v>
+      </c>
+      <c r="D507" t="s">
+        <v>498</v>
+      </c>
+      <c r="E507" t="s">
+        <v>249</v>
+      </c>
+      <c r="F507" t="s">
+        <v>250</v>
+      </c>
+      <c r="G507">
+        <v>4</v>
+      </c>
+      <c r="H507" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="508" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A508" t="s">
+        <v>14</v>
+      </c>
+      <c r="B508">
+        <v>45</v>
+      </c>
+      <c r="C508" t="s">
+        <v>497</v>
+      </c>
+      <c r="D508" t="s">
+        <v>498</v>
+      </c>
+      <c r="E508" t="s">
+        <v>164</v>
+      </c>
+      <c r="F508" t="s">
+        <v>165</v>
+      </c>
+      <c r="G508">
+        <v>1</v>
+      </c>
+      <c r="H508" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="509" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A509" t="s">
+        <v>14</v>
+      </c>
+      <c r="B509">
+        <v>45</v>
+      </c>
+      <c r="C509" t="s">
+        <v>497</v>
+      </c>
+      <c r="D509" t="s">
+        <v>498</v>
+      </c>
+      <c r="E509" t="s">
+        <v>209</v>
+      </c>
+      <c r="F509" t="s">
+        <v>210</v>
+      </c>
+      <c r="G509">
+        <v>3</v>
+      </c>
+      <c r="H509" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="510" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A510" t="s">
+        <v>14</v>
+      </c>
+      <c r="B510">
+        <v>45</v>
+      </c>
+      <c r="C510" t="s">
+        <v>497</v>
+      </c>
+      <c r="D510" t="s">
+        <v>498</v>
+      </c>
+      <c r="E510" t="s">
+        <v>211</v>
+      </c>
+      <c r="F510" t="s">
+        <v>212</v>
+      </c>
+      <c r="G510">
+        <v>2</v>
+      </c>
+      <c r="H510" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="511" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A511" t="s">
+        <v>14</v>
+      </c>
+      <c r="B511">
+        <v>45</v>
+      </c>
+      <c r="C511" t="s">
+        <v>497</v>
+      </c>
+      <c r="D511" t="s">
+        <v>498</v>
+      </c>
+      <c r="E511" t="s">
+        <v>279</v>
+      </c>
+      <c r="F511" t="s">
+        <v>280</v>
+      </c>
+      <c r="G511">
+        <v>30</v>
+      </c>
+      <c r="H511" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="512" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A512" t="s">
+        <v>14</v>
+      </c>
+      <c r="B512">
+        <v>45</v>
+      </c>
+      <c r="C512" t="s">
+        <v>497</v>
+      </c>
+      <c r="D512" t="s">
+        <v>498</v>
+      </c>
+      <c r="E512" t="s">
+        <v>182</v>
+      </c>
+      <c r="F512" t="s">
+        <v>183</v>
+      </c>
+      <c r="G512">
+        <v>1</v>
+      </c>
+      <c r="H512" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="513" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A513" t="s">
+        <v>14</v>
+      </c>
+      <c r="B513">
+        <v>45</v>
+      </c>
+      <c r="C513" t="s">
+        <v>497</v>
+      </c>
+      <c r="D513" t="s">
+        <v>498</v>
+      </c>
+      <c r="E513" t="s">
+        <v>428</v>
+      </c>
+      <c r="F513" t="s">
+        <v>429</v>
+      </c>
+      <c r="G513">
+        <v>3</v>
+      </c>
+      <c r="H513" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="514" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A514" t="s">
+        <v>14</v>
+      </c>
+      <c r="B514">
+        <v>45</v>
+      </c>
+      <c r="C514" t="s">
+        <v>497</v>
+      </c>
+      <c r="D514" t="s">
+        <v>498</v>
+      </c>
+      <c r="E514" t="s">
+        <v>545</v>
+      </c>
+      <c r="F514" t="s">
+        <v>546</v>
+      </c>
+      <c r="G514">
+        <v>10</v>
+      </c>
+      <c r="H514" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="515" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A515" t="s">
+        <v>14</v>
+      </c>
+      <c r="B515">
+        <v>45</v>
+      </c>
+      <c r="C515" t="s">
+        <v>497</v>
+      </c>
+      <c r="D515" t="s">
+        <v>498</v>
+      </c>
+      <c r="E515" t="s">
+        <v>455</v>
+      </c>
+      <c r="F515" t="s">
+        <v>456</v>
+      </c>
+      <c r="G515">
+        <v>10</v>
+      </c>
+      <c r="H515" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="516" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A516" t="s">
+        <v>14</v>
+      </c>
+      <c r="B516">
+        <v>45</v>
+      </c>
+      <c r="C516" t="s">
+        <v>497</v>
+      </c>
+      <c r="D516" t="s">
+        <v>498</v>
+      </c>
+      <c r="E516" t="s">
+        <v>547</v>
+      </c>
+      <c r="F516" t="s">
+        <v>548</v>
+      </c>
+      <c r="G516">
+        <v>1</v>
+      </c>
+      <c r="H516" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="517" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A517" t="s">
+        <v>14</v>
+      </c>
+      <c r="B517">
+        <v>45</v>
+      </c>
+      <c r="C517" t="s">
+        <v>497</v>
+      </c>
+      <c r="D517" t="s">
+        <v>498</v>
+      </c>
+      <c r="E517" t="s">
+        <v>277</v>
+      </c>
+      <c r="F517" t="s">
+        <v>278</v>
+      </c>
+      <c r="G517">
+        <v>1</v>
+      </c>
+      <c r="H517" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="518" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A518" t="s">
+        <v>14</v>
+      </c>
+      <c r="B518">
+        <v>45</v>
+      </c>
+      <c r="C518" t="s">
+        <v>549</v>
+      </c>
+      <c r="D518" t="s">
+        <v>550</v>
+      </c>
+      <c r="E518" t="s">
+        <v>259</v>
+      </c>
+      <c r="F518" t="s">
+        <v>260</v>
+      </c>
+      <c r="G518">
+        <v>1</v>
+      </c>
+      <c r="H518" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="519" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A519" t="s">
+        <v>14</v>
+      </c>
+      <c r="B519">
+        <v>45</v>
+      </c>
+      <c r="C519" t="s">
+        <v>497</v>
+      </c>
+      <c r="D519" t="s">
+        <v>498</v>
+      </c>
+      <c r="E519" t="s">
+        <v>551</v>
+      </c>
+      <c r="F519" t="s">
+        <v>552</v>
+      </c>
+      <c r="G519">
+        <v>2</v>
+      </c>
+      <c r="H519" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="520" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A520" t="s">
+        <v>14</v>
+      </c>
+      <c r="B520">
+        <v>45</v>
+      </c>
+      <c r="C520" t="s">
+        <v>497</v>
+      </c>
+      <c r="D520" t="s">
+        <v>498</v>
+      </c>
+      <c r="E520" t="s">
+        <v>473</v>
+      </c>
+      <c r="F520" t="s">
+        <v>474</v>
+      </c>
+      <c r="G520">
+        <v>2</v>
+      </c>
+      <c r="H520" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="521" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A521" t="s">
+        <v>14</v>
+      </c>
+      <c r="B521">
+        <v>45</v>
+      </c>
+      <c r="C521" t="s">
+        <v>497</v>
+      </c>
+      <c r="D521" t="s">
+        <v>498</v>
+      </c>
+      <c r="E521" t="s">
+        <v>76</v>
+      </c>
+      <c r="F521" t="s">
+        <v>77</v>
+      </c>
+      <c r="G521">
+        <v>1</v>
+      </c>
+      <c r="H521" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="522" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A522" t="s">
+        <v>14</v>
+      </c>
+      <c r="B522">
+        <v>45</v>
+      </c>
+      <c r="C522" t="s">
+        <v>497</v>
+      </c>
+      <c r="D522" t="s">
+        <v>498</v>
+      </c>
+      <c r="E522" t="s">
+        <v>188</v>
+      </c>
+      <c r="F522" t="s">
+        <v>189</v>
+      </c>
+      <c r="G522">
+        <v>4</v>
+      </c>
+      <c r="H522" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="523" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A523" t="s">
+        <v>14</v>
+      </c>
+      <c r="B523">
+        <v>45</v>
+      </c>
+      <c r="C523" t="s">
+        <v>497</v>
+      </c>
+      <c r="D523" t="s">
+        <v>498</v>
+      </c>
+      <c r="E523" t="s">
+        <v>150</v>
+      </c>
+      <c r="F523" t="s">
+        <v>151</v>
+      </c>
+      <c r="G523">
+        <v>4</v>
+      </c>
+      <c r="H523" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="524" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A524" t="s">
+        <v>14</v>
+      </c>
+      <c r="B524">
+        <v>45</v>
+      </c>
+      <c r="C524" t="s">
+        <v>497</v>
+      </c>
+      <c r="D524" t="s">
+        <v>498</v>
+      </c>
+      <c r="E524" t="s">
+        <v>251</v>
+      </c>
+      <c r="F524" t="s">
+        <v>252</v>
+      </c>
+      <c r="G524">
+        <v>2</v>
+      </c>
+      <c r="H524" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="525" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A525" t="s">
+        <v>14</v>
+      </c>
+      <c r="B525">
+        <v>45</v>
+      </c>
+      <c r="C525" t="s">
+        <v>497</v>
+      </c>
+      <c r="D525" t="s">
+        <v>498</v>
+      </c>
+      <c r="E525" t="s">
+        <v>553</v>
+      </c>
+      <c r="F525" t="s">
+        <v>554</v>
+      </c>
+      <c r="G525">
+        <v>1</v>
+      </c>
+      <c r="H525" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="526" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A526" t="s">
+        <v>14</v>
+      </c>
+      <c r="B526">
+        <v>45</v>
+      </c>
+      <c r="C526" t="s">
+        <v>497</v>
+      </c>
+      <c r="D526" t="s">
+        <v>498</v>
+      </c>
+      <c r="E526" t="s">
+        <v>224</v>
+      </c>
+      <c r="F526" t="s">
+        <v>225</v>
+      </c>
+      <c r="G526">
+        <v>2</v>
+      </c>
+      <c r="H526" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="527" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A527" t="s">
+        <v>14</v>
+      </c>
+      <c r="B527">
+        <v>45</v>
+      </c>
+      <c r="C527" t="s">
+        <v>497</v>
+      </c>
+      <c r="D527" t="s">
+        <v>498</v>
+      </c>
+      <c r="E527" t="s">
+        <v>239</v>
+      </c>
+      <c r="F527" t="s">
+        <v>240</v>
+      </c>
+      <c r="G527">
+        <v>1</v>
+      </c>
+      <c r="H527" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="528" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A528" t="s">
+        <v>14</v>
+      </c>
+      <c r="B528">
+        <v>45</v>
+      </c>
+      <c r="C528" t="s">
+        <v>497</v>
+      </c>
+      <c r="D528" t="s">
+        <v>498</v>
+      </c>
+      <c r="E528" t="s">
+        <v>555</v>
+      </c>
+      <c r="F528" t="s">
+        <v>556</v>
+      </c>
+      <c r="G528">
+        <v>30</v>
+      </c>
+      <c r="H528" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="529" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A529" t="s">
+        <v>14</v>
+      </c>
+      <c r="B529">
+        <v>45</v>
+      </c>
+      <c r="C529" t="s">
+        <v>497</v>
+      </c>
+      <c r="D529" t="s">
+        <v>498</v>
+      </c>
+      <c r="E529" t="s">
+        <v>323</v>
+      </c>
+      <c r="F529" t="s">
+        <v>324</v>
+      </c>
+      <c r="G529">
+        <v>2</v>
+      </c>
+      <c r="H529" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="530" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A530" t="s">
+        <v>14</v>
+      </c>
+      <c r="B530">
+        <v>45</v>
+      </c>
+      <c r="C530" t="s">
+        <v>497</v>
+      </c>
+      <c r="D530" t="s">
+        <v>498</v>
+      </c>
+      <c r="E530" t="s">
+        <v>88</v>
+      </c>
+      <c r="F530" t="s">
+        <v>89</v>
+      </c>
+      <c r="G530">
+        <v>1</v>
+      </c>
+      <c r="H530" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="531" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A531" t="s">
+        <v>14</v>
+      </c>
+      <c r="B531">
+        <v>45</v>
+      </c>
+      <c r="C531" t="s">
+        <v>497</v>
+      </c>
+      <c r="D531" t="s">
+        <v>498</v>
+      </c>
+      <c r="E531" t="s">
+        <v>557</v>
+      </c>
+      <c r="F531" t="s">
+        <v>558</v>
+      </c>
+      <c r="G531">
+        <v>3</v>
+      </c>
+      <c r="H531" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="532" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A532" t="s">
+        <v>14</v>
+      </c>
+      <c r="B532">
+        <v>45</v>
+      </c>
+      <c r="C532" t="s">
+        <v>497</v>
+      </c>
+      <c r="D532" t="s">
+        <v>498</v>
+      </c>
+      <c r="E532" t="s">
+        <v>337</v>
+      </c>
+      <c r="F532" t="s">
+        <v>338</v>
+      </c>
+      <c r="G532">
+        <v>1</v>
+      </c>
+      <c r="H532" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="533" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A533" t="s">
+        <v>14</v>
+      </c>
+      <c r="B533">
+        <v>45</v>
+      </c>
+      <c r="C533" t="s">
+        <v>497</v>
+      </c>
+      <c r="D533" t="s">
+        <v>498</v>
+      </c>
+      <c r="E533" t="s">
+        <v>559</v>
+      </c>
+      <c r="F533" t="s">
+        <v>560</v>
+      </c>
+      <c r="G533">
+        <v>2</v>
+      </c>
+      <c r="H533" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="534" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A534" t="s">
+        <v>14</v>
+      </c>
+      <c r="B534">
+        <v>45</v>
+      </c>
+      <c r="C534" t="s">
+        <v>497</v>
+      </c>
+      <c r="D534" t="s">
+        <v>498</v>
+      </c>
+      <c r="E534" t="s">
+        <v>74</v>
+      </c>
+      <c r="F534" t="s">
+        <v>75</v>
+      </c>
+      <c r="G534">
+        <v>1</v>
+      </c>
+      <c r="H534" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="535" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A535" t="s">
+        <v>14</v>
+      </c>
+      <c r="B535">
+        <v>45</v>
+      </c>
+      <c r="C535" t="s">
+        <v>497</v>
+      </c>
+      <c r="D535" t="s">
+        <v>498</v>
+      </c>
+      <c r="E535" t="s">
+        <v>160</v>
+      </c>
+      <c r="F535" t="s">
+        <v>161</v>
+      </c>
+      <c r="G535">
+        <v>4</v>
+      </c>
+      <c r="H535" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="536" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A536" t="s">
+        <v>14</v>
+      </c>
+      <c r="B536">
+        <v>45</v>
+      </c>
+      <c r="C536" t="s">
+        <v>497</v>
+      </c>
+      <c r="D536" t="s">
+        <v>498</v>
+      </c>
+      <c r="E536" t="s">
+        <v>162</v>
+      </c>
+      <c r="F536" t="s">
+        <v>163</v>
+      </c>
+      <c r="G536">
+        <v>4</v>
+      </c>
+      <c r="H536" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="537" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A537" t="s">
+        <v>14</v>
+      </c>
+      <c r="B537">
+        <v>45</v>
+      </c>
+      <c r="C537" t="s">
+        <v>497</v>
+      </c>
+      <c r="D537" t="s">
+        <v>498</v>
+      </c>
+      <c r="E537" t="s">
+        <v>57</v>
+      </c>
+      <c r="F537" t="s">
+        <v>58</v>
+      </c>
+      <c r="G537">
+        <v>4</v>
+      </c>
+      <c r="H537" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="538" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A538" t="s">
+        <v>14</v>
+      </c>
+      <c r="B538">
+        <v>45</v>
+      </c>
+      <c r="C538" t="s">
+        <v>497</v>
+      </c>
+      <c r="D538" t="s">
+        <v>498</v>
+      </c>
+      <c r="E538" t="s">
+        <v>41</v>
+      </c>
+      <c r="F538" t="s">
+        <v>42</v>
+      </c>
+      <c r="G538">
+        <v>2</v>
+      </c>
+      <c r="H538" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="539" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A539" t="s">
+        <v>14</v>
+      </c>
+      <c r="B539">
+        <v>45</v>
+      </c>
+      <c r="C539" t="s">
+        <v>497</v>
+      </c>
+      <c r="D539" t="s">
+        <v>498</v>
+      </c>
+      <c r="E539" t="s">
+        <v>561</v>
+      </c>
+      <c r="F539" t="s">
+        <v>562</v>
+      </c>
+      <c r="G539">
+        <v>10</v>
+      </c>
+      <c r="H539" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="540" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A540" t="s">
+        <v>14</v>
+      </c>
+      <c r="B540">
+        <v>45</v>
+      </c>
+      <c r="C540" t="s">
+        <v>497</v>
+      </c>
+      <c r="D540" t="s">
+        <v>498</v>
+      </c>
+      <c r="E540" t="s">
+        <v>247</v>
+      </c>
+      <c r="F540" t="s">
+        <v>248</v>
+      </c>
+      <c r="G540">
+        <v>30</v>
+      </c>
+      <c r="H540" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A541" t="s">
+        <v>14</v>
+      </c>
+      <c r="B541">
+        <v>45</v>
+      </c>
+      <c r="C541" t="s">
+        <v>497</v>
+      </c>
+      <c r="D541" t="s">
+        <v>498</v>
+      </c>
+      <c r="E541" t="s">
+        <v>563</v>
+      </c>
+      <c r="F541" t="s">
+        <v>564</v>
+      </c>
+      <c r="G541">
+        <v>3</v>
+      </c>
+      <c r="H541" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A542" t="s">
+        <v>14</v>
+      </c>
+      <c r="B542">
+        <v>45</v>
+      </c>
+      <c r="C542" t="s">
+        <v>497</v>
+      </c>
+      <c r="D542" t="s">
+        <v>498</v>
+      </c>
+      <c r="E542" t="s">
+        <v>389</v>
+      </c>
+      <c r="F542" t="s">
+        <v>390</v>
+      </c>
+      <c r="G542">
+        <v>1</v>
+      </c>
+      <c r="H542" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A543" t="s">
+        <v>14</v>
+      </c>
+      <c r="B543">
+        <v>45</v>
+      </c>
+      <c r="C543" t="s">
+        <v>497</v>
+      </c>
+      <c r="D543" t="s">
+        <v>498</v>
+      </c>
+      <c r="E543" t="s">
+        <v>301</v>
+      </c>
+      <c r="F543" t="s">
+        <v>302</v>
+      </c>
+      <c r="G543">
+        <v>2</v>
+      </c>
+      <c r="H543" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A544" t="s">
+        <v>14</v>
+      </c>
+      <c r="B544">
+        <v>45</v>
+      </c>
+      <c r="C544" t="s">
+        <v>497</v>
+      </c>
+      <c r="D544" t="s">
+        <v>498</v>
+      </c>
+      <c r="E544" t="s">
+        <v>565</v>
+      </c>
+      <c r="F544" t="s">
+        <v>566</v>
+      </c>
+      <c r="G544">
+        <v>1</v>
+      </c>
+      <c r="H544" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A545" t="s">
+        <v>14</v>
+      </c>
+      <c r="B545">
+        <v>45</v>
+      </c>
+      <c r="C545" t="s">
+        <v>497</v>
+      </c>
+      <c r="D545" t="s">
+        <v>498</v>
+      </c>
+      <c r="E545" t="s">
+        <v>567</v>
+      </c>
+      <c r="F545" t="s">
+        <v>568</v>
+      </c>
+      <c r="G545">
+        <v>3</v>
+      </c>
+      <c r="H545" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A546" t="s">
+        <v>14</v>
+      </c>
+      <c r="B546">
+        <v>45</v>
+      </c>
+      <c r="C546" t="s">
+        <v>497</v>
+      </c>
+      <c r="D546" t="s">
+        <v>498</v>
+      </c>
+      <c r="E546" t="s">
+        <v>261</v>
+      </c>
+      <c r="F546" t="s">
+        <v>262</v>
+      </c>
+      <c r="G546">
+        <v>1</v>
+      </c>
+      <c r="H546" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A547" t="s">
+        <v>14</v>
+      </c>
+      <c r="B547">
+        <v>45</v>
+      </c>
+      <c r="C547" t="s">
+        <v>525</v>
+      </c>
+      <c r="D547" t="s">
+        <v>526</v>
+      </c>
+      <c r="E547" t="s">
+        <v>493</v>
+      </c>
+      <c r="F547" t="s">
+        <v>494</v>
+      </c>
+      <c r="G547">
+        <v>1</v>
+      </c>
+      <c r="H547" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A548" t="s">
+        <v>14</v>
+      </c>
+      <c r="B548">
+        <v>45</v>
+      </c>
+      <c r="C548" t="s">
+        <v>497</v>
+      </c>
+      <c r="D548" t="s">
+        <v>498</v>
+      </c>
+      <c r="E548" t="s">
+        <v>569</v>
+      </c>
+      <c r="F548" t="s">
+        <v>570</v>
+      </c>
+      <c r="G548">
+        <v>2</v>
+      </c>
+      <c r="H548" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A549" t="s">
+        <v>14</v>
+      </c>
+      <c r="B549">
+        <v>45</v>
+      </c>
+      <c r="C549" t="s">
+        <v>497</v>
+      </c>
+      <c r="D549" t="s">
+        <v>498</v>
+      </c>
+      <c r="E549" t="s">
+        <v>21</v>
+      </c>
+      <c r="F549" t="s">
+        <v>22</v>
+      </c>
+      <c r="G549">
+        <v>1</v>
+      </c>
+      <c r="H549" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A550" t="s">
+        <v>14</v>
+      </c>
+      <c r="B550">
+        <v>45</v>
+      </c>
+      <c r="C550" t="s">
+        <v>497</v>
+      </c>
+      <c r="D550" t="s">
+        <v>498</v>
+      </c>
+      <c r="E550" t="s">
+        <v>84</v>
+      </c>
+      <c r="F550" t="s">
+        <v>85</v>
+      </c>
+      <c r="G550">
+        <v>1</v>
+      </c>
+      <c r="H550" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A551" t="s">
+        <v>14</v>
+      </c>
+      <c r="B551">
+        <v>45</v>
+      </c>
+      <c r="C551" t="s">
+        <v>497</v>
+      </c>
+      <c r="D551" t="s">
+        <v>498</v>
+      </c>
+      <c r="E551" t="s">
+        <v>134</v>
+      </c>
+      <c r="F551" t="s">
+        <v>135</v>
+      </c>
+      <c r="G551">
+        <v>1</v>
+      </c>
+      <c r="H551" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A552" t="s">
+        <v>14</v>
+      </c>
+      <c r="B552">
+        <v>45</v>
+      </c>
+      <c r="C552" t="s">
+        <v>497</v>
+      </c>
+      <c r="D552" t="s">
+        <v>498</v>
+      </c>
+      <c r="E552" t="s">
+        <v>100</v>
+      </c>
+      <c r="F552" t="s">
+        <v>101</v>
+      </c>
+      <c r="G552">
+        <v>4</v>
+      </c>
+      <c r="H552" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A553" t="s">
+        <v>14</v>
+      </c>
+      <c r="B553">
+        <v>45</v>
+      </c>
+      <c r="C553" t="s">
+        <v>497</v>
+      </c>
+      <c r="D553" t="s">
+        <v>498</v>
+      </c>
+      <c r="E553" t="s">
+        <v>396</v>
+      </c>
+      <c r="F553" t="s">
+        <v>397</v>
+      </c>
+      <c r="G553">
+        <v>1</v>
+      </c>
+      <c r="H553" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A554" t="s">
+        <v>14</v>
+      </c>
+      <c r="B554">
+        <v>45</v>
+      </c>
+      <c r="C554" t="s">
+        <v>497</v>
+      </c>
+      <c r="D554" t="s">
+        <v>498</v>
+      </c>
+      <c r="E554" t="s">
+        <v>571</v>
+      </c>
+      <c r="F554" t="s">
+        <v>572</v>
+      </c>
+      <c r="G554">
+        <v>10</v>
+      </c>
+      <c r="H554" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A555" t="s">
+        <v>14</v>
+      </c>
+      <c r="B555">
+        <v>45</v>
+      </c>
+      <c r="C555" t="s">
+        <v>497</v>
+      </c>
+      <c r="D555" t="s">
+        <v>498</v>
+      </c>
+      <c r="E555" t="s">
+        <v>309</v>
+      </c>
+      <c r="F555" t="s">
+        <v>310</v>
+      </c>
+      <c r="G555">
+        <v>3</v>
+      </c>
+      <c r="H555" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A556" t="s">
+        <v>14</v>
+      </c>
+      <c r="B556">
+        <v>45</v>
+      </c>
+      <c r="C556" t="s">
+        <v>497</v>
+      </c>
+      <c r="D556" t="s">
+        <v>498</v>
+      </c>
+      <c r="E556" t="s">
+        <v>196</v>
+      </c>
+      <c r="F556" t="s">
+        <v>197</v>
+      </c>
+      <c r="G556">
+        <v>1</v>
+      </c>
+      <c r="H556" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A557" t="s">
+        <v>14</v>
+      </c>
+      <c r="B557">
+        <v>45</v>
+      </c>
+      <c r="C557" t="s">
+        <v>497</v>
+      </c>
+      <c r="D557" t="s">
+        <v>498</v>
+      </c>
+      <c r="E557" t="s">
+        <v>573</v>
+      </c>
+      <c r="F557" t="s">
+        <v>574</v>
+      </c>
+      <c r="G557">
+        <v>2</v>
+      </c>
+      <c r="H557" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A558" t="s">
+        <v>14</v>
+      </c>
+      <c r="B558">
+        <v>45</v>
+      </c>
+      <c r="C558" t="s">
+        <v>497</v>
+      </c>
+      <c r="D558" t="s">
+        <v>498</v>
+      </c>
+      <c r="E558" t="s">
+        <v>241</v>
+      </c>
+      <c r="F558" t="s">
+        <v>242</v>
+      </c>
+      <c r="G558">
+        <v>2</v>
+      </c>
+      <c r="H558" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A559" t="s">
+        <v>14</v>
+      </c>
+      <c r="B559">
+        <v>45</v>
+      </c>
+      <c r="C559" t="s">
+        <v>497</v>
+      </c>
+      <c r="D559" t="s">
+        <v>498</v>
+      </c>
+      <c r="E559" t="s">
+        <v>575</v>
+      </c>
+      <c r="F559" t="s">
+        <v>576</v>
+      </c>
+      <c r="G559">
+        <v>1</v>
+      </c>
+      <c r="H559" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A560" t="s">
+        <v>14</v>
+      </c>
+      <c r="B560">
+        <v>45</v>
+      </c>
+      <c r="C560" t="s">
+        <v>497</v>
+      </c>
+      <c r="D560" t="s">
+        <v>498</v>
+      </c>
+      <c r="E560" t="s">
+        <v>577</v>
+      </c>
+      <c r="F560" t="s">
+        <v>578</v>
+      </c>
+      <c r="G560">
+        <v>1</v>
+      </c>
+      <c r="H560" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A561" t="s">
+        <v>14</v>
+      </c>
+      <c r="B561">
+        <v>45</v>
+      </c>
+      <c r="C561" t="s">
+        <v>497</v>
+      </c>
+      <c r="D561" t="s">
+        <v>498</v>
+      </c>
+      <c r="E561" t="s">
+        <v>315</v>
+      </c>
+      <c r="F561" t="s">
+        <v>316</v>
+      </c>
+      <c r="G561">
+        <v>1</v>
+      </c>
+      <c r="H561" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A562" t="s">
+        <v>14</v>
+      </c>
+      <c r="B562">
+        <v>45</v>
+      </c>
+      <c r="C562" t="s">
+        <v>525</v>
+      </c>
+      <c r="D562" t="s">
+        <v>526</v>
+      </c>
+      <c r="E562" t="s">
+        <v>475</v>
+      </c>
+      <c r="F562" t="s">
+        <v>476</v>
+      </c>
+      <c r="G562">
+        <v>1</v>
+      </c>
+      <c r="H562" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A563" t="s">
+        <v>14</v>
+      </c>
+      <c r="B563">
+        <v>45</v>
+      </c>
+      <c r="C563" t="s">
+        <v>497</v>
+      </c>
+      <c r="D563" t="s">
+        <v>498</v>
+      </c>
+      <c r="E563" t="s">
+        <v>579</v>
+      </c>
+      <c r="F563" t="s">
+        <v>580</v>
+      </c>
+      <c r="G563">
+        <v>2</v>
+      </c>
+      <c r="H563" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A564" t="s">
+        <v>14</v>
+      </c>
+      <c r="B564">
+        <v>45</v>
+      </c>
+      <c r="C564" t="s">
+        <v>497</v>
+      </c>
+      <c r="D564" t="s">
+        <v>498</v>
+      </c>
+      <c r="E564" t="s">
+        <v>11</v>
+      </c>
+      <c r="F564" t="s">
+        <v>12</v>
+      </c>
+      <c r="G564">
+        <v>2</v>
+      </c>
+      <c r="H564" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A565" t="s">
+        <v>14</v>
+      </c>
+      <c r="B565">
+        <v>45</v>
+      </c>
+      <c r="C565" t="s">
+        <v>497</v>
+      </c>
+      <c r="D565" t="s">
+        <v>498</v>
+      </c>
+      <c r="E565" t="s">
+        <v>92</v>
+      </c>
+      <c r="F565" t="s">
+        <v>93</v>
+      </c>
+      <c r="G565">
+        <v>1</v>
+      </c>
+      <c r="H565" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="566" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A566" t="s">
+        <v>14</v>
+      </c>
+      <c r="B566">
+        <v>45</v>
+      </c>
+      <c r="C566" t="s">
+        <v>497</v>
+      </c>
+      <c r="D566" t="s">
+        <v>498</v>
+      </c>
+      <c r="E566" t="s">
+        <v>201</v>
+      </c>
+      <c r="F566" t="s">
+        <v>202</v>
+      </c>
+      <c r="G566">
+        <v>1</v>
+      </c>
+      <c r="H566" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="567" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A567" t="s">
+        <v>14</v>
+      </c>
+      <c r="B567">
+        <v>45</v>
+      </c>
+      <c r="C567" t="s">
+        <v>497</v>
+      </c>
+      <c r="D567" t="s">
+        <v>498</v>
+      </c>
+      <c r="E567" t="s">
+        <v>234</v>
+      </c>
+      <c r="F567" t="s">
+        <v>235</v>
+      </c>
+      <c r="G567">
+        <v>4</v>
+      </c>
+      <c r="H567" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="568" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A568" t="s">
+        <v>14</v>
+      </c>
+      <c r="B568">
+        <v>45</v>
+      </c>
+      <c r="C568" t="s">
+        <v>497</v>
+      </c>
+      <c r="D568" t="s">
+        <v>498</v>
+      </c>
+      <c r="E568" t="s">
+        <v>581</v>
+      </c>
+      <c r="F568" t="s">
+        <v>582</v>
+      </c>
+      <c r="G568">
+        <v>1</v>
+      </c>
+      <c r="H568" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="569" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A569" t="s">
+        <v>14</v>
+      </c>
+      <c r="B569">
+        <v>45</v>
+      </c>
+      <c r="C569" t="s">
+        <v>497</v>
+      </c>
+      <c r="D569" t="s">
+        <v>498</v>
+      </c>
+      <c r="E569" t="s">
+        <v>583</v>
+      </c>
+      <c r="F569" t="s">
+        <v>584</v>
+      </c>
+      <c r="G569">
+        <v>2</v>
+      </c>
+      <c r="H569" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="570" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A570" t="s">
+        <v>14</v>
+      </c>
+      <c r="B570">
+        <v>45</v>
+      </c>
+      <c r="C570" t="s">
+        <v>497</v>
+      </c>
+      <c r="D570" t="s">
+        <v>498</v>
+      </c>
+      <c r="E570" t="s">
+        <v>222</v>
+      </c>
+      <c r="F570" t="s">
+        <v>223</v>
+      </c>
+      <c r="G570">
+        <v>3</v>
+      </c>
+      <c r="H570" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="571" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A571" t="s">
+        <v>14</v>
+      </c>
+      <c r="B571">
+        <v>45</v>
+      </c>
+      <c r="C571" t="s">
+        <v>497</v>
+      </c>
+      <c r="D571" t="s">
+        <v>498</v>
+      </c>
+      <c r="E571" t="s">
+        <v>311</v>
+      </c>
+      <c r="F571" t="s">
+        <v>312</v>
+      </c>
+      <c r="G571">
+        <v>2</v>
+      </c>
+      <c r="H571" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="572" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A572" t="s">
+        <v>14</v>
+      </c>
+      <c r="B572">
+        <v>45</v>
+      </c>
+      <c r="C572" t="s">
+        <v>497</v>
+      </c>
+      <c r="D572" t="s">
+        <v>498</v>
+      </c>
+      <c r="E572" t="s">
+        <v>585</v>
+      </c>
+      <c r="F572" t="s">
+        <v>586</v>
+      </c>
+      <c r="G572">
+        <v>1</v>
+      </c>
+      <c r="H572" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="573" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A573" t="s">
+        <v>14</v>
+      </c>
+      <c r="B573">
+        <v>45</v>
+      </c>
+      <c r="C573" t="s">
+        <v>497</v>
+      </c>
+      <c r="D573" t="s">
+        <v>498</v>
+      </c>
+      <c r="E573" t="s">
+        <v>587</v>
+      </c>
+      <c r="F573" t="s">
+        <v>588</v>
+      </c>
+      <c r="G573">
+        <v>10</v>
+      </c>
+      <c r="H573" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="574" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A574" t="s">
+        <v>14</v>
+      </c>
+      <c r="B574">
+        <v>45</v>
+      </c>
+      <c r="C574" t="s">
+        <v>497</v>
+      </c>
+      <c r="D574" t="s">
+        <v>498</v>
+      </c>
+      <c r="E574" t="s">
+        <v>351</v>
+      </c>
+      <c r="F574" t="s">
+        <v>352</v>
+      </c>
+      <c r="G574">
+        <v>10</v>
+      </c>
+      <c r="H574" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="575" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A575" t="s">
+        <v>14</v>
+      </c>
+      <c r="B575">
+        <v>45</v>
+      </c>
+      <c r="C575" t="s">
+        <v>497</v>
+      </c>
+      <c r="D575" t="s">
+        <v>498</v>
+      </c>
+      <c r="E575" t="s">
+        <v>589</v>
+      </c>
+      <c r="F575" t="s">
+        <v>590</v>
+      </c>
+      <c r="G575">
+        <v>1</v>
+      </c>
+      <c r="H575" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="576" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A576" t="s">
+        <v>14</v>
+      </c>
+      <c r="B576">
+        <v>45</v>
+      </c>
+      <c r="C576" t="s">
+        <v>497</v>
+      </c>
+      <c r="D576" t="s">
+        <v>498</v>
+      </c>
+      <c r="E576" t="s">
+        <v>228</v>
+      </c>
+      <c r="F576" t="s">
+        <v>229</v>
+      </c>
+      <c r="G576">
+        <v>1</v>
+      </c>
+      <c r="H576" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="577" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A577" t="s">
+        <v>14</v>
+      </c>
+      <c r="B577">
+        <v>45</v>
+      </c>
+      <c r="C577" t="s">
+        <v>591</v>
+      </c>
+      <c r="D577" t="s">
+        <v>592</v>
+      </c>
+      <c r="E577" t="s">
+        <v>259</v>
+      </c>
+      <c r="F577" t="s">
+        <v>260</v>
+      </c>
+      <c r="G577">
+        <v>1</v>
+      </c>
+      <c r="H577" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="578" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A578" t="s">
+        <v>14</v>
+      </c>
+      <c r="B578">
+        <v>45</v>
+      </c>
+      <c r="C578" t="s">
+        <v>497</v>
+      </c>
+      <c r="D578" t="s">
+        <v>498</v>
+      </c>
+      <c r="E578" t="s">
+        <v>593</v>
+      </c>
+      <c r="F578" t="s">
+        <v>594</v>
+      </c>
+      <c r="G578">
+        <v>2</v>
+      </c>
+      <c r="H578" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="579" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A579" t="s">
+        <v>14</v>
+      </c>
+      <c r="B579">
+        <v>45</v>
+      </c>
+      <c r="C579" t="s">
+        <v>497</v>
+      </c>
+      <c r="D579" t="s">
+        <v>498</v>
+      </c>
+      <c r="E579" t="s">
+        <v>192</v>
+      </c>
+      <c r="F579" t="s">
+        <v>193</v>
+      </c>
+      <c r="G579">
+        <v>2</v>
+      </c>
+      <c r="H579" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="580" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A580" t="s">
+        <v>14</v>
+      </c>
+      <c r="B580">
+        <v>45</v>
+      </c>
+      <c r="C580" t="s">
+        <v>497</v>
+      </c>
+      <c r="D580" t="s">
+        <v>498</v>
+      </c>
+      <c r="E580" t="s">
+        <v>475</v>
+      </c>
+      <c r="F580" t="s">
+        <v>476</v>
+      </c>
+      <c r="G580">
+        <v>2</v>
+      </c>
+      <c r="H580" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="581" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A581" t="s">
+        <v>14</v>
+      </c>
+      <c r="B581">
+        <v>45</v>
+      </c>
+      <c r="C581" t="s">
+        <v>497</v>
+      </c>
+      <c r="D581" t="s">
+        <v>498</v>
+      </c>
+      <c r="E581" t="s">
+        <v>64</v>
+      </c>
+      <c r="F581" t="s">
+        <v>65</v>
+      </c>
+      <c r="G581">
+        <v>1</v>
+      </c>
+      <c r="H581" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="582" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A582" t="s">
+        <v>14</v>
+      </c>
+      <c r="B582">
+        <v>45</v>
+      </c>
+      <c r="C582" t="s">
+        <v>497</v>
+      </c>
+      <c r="D582" t="s">
+        <v>498</v>
+      </c>
+      <c r="E582" t="s">
+        <v>96</v>
+      </c>
+      <c r="F582" t="s">
+        <v>97</v>
+      </c>
+      <c r="G582">
+        <v>1</v>
+      </c>
+      <c r="H582" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="583" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A583" t="s">
+        <v>14</v>
+      </c>
+      <c r="B583">
+        <v>45</v>
+      </c>
+      <c r="C583" t="s">
+        <v>497</v>
+      </c>
+      <c r="D583" t="s">
+        <v>498</v>
+      </c>
+      <c r="E583" t="s">
+        <v>218</v>
+      </c>
+      <c r="F583" t="s">
+        <v>219</v>
+      </c>
+      <c r="G583">
+        <v>1</v>
+      </c>
+      <c r="H583" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="584" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A584" t="s">
+        <v>14</v>
+      </c>
+      <c r="B584">
+        <v>45</v>
+      </c>
+      <c r="C584" t="s">
+        <v>497</v>
+      </c>
+      <c r="D584" t="s">
+        <v>498</v>
+      </c>
+      <c r="E584" t="s">
+        <v>106</v>
+      </c>
+      <c r="F584" t="s">
+        <v>107</v>
+      </c>
+      <c r="G584">
+        <v>2</v>
+      </c>
+      <c r="H584" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="585" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A585" t="s">
+        <v>14</v>
+      </c>
+      <c r="B585">
+        <v>45</v>
+      </c>
+      <c r="C585" t="s">
+        <v>497</v>
+      </c>
+      <c r="D585" t="s">
+        <v>498</v>
+      </c>
+      <c r="E585" t="s">
+        <v>595</v>
+      </c>
+      <c r="F585" t="s">
+        <v>596</v>
+      </c>
+      <c r="G585">
+        <v>10</v>
+      </c>
+      <c r="H585" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="586" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A586" t="s">
+        <v>14</v>
+      </c>
+      <c r="B586">
+        <v>45</v>
+      </c>
+      <c r="C586" t="s">
+        <v>497</v>
+      </c>
+      <c r="D586" t="s">
+        <v>498</v>
+      </c>
+      <c r="E586" t="s">
+        <v>232</v>
+      </c>
+      <c r="F586" t="s">
+        <v>233</v>
+      </c>
+      <c r="G586">
+        <v>3</v>
+      </c>
+      <c r="H586" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="587" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A587" t="s">
+        <v>14</v>
+      </c>
+      <c r="B587">
+        <v>45</v>
+      </c>
+      <c r="C587" t="s">
+        <v>497</v>
+      </c>
+      <c r="D587" t="s">
+        <v>498</v>
+      </c>
+      <c r="E587" t="s">
+        <v>299</v>
+      </c>
+      <c r="F587" t="s">
+        <v>300</v>
+      </c>
+      <c r="G587">
+        <v>2</v>
+      </c>
+      <c r="H587" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="588" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A588" t="s">
+        <v>14</v>
+      </c>
+      <c r="B588">
+        <v>45</v>
+      </c>
+      <c r="C588" t="s">
+        <v>497</v>
+      </c>
+      <c r="D588" t="s">
+        <v>498</v>
+      </c>
+      <c r="E588" t="s">
+        <v>597</v>
+      </c>
+      <c r="F588" t="s">
+        <v>598</v>
+      </c>
+      <c r="G588">
+        <v>1</v>
+      </c>
+      <c r="H588" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="589" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A589" t="s">
+        <v>14</v>
+      </c>
+      <c r="B589">
+        <v>45</v>
+      </c>
+      <c r="C589" t="s">
+        <v>497</v>
+      </c>
+      <c r="D589" t="s">
+        <v>498</v>
+      </c>
+      <c r="E589" t="s">
+        <v>599</v>
+      </c>
+      <c r="F589" t="s">
+        <v>600</v>
+      </c>
+      <c r="G589">
+        <v>1</v>
+      </c>
+      <c r="H589" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="590" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A590" t="s">
+        <v>14</v>
+      </c>
+      <c r="B590">
+        <v>45</v>
+      </c>
+      <c r="C590" t="s">
+        <v>497</v>
+      </c>
+      <c r="D590" t="s">
+        <v>498</v>
+      </c>
+      <c r="E590" t="s">
+        <v>142</v>
+      </c>
+      <c r="F590" t="s">
+        <v>143</v>
+      </c>
+      <c r="G590">
+        <v>1</v>
+      </c>
+      <c r="H590" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="591" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A591" t="s">
+        <v>14</v>
+      </c>
+      <c r="B591">
+        <v>45</v>
+      </c>
+      <c r="C591" t="s">
+        <v>497</v>
+      </c>
+      <c r="D591" t="s">
+        <v>498</v>
+      </c>
+      <c r="E591" t="s">
+        <v>172</v>
+      </c>
+      <c r="F591" t="s">
+        <v>173</v>
+      </c>
+      <c r="G591">
+        <v>1</v>
+      </c>
+      <c r="H591" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="592" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A592" t="s">
+        <v>14</v>
+      </c>
+      <c r="B592">
+        <v>45</v>
+      </c>
+      <c r="C592" t="s">
+        <v>497</v>
+      </c>
+      <c r="D592" t="s">
+        <v>498</v>
+      </c>
+      <c r="E592" t="s">
+        <v>174</v>
+      </c>
+      <c r="F592" t="s">
+        <v>175</v>
+      </c>
+      <c r="G592">
+        <v>1</v>
+      </c>
+      <c r="H592" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="593" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A593" t="s">
+        <v>14</v>
+      </c>
+      <c r="B593">
+        <v>45</v>
+      </c>
+      <c r="C593" t="s">
+        <v>509</v>
+      </c>
+      <c r="D593" t="s">
+        <v>510</v>
+      </c>
+      <c r="E593" t="s">
+        <v>353</v>
+      </c>
+      <c r="F593" t="s">
+        <v>354</v>
+      </c>
+      <c r="G593">
+        <v>1</v>
+      </c>
+      <c r="H593" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="594" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A594" t="s">
+        <v>14</v>
+      </c>
+      <c r="B594">
+        <v>45</v>
+      </c>
+      <c r="C594" t="s">
+        <v>9</v>
+      </c>
+      <c r="D594" t="s">
+        <v>10</v>
+      </c>
+      <c r="E594" t="s">
+        <v>475</v>
+      </c>
+      <c r="F594" t="s">
+        <v>476</v>
+      </c>
+      <c r="G594">
+        <v>2</v>
+      </c>
+      <c r="H594" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="595" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A595" t="s">
+        <v>14</v>
+      </c>
+      <c r="B595">
+        <v>45</v>
+      </c>
+      <c r="C595" t="s">
+        <v>9</v>
+      </c>
+      <c r="D595" t="s">
+        <v>10</v>
+      </c>
+      <c r="E595" t="s">
+        <v>64</v>
+      </c>
+      <c r="F595" t="s">
+        <v>65</v>
+      </c>
+      <c r="G595">
+        <v>1</v>
+      </c>
+      <c r="H595" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="596" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A596" t="s">
+        <v>14</v>
+      </c>
+      <c r="B596">
+        <v>45</v>
+      </c>
+      <c r="C596" t="s">
+        <v>9</v>
+      </c>
+      <c r="D596" t="s">
+        <v>10</v>
+      </c>
+      <c r="E596" t="s">
+        <v>53</v>
+      </c>
+      <c r="F596" t="s">
+        <v>54</v>
+      </c>
+      <c r="G596">
+        <v>1</v>
+      </c>
+      <c r="H596" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="597" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A597" t="s">
+        <v>14</v>
+      </c>
+      <c r="B597">
+        <v>45</v>
+      </c>
+      <c r="C597" t="s">
+        <v>9</v>
+      </c>
+      <c r="D597" t="s">
+        <v>10</v>
+      </c>
+      <c r="E597" t="s">
+        <v>234</v>
+      </c>
+      <c r="F597" t="s">
+        <v>235</v>
+      </c>
+      <c r="G597">
+        <v>5</v>
+      </c>
+      <c r="H597" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="598" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A598" t="s">
+        <v>14</v>
+      </c>
+      <c r="B598">
+        <v>45</v>
+      </c>
+      <c r="C598" t="s">
+        <v>9</v>
+      </c>
+      <c r="D598" t="s">
+        <v>10</v>
+      </c>
+      <c r="E598" t="s">
+        <v>237</v>
+      </c>
+      <c r="F598" t="s">
+        <v>238</v>
+      </c>
+      <c r="G598">
+        <v>5</v>
+      </c>
+      <c r="H598" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="599" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A599" t="s">
+        <v>14</v>
+      </c>
+      <c r="B599">
+        <v>45</v>
+      </c>
+      <c r="C599" t="s">
+        <v>9</v>
+      </c>
+      <c r="D599" t="s">
+        <v>10</v>
+      </c>
+      <c r="E599" t="s">
+        <v>543</v>
+      </c>
+      <c r="F599" t="s">
+        <v>544</v>
+      </c>
+      <c r="G599">
+        <v>2</v>
+      </c>
+      <c r="H599" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="600" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A600" t="s">
+        <v>14</v>
+      </c>
+      <c r="B600">
+        <v>45</v>
+      </c>
+      <c r="C600" t="s">
+        <v>9</v>
+      </c>
+      <c r="D600" t="s">
+        <v>10</v>
+      </c>
+      <c r="E600" t="s">
+        <v>535</v>
+      </c>
+      <c r="F600" t="s">
+        <v>536</v>
+      </c>
+      <c r="G600">
+        <v>2</v>
+      </c>
+      <c r="H600" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="601" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A601" t="s">
+        <v>14</v>
+      </c>
+      <c r="B601">
+        <v>45</v>
+      </c>
+      <c r="C601" t="s">
+        <v>9</v>
+      </c>
+      <c r="D601" t="s">
+        <v>10</v>
+      </c>
+      <c r="E601" t="s">
+        <v>23</v>
+      </c>
+      <c r="F601" t="s">
+        <v>24</v>
+      </c>
+      <c r="G601">
+        <v>1</v>
+      </c>
+      <c r="H601" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="602" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A602" t="s">
+        <v>14</v>
+      </c>
+      <c r="B602">
+        <v>45</v>
+      </c>
+      <c r="C602" t="s">
+        <v>9</v>
+      </c>
+      <c r="D602" t="s">
+        <v>10</v>
+      </c>
+      <c r="E602" t="s">
+        <v>92</v>
+      </c>
+      <c r="F602" t="s">
+        <v>93</v>
+      </c>
+      <c r="G602">
+        <v>1</v>
+      </c>
+      <c r="H602" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="603" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A603" t="s">
+        <v>14</v>
+      </c>
+      <c r="B603">
+        <v>45</v>
+      </c>
+      <c r="C603" t="s">
+        <v>9</v>
+      </c>
+      <c r="D603" t="s">
+        <v>10</v>
+      </c>
+      <c r="E603" t="s">
+        <v>57</v>
+      </c>
+      <c r="F603" t="s">
+        <v>58</v>
+      </c>
+      <c r="G603">
+        <v>5</v>
+      </c>
+      <c r="H603" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="604" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A604" t="s">
+        <v>14</v>
+      </c>
+      <c r="B604">
+        <v>45</v>
+      </c>
+      <c r="C604" t="s">
+        <v>9</v>
+      </c>
+      <c r="D604" t="s">
+        <v>10</v>
+      </c>
+      <c r="E604" t="s">
+        <v>373</v>
+      </c>
+      <c r="F604" t="s">
+        <v>374</v>
+      </c>
+      <c r="G604">
+        <v>1</v>
+      </c>
+      <c r="H604" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="605" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A605" t="s">
+        <v>14</v>
+      </c>
+      <c r="B605">
+        <v>45</v>
+      </c>
+      <c r="C605" t="s">
+        <v>9</v>
+      </c>
+      <c r="D605" t="s">
+        <v>10</v>
+      </c>
+      <c r="E605" t="s">
+        <v>211</v>
+      </c>
+      <c r="F605" t="s">
+        <v>212</v>
+      </c>
+      <c r="G605">
+        <v>2</v>
+      </c>
+      <c r="H605" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="606" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A606" t="s">
+        <v>14</v>
+      </c>
+      <c r="B606">
+        <v>45</v>
+      </c>
+      <c r="C606" t="s">
+        <v>9</v>
+      </c>
+      <c r="D606" t="s">
+        <v>10</v>
+      </c>
+      <c r="E606" t="s">
+        <v>471</v>
+      </c>
+      <c r="F606" t="s">
+        <v>472</v>
+      </c>
+      <c r="G606">
+        <v>2</v>
+      </c>
+      <c r="H606" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="607" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A607" t="s">
+        <v>14</v>
+      </c>
+      <c r="B607">
+        <v>45</v>
+      </c>
+      <c r="C607" t="s">
+        <v>9</v>
+      </c>
+      <c r="D607" t="s">
+        <v>10</v>
+      </c>
+      <c r="E607" t="s">
+        <v>29</v>
+      </c>
+      <c r="F607" t="s">
+        <v>30</v>
+      </c>
+      <c r="G607">
+        <v>1</v>
+      </c>
+      <c r="H607" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="608" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A608" t="s">
+        <v>14</v>
+      </c>
+      <c r="B608">
+        <v>45</v>
+      </c>
+      <c r="C608" t="s">
+        <v>9</v>
+      </c>
+      <c r="D608" t="s">
+        <v>10</v>
+      </c>
+      <c r="E608" t="s">
+        <v>134</v>
+      </c>
+      <c r="F608" t="s">
+        <v>135</v>
+      </c>
+      <c r="G608">
+        <v>1</v>
+      </c>
+      <c r="H608" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A609" t="s">
+        <v>14</v>
+      </c>
+      <c r="B609">
+        <v>45</v>
+      </c>
+      <c r="C609" t="s">
+        <v>9</v>
+      </c>
+      <c r="D609" t="s">
+        <v>10</v>
+      </c>
+      <c r="E609" t="s">
+        <v>162</v>
+      </c>
+      <c r="F609" t="s">
+        <v>163</v>
+      </c>
+      <c r="G609">
+        <v>5</v>
+      </c>
+      <c r="H609" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A610" t="s">
+        <v>14</v>
+      </c>
+      <c r="B610">
+        <v>45</v>
+      </c>
+      <c r="C610" t="s">
+        <v>9</v>
+      </c>
+      <c r="D610" t="s">
+        <v>10</v>
+      </c>
+      <c r="E610" t="s">
+        <v>513</v>
+      </c>
+      <c r="F610" t="s">
+        <v>514</v>
+      </c>
+      <c r="G610">
+        <v>1</v>
+      </c>
+      <c r="H610" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="611" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A611" t="s">
+        <v>14</v>
+      </c>
+      <c r="B611">
+        <v>45</v>
+      </c>
+      <c r="C611" t="s">
+        <v>9</v>
+      </c>
+      <c r="D611" t="s">
+        <v>10</v>
+      </c>
+      <c r="E611" t="s">
+        <v>285</v>
+      </c>
+      <c r="F611" t="s">
+        <v>286</v>
+      </c>
+      <c r="G611">
+        <v>30</v>
+      </c>
+      <c r="H611" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="612" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A612" t="s">
+        <v>14</v>
+      </c>
+      <c r="B612">
+        <v>45</v>
+      </c>
+      <c r="C612" t="s">
+        <v>9</v>
+      </c>
+      <c r="D612" t="s">
+        <v>10</v>
+      </c>
+      <c r="E612" t="s">
+        <v>559</v>
+      </c>
+      <c r="F612" t="s">
+        <v>560</v>
+      </c>
+      <c r="G612">
+        <v>2</v>
+      </c>
+      <c r="H612" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="613" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A613" t="s">
+        <v>14</v>
+      </c>
+      <c r="B613">
+        <v>45</v>
+      </c>
+      <c r="C613" t="s">
+        <v>9</v>
+      </c>
+      <c r="D613" t="s">
+        <v>10</v>
+      </c>
+      <c r="E613" t="s">
+        <v>511</v>
+      </c>
+      <c r="F613" t="s">
+        <v>512</v>
+      </c>
+      <c r="G613">
+        <v>2</v>
+      </c>
+      <c r="H613" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="614" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A614" t="s">
+        <v>14</v>
+      </c>
+      <c r="B614">
+        <v>45</v>
+      </c>
+      <c r="C614" t="s">
+        <v>9</v>
+      </c>
+      <c r="D614" t="s">
+        <v>10</v>
+      </c>
+      <c r="E614" t="s">
+        <v>76</v>
+      </c>
+      <c r="F614" t="s">
+        <v>77</v>
+      </c>
+      <c r="G614">
+        <v>1</v>
+      </c>
+      <c r="H614" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="615" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A615" t="s">
+        <v>14</v>
+      </c>
+      <c r="B615">
+        <v>45</v>
+      </c>
+      <c r="C615" t="s">
+        <v>9</v>
+      </c>
+      <c r="D615" t="s">
+        <v>10</v>
+      </c>
+      <c r="E615" t="s">
+        <v>82</v>
+      </c>
+      <c r="F615" t="s">
+        <v>83</v>
+      </c>
+      <c r="G615">
+        <v>1</v>
+      </c>
+      <c r="H615" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="616" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A616" t="s">
+        <v>14</v>
+      </c>
+      <c r="B616">
+        <v>45</v>
+      </c>
+      <c r="C616" t="s">
+        <v>9</v>
+      </c>
+      <c r="D616" t="s">
+        <v>10</v>
+      </c>
+      <c r="E616" t="s">
+        <v>100</v>
+      </c>
+      <c r="F616" t="s">
+        <v>101</v>
+      </c>
+      <c r="G616">
+        <v>5</v>
+      </c>
+      <c r="H616" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="617" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A617" t="s">
+        <v>14</v>
+      </c>
+      <c r="B617">
+        <v>45</v>
+      </c>
+      <c r="C617" t="s">
+        <v>9</v>
+      </c>
+      <c r="D617" t="s">
+        <v>10</v>
+      </c>
+      <c r="E617" t="s">
+        <v>537</v>
+      </c>
+      <c r="F617" t="s">
+        <v>538</v>
+      </c>
+      <c r="G617">
+        <v>2</v>
+      </c>
+      <c r="H617" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="618" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A618" t="s">
+        <v>14</v>
+      </c>
+      <c r="B618">
+        <v>45</v>
+      </c>
+      <c r="C618" t="s">
+        <v>9</v>
+      </c>
+      <c r="D618" t="s">
+        <v>10</v>
+      </c>
+      <c r="E618" t="s">
+        <v>583</v>
+      </c>
+      <c r="F618" t="s">
+        <v>584</v>
+      </c>
+      <c r="G618">
+        <v>2</v>
+      </c>
+      <c r="H618" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="619" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A619" t="s">
+        <v>14</v>
+      </c>
+      <c r="B619">
+        <v>45</v>
+      </c>
+      <c r="C619" t="s">
+        <v>9</v>
+      </c>
+      <c r="D619" t="s">
+        <v>10</v>
+      </c>
+      <c r="E619" t="s">
+        <v>593</v>
+      </c>
+      <c r="F619" t="s">
+        <v>594</v>
+      </c>
+      <c r="G619">
+        <v>2</v>
+      </c>
+      <c r="H619" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="620" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A620" t="s">
+        <v>14</v>
+      </c>
+      <c r="B620">
+        <v>45</v>
+      </c>
+      <c r="C620" t="s">
+        <v>9</v>
+      </c>
+      <c r="D620" t="s">
+        <v>10</v>
+      </c>
+      <c r="E620" t="s">
+        <v>569</v>
+      </c>
+      <c r="F620" t="s">
+        <v>570</v>
+      </c>
+      <c r="G620">
+        <v>2</v>
+      </c>
+      <c r="H620" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="621" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A621" t="s">
+        <v>14</v>
+      </c>
+      <c r="B621">
+        <v>45</v>
+      </c>
+      <c r="C621" t="s">
+        <v>9</v>
+      </c>
+      <c r="D621" t="s">
+        <v>10</v>
+      </c>
+      <c r="E621" t="s">
+        <v>21</v>
+      </c>
+      <c r="F621" t="s">
+        <v>22</v>
+      </c>
+      <c r="G621">
+        <v>1</v>
+      </c>
+      <c r="H621" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="622" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A622" t="s">
+        <v>14</v>
+      </c>
+      <c r="B622">
+        <v>45</v>
+      </c>
+      <c r="C622" t="s">
+        <v>9</v>
+      </c>
+      <c r="D622" t="s">
+        <v>10</v>
+      </c>
+      <c r="E622" t="s">
+        <v>84</v>
+      </c>
+      <c r="F622" t="s">
+        <v>85</v>
+      </c>
+      <c r="G622">
+        <v>1</v>
+      </c>
+      <c r="H622" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="623" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A623" t="s">
+        <v>14</v>
+      </c>
+      <c r="B623">
+        <v>45</v>
+      </c>
+      <c r="C623" t="s">
+        <v>9</v>
+      </c>
+      <c r="D623" t="s">
+        <v>10</v>
+      </c>
+      <c r="E623" t="s">
+        <v>269</v>
+      </c>
+      <c r="F623" t="s">
+        <v>270</v>
+      </c>
+      <c r="G623">
+        <v>5</v>
+      </c>
+      <c r="H623" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="624" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A624" t="s">
+        <v>14</v>
+      </c>
+      <c r="B624">
+        <v>45</v>
+      </c>
+      <c r="C624" t="s">
+        <v>9</v>
+      </c>
+      <c r="D624" t="s">
+        <v>10</v>
+      </c>
+      <c r="E624" t="s">
+        <v>581</v>
+      </c>
+      <c r="F624" t="s">
+        <v>582</v>
+      </c>
+      <c r="G624">
+        <v>1</v>
+      </c>
+      <c r="H624" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="625" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A625" t="s">
+        <v>14</v>
+      </c>
+      <c r="B625">
+        <v>45</v>
+      </c>
+      <c r="C625" t="s">
+        <v>9</v>
+      </c>
+      <c r="D625" t="s">
+        <v>10</v>
+      </c>
+      <c r="E625" t="s">
+        <v>333</v>
+      </c>
+      <c r="F625" t="s">
+        <v>334</v>
+      </c>
+      <c r="G625">
+        <v>2</v>
+      </c>
+      <c r="H625" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="626" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A626" t="s">
+        <v>14</v>
+      </c>
+      <c r="B626">
+        <v>45</v>
+      </c>
+      <c r="C626" t="s">
+        <v>9</v>
+      </c>
+      <c r="D626" t="s">
+        <v>10</v>
+      </c>
+      <c r="E626" t="s">
+        <v>493</v>
+      </c>
+      <c r="F626" t="s">
+        <v>494</v>
+      </c>
+      <c r="G626">
+        <v>2</v>
+      </c>
+      <c r="H626" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="627" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A627" t="s">
+        <v>14</v>
+      </c>
+      <c r="B627">
+        <v>45</v>
+      </c>
+      <c r="C627" t="s">
+        <v>9</v>
+      </c>
+      <c r="D627" t="s">
+        <v>10</v>
+      </c>
+      <c r="E627" t="s">
+        <v>19</v>
+      </c>
+      <c r="F627" t="s">
+        <v>20</v>
+      </c>
+      <c r="G627">
+        <v>1</v>
+      </c>
+      <c r="H627" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="628" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A628" t="s">
+        <v>14</v>
+      </c>
+      <c r="B628">
+        <v>45</v>
+      </c>
+      <c r="C628" t="s">
+        <v>9</v>
+      </c>
+      <c r="D628" t="s">
+        <v>10</v>
+      </c>
+      <c r="E628" t="s">
+        <v>90</v>
+      </c>
+      <c r="F628" t="s">
+        <v>91</v>
+      </c>
+      <c r="G628">
+        <v>1</v>
+      </c>
+      <c r="H628" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="629" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A629" t="s">
+        <v>14</v>
+      </c>
+      <c r="B629">
+        <v>45</v>
+      </c>
+      <c r="C629" t="s">
+        <v>9</v>
+      </c>
+      <c r="D629" t="s">
+        <v>10</v>
+      </c>
+      <c r="E629" t="s">
+        <v>66</v>
+      </c>
+      <c r="F629" t="s">
+        <v>67</v>
+      </c>
+      <c r="G629">
+        <v>1</v>
+      </c>
+      <c r="H629" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="630" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A630" t="s">
+        <v>14</v>
+      </c>
+      <c r="B630">
+        <v>45</v>
+      </c>
+      <c r="C630" t="s">
+        <v>9</v>
+      </c>
+      <c r="D630" t="s">
+        <v>10</v>
+      </c>
+      <c r="E630" t="s">
+        <v>529</v>
+      </c>
+      <c r="F630" t="s">
+        <v>530</v>
+      </c>
+      <c r="G630">
+        <v>2</v>
+      </c>
+      <c r="H630" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="631" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A631" t="s">
+        <v>14</v>
+      </c>
+      <c r="B631">
+        <v>45</v>
+      </c>
+      <c r="C631" t="s">
+        <v>9</v>
+      </c>
+      <c r="D631" t="s">
+        <v>10</v>
+      </c>
+      <c r="E631" t="s">
+        <v>571</v>
+      </c>
+      <c r="F631" t="s">
+        <v>572</v>
+      </c>
+      <c r="G631">
+        <v>10</v>
+      </c>
+      <c r="H631" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="632" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A632" t="s">
+        <v>14</v>
+      </c>
+      <c r="B632">
+        <v>45</v>
+      </c>
+      <c r="C632" t="s">
+        <v>9</v>
+      </c>
+      <c r="D632" t="s">
+        <v>10</v>
+      </c>
+      <c r="E632" t="s">
+        <v>222</v>
+      </c>
+      <c r="F632" t="s">
+        <v>223</v>
+      </c>
+      <c r="G632">
+        <v>4</v>
+      </c>
+      <c r="H632" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="633" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A633" t="s">
+        <v>14</v>
+      </c>
+      <c r="B633">
+        <v>45</v>
+      </c>
+      <c r="C633" t="s">
+        <v>9</v>
+      </c>
+      <c r="D633" t="s">
+        <v>10</v>
+      </c>
+      <c r="E633" t="s">
+        <v>527</v>
+      </c>
+      <c r="F633" t="s">
+        <v>528</v>
+      </c>
+      <c r="G633">
+        <v>2</v>
+      </c>
+      <c r="H633" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="634" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A634" t="s">
+        <v>14</v>
+      </c>
+      <c r="B634">
+        <v>45</v>
+      </c>
+      <c r="C634" t="s">
+        <v>9</v>
+      </c>
+      <c r="D634" t="s">
+        <v>10</v>
+      </c>
+      <c r="E634" t="s">
+        <v>579</v>
+      </c>
+      <c r="F634" t="s">
+        <v>580</v>
+      </c>
+      <c r="G634">
+        <v>2</v>
+      </c>
+      <c r="H634" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="635" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A635" t="s">
+        <v>14</v>
+      </c>
+      <c r="B635">
+        <v>45</v>
+      </c>
+      <c r="C635" t="s">
+        <v>9</v>
+      </c>
+      <c r="D635" t="s">
+        <v>10</v>
+      </c>
+      <c r="E635" t="s">
+        <v>473</v>
+      </c>
+      <c r="F635" t="s">
+        <v>474</v>
+      </c>
+      <c r="G635">
+        <v>2</v>
+      </c>
+      <c r="H635" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="636" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A636" t="s">
+        <v>14</v>
+      </c>
+      <c r="B636">
+        <v>45</v>
+      </c>
+      <c r="C636" t="s">
+        <v>9</v>
+      </c>
+      <c r="D636" t="s">
+        <v>10</v>
+      </c>
+      <c r="E636" t="s">
+        <v>160</v>
+      </c>
+      <c r="F636" t="s">
+        <v>161</v>
+      </c>
+      <c r="G636">
+        <v>5</v>
+      </c>
+      <c r="H636" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="637" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A637" t="s">
+        <v>14</v>
+      </c>
+      <c r="B637">
+        <v>45</v>
+      </c>
+      <c r="C637" t="s">
+        <v>9</v>
+      </c>
+      <c r="D637" t="s">
+        <v>10</v>
+      </c>
+      <c r="E637" t="s">
+        <v>499</v>
+      </c>
+      <c r="F637" t="s">
+        <v>500</v>
+      </c>
+      <c r="G637">
+        <v>1</v>
+      </c>
+      <c r="H637" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="638" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A638" t="s">
+        <v>14</v>
+      </c>
+      <c r="B638">
+        <v>45</v>
+      </c>
+      <c r="C638" t="s">
+        <v>9</v>
+      </c>
+      <c r="D638" t="s">
+        <v>10</v>
+      </c>
+      <c r="E638" t="s">
+        <v>205</v>
+      </c>
+      <c r="F638" t="s">
+        <v>206</v>
+      </c>
+      <c r="G638">
+        <v>10</v>
+      </c>
+      <c r="H638" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="639" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A639" t="s">
+        <v>14</v>
+      </c>
+      <c r="B639">
+        <v>45</v>
+      </c>
+      <c r="C639" t="s">
+        <v>9</v>
+      </c>
+      <c r="D639" t="s">
+        <v>10</v>
+      </c>
+      <c r="E639" t="s">
+        <v>595</v>
+      </c>
+      <c r="F639" t="s">
+        <v>596</v>
+      </c>
+      <c r="G639">
+        <v>10</v>
+      </c>
+      <c r="H639" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="640" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A640" t="s">
+        <v>14</v>
+      </c>
+      <c r="B640">
+        <v>45</v>
+      </c>
+      <c r="C640" t="s">
+        <v>9</v>
+      </c>
+      <c r="D640" t="s">
+        <v>10</v>
+      </c>
+      <c r="E640" t="s">
+        <v>232</v>
+      </c>
+      <c r="F640" t="s">
+        <v>233</v>
+      </c>
+      <c r="G640">
+        <v>4</v>
+      </c>
+      <c r="H640" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="641" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A641" t="s">
+        <v>14</v>
+      </c>
+      <c r="B641">
+        <v>45</v>
+      </c>
+      <c r="C641" t="s">
+        <v>9</v>
+      </c>
+      <c r="D641" t="s">
+        <v>10</v>
+      </c>
+      <c r="E641" t="s">
+        <v>551</v>
+      </c>
+      <c r="F641" t="s">
+        <v>552</v>
+      </c>
+      <c r="G641">
+        <v>2</v>
+      </c>
+      <c r="H641" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="642" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A642" t="s">
+        <v>14</v>
+      </c>
+      <c r="B642">
+        <v>45</v>
+      </c>
+      <c r="C642" t="s">
+        <v>9</v>
+      </c>
+      <c r="D642" t="s">
+        <v>10</v>
+      </c>
+      <c r="E642" t="s">
+        <v>74</v>
+      </c>
+      <c r="F642" t="s">
+        <v>75</v>
+      </c>
+      <c r="G642">
+        <v>1</v>
+      </c>
+      <c r="H642" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="643" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A643" t="s">
+        <v>14</v>
+      </c>
+      <c r="B643">
+        <v>45</v>
+      </c>
+      <c r="C643" t="s">
+        <v>9</v>
+      </c>
+      <c r="D643" t="s">
+        <v>10</v>
+      </c>
+      <c r="E643" t="s">
+        <v>295</v>
+      </c>
+      <c r="F643" t="s">
+        <v>296</v>
+      </c>
+      <c r="G643">
+        <v>5</v>
+      </c>
+      <c r="H643" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="644" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A644" t="s">
+        <v>14</v>
+      </c>
+      <c r="B644">
+        <v>45</v>
+      </c>
+      <c r="C644" t="s">
+        <v>9</v>
+      </c>
+      <c r="D644" t="s">
+        <v>10</v>
+      </c>
+      <c r="E644" t="s">
+        <v>249</v>
+      </c>
+      <c r="F644" t="s">
+        <v>250</v>
+      </c>
+      <c r="G644">
+        <v>5</v>
+      </c>
+      <c r="H644" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="645" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A645" t="s">
+        <v>14</v>
+      </c>
+      <c r="B645">
+        <v>45</v>
+      </c>
+      <c r="C645" t="s">
+        <v>9</v>
+      </c>
+      <c r="D645" t="s">
+        <v>10</v>
+      </c>
+      <c r="E645" t="s">
+        <v>41</v>
+      </c>
+      <c r="F645" t="s">
+        <v>42</v>
+      </c>
+      <c r="G645">
+        <v>2</v>
+      </c>
+      <c r="H645" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="646" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A646" t="s">
+        <v>14</v>
+      </c>
+      <c r="B646">
+        <v>45</v>
+      </c>
+      <c r="C646" t="s">
+        <v>9</v>
+      </c>
+      <c r="D646" t="s">
+        <v>10</v>
+      </c>
+      <c r="E646" t="s">
+        <v>515</v>
+      </c>
+      <c r="F646" t="s">
+        <v>516</v>
+      </c>
+      <c r="G646">
+        <v>3</v>
+      </c>
+      <c r="H646" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="647" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A647" t="s">
+        <v>14</v>
+      </c>
+      <c r="B647">
+        <v>45</v>
+      </c>
+      <c r="C647" t="s">
+        <v>9</v>
+      </c>
+      <c r="D647" t="s">
+        <v>10</v>
+      </c>
+      <c r="E647" t="s">
+        <v>273</v>
+      </c>
+      <c r="F647" t="s">
+        <v>274</v>
+      </c>
+      <c r="G647">
+        <v>2</v>
+      </c>
+      <c r="H647" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="648" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A648" t="s">
+        <v>14</v>
+      </c>
+      <c r="B648">
+        <v>45</v>
+      </c>
+      <c r="C648" t="s">
+        <v>9</v>
+      </c>
+      <c r="D648" t="s">
+        <v>10</v>
+      </c>
+      <c r="E648" t="s">
+        <v>61</v>
+      </c>
+      <c r="F648" t="s">
+        <v>62</v>
+      </c>
+      <c r="G648">
+        <v>2</v>
+      </c>
+      <c r="H648" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="649" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A649" t="s">
+        <v>14</v>
+      </c>
+      <c r="B649">
+        <v>45</v>
+      </c>
+      <c r="C649" t="s">
+        <v>9</v>
+      </c>
+      <c r="D649" t="s">
+        <v>10</v>
+      </c>
+      <c r="E649" t="s">
+        <v>331</v>
+      </c>
+      <c r="F649" t="s">
+        <v>332</v>
+      </c>
+      <c r="G649">
+        <v>1</v>
+      </c>
+      <c r="H649" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="650" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A650" t="s">
+        <v>14</v>
+      </c>
+      <c r="B650">
+        <v>45</v>
+      </c>
+      <c r="C650" t="s">
+        <v>9</v>
+      </c>
+      <c r="D650" t="s">
+        <v>10</v>
+      </c>
+      <c r="E650" t="s">
+        <v>132</v>
+      </c>
+      <c r="F650" t="s">
+        <v>133</v>
+      </c>
+      <c r="G650">
+        <v>5</v>
+      </c>
+      <c r="H650" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="651" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A651" t="s">
+        <v>14</v>
+      </c>
+      <c r="B651">
+        <v>45</v>
+      </c>
+      <c r="C651" t="s">
+        <v>9</v>
+      </c>
+      <c r="D651" t="s">
+        <v>10</v>
+      </c>
+      <c r="E651" t="s">
+        <v>216</v>
+      </c>
+      <c r="F651" t="s">
+        <v>217</v>
+      </c>
+      <c r="G651">
+        <v>5</v>
+      </c>
+      <c r="H651" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="652" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A652" t="s">
+        <v>14</v>
+      </c>
+      <c r="B652">
+        <v>45</v>
+      </c>
+      <c r="C652" t="s">
+        <v>9</v>
+      </c>
+      <c r="D652" t="s">
+        <v>10</v>
+      </c>
+      <c r="E652" t="s">
+        <v>106</v>
+      </c>
+      <c r="F652" t="s">
+        <v>107</v>
+      </c>
+      <c r="G652">
+        <v>2</v>
+      </c>
+      <c r="H652" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="653" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A653" t="s">
+        <v>14</v>
+      </c>
+      <c r="B653">
+        <v>45</v>
+      </c>
+      <c r="C653" t="s">
+        <v>9</v>
+      </c>
+      <c r="D653" t="s">
+        <v>10</v>
+      </c>
+      <c r="E653" t="s">
+        <v>251</v>
+      </c>
+      <c r="F653" t="s">
+        <v>252</v>
+      </c>
+      <c r="G653">
+        <v>2</v>
+      </c>
+      <c r="H653" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="654" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A654" t="s">
+        <v>14</v>
+      </c>
+      <c r="B654">
+        <v>45</v>
+      </c>
+      <c r="C654" t="s">
+        <v>9</v>
+      </c>
+      <c r="D654" t="s">
+        <v>10</v>
+      </c>
+      <c r="E654" t="s">
+        <v>299</v>
+      </c>
+      <c r="F654" t="s">
+        <v>300</v>
+      </c>
+      <c r="G654">
+        <v>2</v>
+      </c>
+      <c r="H654" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="655" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A655" t="s">
+        <v>14</v>
+      </c>
+      <c r="B655">
+        <v>45</v>
+      </c>
+      <c r="C655" t="s">
+        <v>9</v>
+      </c>
+      <c r="D655" t="s">
+        <v>10</v>
+      </c>
+      <c r="E655" t="s">
+        <v>192</v>
+      </c>
+      <c r="F655" t="s">
+        <v>193</v>
+      </c>
+      <c r="G655">
+        <v>2</v>
+      </c>
+      <c r="H655" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="656" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A656" t="s">
+        <v>14</v>
+      </c>
+      <c r="B656">
+        <v>45</v>
+      </c>
+      <c r="C656" t="s">
+        <v>9</v>
+      </c>
+      <c r="D656" t="s">
+        <v>10</v>
+      </c>
+      <c r="E656" t="s">
+        <v>481</v>
+      </c>
+      <c r="F656" t="s">
+        <v>482</v>
+      </c>
+      <c r="G656">
+        <v>2</v>
+      </c>
+      <c r="H656" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="657" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A657" t="s">
+        <v>14</v>
+      </c>
+      <c r="B657">
+        <v>45</v>
+      </c>
+      <c r="C657" t="s">
+        <v>9</v>
+      </c>
+      <c r="D657" t="s">
+        <v>10</v>
+      </c>
+      <c r="E657" t="s">
+        <v>188</v>
+      </c>
+      <c r="F657" t="s">
+        <v>189</v>
+      </c>
+      <c r="G657">
+        <v>5</v>
+      </c>
+      <c r="H657" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="658" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A658" t="s">
+        <v>14</v>
+      </c>
+      <c r="B658">
+        <v>45</v>
+      </c>
+      <c r="C658" t="s">
+        <v>9</v>
+      </c>
+      <c r="D658" t="s">
+        <v>10</v>
+      </c>
+      <c r="E658" t="s">
+        <v>150</v>
+      </c>
+      <c r="F658" t="s">
+        <v>151</v>
+      </c>
+      <c r="G658">
+        <v>5</v>
+      </c>
+      <c r="H658" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="659" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A659" t="s">
+        <v>14</v>
+      </c>
+      <c r="B659">
+        <v>45</v>
+      </c>
+      <c r="C659" t="s">
+        <v>9</v>
+      </c>
+      <c r="D659" t="s">
+        <v>10</v>
+      </c>
+      <c r="E659" t="s">
+        <v>396</v>
+      </c>
+      <c r="F659" t="s">
+        <v>397</v>
+      </c>
+      <c r="G659">
+        <v>1</v>
+      </c>
+      <c r="H659" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="660" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A660" t="s">
+        <v>14</v>
+      </c>
+      <c r="B660">
+        <v>45</v>
+      </c>
+      <c r="C660" t="s">
+        <v>9</v>
+      </c>
+      <c r="D660" t="s">
+        <v>10</v>
+      </c>
+      <c r="E660" t="s">
+        <v>561</v>
+      </c>
+      <c r="F660" t="s">
+        <v>562</v>
+      </c>
+      <c r="G660">
+        <v>10</v>
+      </c>
+      <c r="H660" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="661" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A661" t="s">
+        <v>14</v>
+      </c>
+      <c r="B661">
+        <v>45</v>
+      </c>
+      <c r="C661" t="s">
+        <v>9</v>
+      </c>
+      <c r="D661" t="s">
+        <v>10</v>
+      </c>
+      <c r="E661" t="s">
+        <v>247</v>
+      </c>
+      <c r="F661" t="s">
+        <v>248</v>
+      </c>
+      <c r="G661">
+        <v>30</v>
+      </c>
+      <c r="H661" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="662" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A662" t="s">
+        <v>14</v>
+      </c>
+      <c r="B662">
+        <v>45</v>
+      </c>
+      <c r="C662" t="s">
+        <v>9</v>
+      </c>
+      <c r="D662" t="s">
+        <v>10</v>
+      </c>
+      <c r="E662" t="s">
+        <v>287</v>
+      </c>
+      <c r="F662" t="s">
+        <v>288</v>
+      </c>
+      <c r="G662">
+        <v>4</v>
+      </c>
+      <c r="H662" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="663" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A663" t="s">
+        <v>14</v>
+      </c>
+      <c r="B663">
+        <v>45</v>
+      </c>
+      <c r="C663" t="s">
+        <v>9</v>
+      </c>
+      <c r="D663" t="s">
+        <v>10</v>
+      </c>
+      <c r="E663" t="s">
+        <v>267</v>
+      </c>
+      <c r="F663" t="s">
+        <v>268</v>
+      </c>
+      <c r="G663">
+        <v>4</v>
+      </c>
+      <c r="H663" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A664" t="s">
+        <v>14</v>
+      </c>
+      <c r="B664">
+        <v>45</v>
+      </c>
+      <c r="C664" t="s">
+        <v>9</v>
+      </c>
+      <c r="D664" t="s">
+        <v>10</v>
+      </c>
+      <c r="E664" t="s">
+        <v>563</v>
+      </c>
+      <c r="F664" t="s">
+        <v>564</v>
+      </c>
+      <c r="G664">
+        <v>4</v>
+      </c>
+      <c r="H664" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A665" t="s">
+        <v>14</v>
+      </c>
+      <c r="B665">
+        <v>45</v>
+      </c>
+      <c r="C665" t="s">
+        <v>9</v>
+      </c>
+      <c r="D665" t="s">
+        <v>10</v>
+      </c>
+      <c r="E665" t="s">
+        <v>428</v>
+      </c>
+      <c r="F665" t="s">
+        <v>429</v>
+      </c>
+      <c r="G665">
+        <v>4</v>
+      </c>
+      <c r="H665" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A666" t="s">
+        <v>14</v>
+      </c>
+      <c r="B666">
+        <v>45</v>
+      </c>
+      <c r="C666" t="s">
+        <v>9</v>
+      </c>
+      <c r="D666" t="s">
+        <v>10</v>
+      </c>
+      <c r="E666" t="s">
+        <v>275</v>
+      </c>
+      <c r="F666" t="s">
+        <v>276</v>
+      </c>
+      <c r="G666">
+        <v>42</v>
+      </c>
+      <c r="H666" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A667" t="s">
+        <v>14</v>
+      </c>
+      <c r="B667">
+        <v>45</v>
+      </c>
+      <c r="C667" t="s">
+        <v>9</v>
+      </c>
+      <c r="D667" t="s">
+        <v>10</v>
+      </c>
+      <c r="E667" t="s">
+        <v>455</v>
+      </c>
+      <c r="F667" t="s">
+        <v>456</v>
+      </c>
+      <c r="G667">
+        <v>20</v>
+      </c>
+      <c r="H667" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A668" t="s">
+        <v>14</v>
+      </c>
+      <c r="B668">
+        <v>45</v>
+      </c>
+      <c r="C668" t="s">
+        <v>9</v>
+      </c>
+      <c r="D668" t="s">
+        <v>10</v>
+      </c>
+      <c r="E668" t="s">
+        <v>507</v>
+      </c>
+      <c r="F668" t="s">
+        <v>508</v>
+      </c>
+      <c r="G668">
+        <v>1</v>
+      </c>
+      <c r="H668" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A669" t="s">
+        <v>14</v>
+      </c>
+      <c r="B669">
+        <v>45</v>
+      </c>
+      <c r="C669" t="s">
+        <v>9</v>
+      </c>
+      <c r="D669" t="s">
+        <v>10</v>
+      </c>
+      <c r="E669" t="s">
+        <v>174</v>
+      </c>
+      <c r="F669" t="s">
+        <v>175</v>
+      </c>
+      <c r="G669">
+        <v>1</v>
+      </c>
+      <c r="H669" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A670" t="s">
+        <v>14</v>
+      </c>
+      <c r="B670">
+        <v>45</v>
+      </c>
+      <c r="C670" t="s">
+        <v>601</v>
+      </c>
+      <c r="D670" t="s">
+        <v>602</v>
+      </c>
+      <c r="E670" t="s">
+        <v>11</v>
+      </c>
+      <c r="F670" t="s">
+        <v>12</v>
+      </c>
+      <c r="G670">
+        <v>2</v>
+      </c>
+      <c r="H670" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A671" t="s">
+        <v>14</v>
+      </c>
+      <c r="B671">
+        <v>45</v>
+      </c>
+      <c r="C671" t="s">
+        <v>603</v>
+      </c>
+      <c r="D671" t="s">
+        <v>604</v>
+      </c>
+      <c r="E671" t="s">
+        <v>353</v>
+      </c>
+      <c r="F671" t="s">
+        <v>354</v>
+      </c>
+      <c r="G671">
+        <v>30</v>
+      </c>
+      <c r="H671" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A672" t="s">
+        <v>14</v>
+      </c>
+      <c r="B672">
+        <v>45</v>
+      </c>
+      <c r="C672" t="s">
+        <v>605</v>
+      </c>
+      <c r="D672" t="s">
+        <v>606</v>
+      </c>
+      <c r="E672" t="s">
+        <v>448</v>
+      </c>
+      <c r="F672" t="s">
+        <v>449</v>
+      </c>
+      <c r="G672">
+        <v>4</v>
+      </c>
+      <c r="H672" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="673" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A673" t="s">
+        <v>14</v>
+      </c>
+      <c r="B673">
+        <v>45</v>
+      </c>
+      <c r="C673" t="s">
+        <v>607</v>
+      </c>
+      <c r="D673" t="s">
+        <v>608</v>
+      </c>
+      <c r="E673" t="s">
+        <v>493</v>
+      </c>
+      <c r="F673" t="s">
+        <v>494</v>
+      </c>
+      <c r="G673">
+        <v>1</v>
+      </c>
+      <c r="H673" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="674" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A674" t="s">
+        <v>14</v>
+      </c>
+      <c r="B674">
+        <v>45</v>
+      </c>
+      <c r="C674" t="s">
+        <v>607</v>
+      </c>
+      <c r="D674" t="s">
+        <v>608</v>
+      </c>
+      <c r="E674" t="s">
+        <v>475</v>
+      </c>
+      <c r="F674" t="s">
+        <v>476</v>
+      </c>
+      <c r="G674">
+        <v>1</v>
+      </c>
+      <c r="H674" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="675" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A675" t="s">
+        <v>14</v>
+      </c>
+      <c r="B675">
+        <v>45</v>
+      </c>
+      <c r="C675" t="s">
+        <v>9</v>
+      </c>
+      <c r="D675" t="s">
+        <v>10</v>
+      </c>
+      <c r="E675" t="s">
+        <v>347</v>
+      </c>
+      <c r="F675" t="s">
+        <v>348</v>
+      </c>
+      <c r="G675">
+        <v>4</v>
+      </c>
+      <c r="H675" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="676" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A676" t="s">
+        <v>14</v>
+      </c>
+      <c r="B676">
+        <v>45</v>
+      </c>
+      <c r="C676" t="s">
+        <v>9</v>
+      </c>
+      <c r="D676" t="s">
+        <v>10</v>
+      </c>
+      <c r="E676" t="s">
+        <v>293</v>
+      </c>
+      <c r="F676" t="s">
+        <v>294</v>
+      </c>
+      <c r="G676">
+        <v>30</v>
+      </c>
+      <c r="H676" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="677" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A677" t="s">
+        <v>14</v>
+      </c>
+      <c r="B677">
+        <v>45</v>
+      </c>
+      <c r="C677" t="s">
+        <v>9</v>
+      </c>
+      <c r="D677" t="s">
+        <v>10</v>
+      </c>
+      <c r="E677" t="s">
+        <v>335</v>
+      </c>
+      <c r="F677" t="s">
+        <v>336</v>
+      </c>
+      <c r="G677">
+        <v>1</v>
+      </c>
+      <c r="H677" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="678" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A678" t="s">
+        <v>14</v>
+      </c>
+      <c r="B678">
+        <v>45</v>
+      </c>
+      <c r="C678" t="s">
+        <v>9</v>
+      </c>
+      <c r="D678" t="s">
+        <v>10</v>
+      </c>
+      <c r="E678" t="s">
+        <v>519</v>
+      </c>
+      <c r="F678" t="s">
+        <v>520</v>
+      </c>
+      <c r="G678">
+        <v>1</v>
+      </c>
+      <c r="H678" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="679" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A679" t="s">
+        <v>14</v>
+      </c>
+      <c r="B679">
+        <v>45</v>
+      </c>
+      <c r="C679" t="s">
+        <v>9</v>
+      </c>
+      <c r="D679" t="s">
+        <v>10</v>
+      </c>
+      <c r="E679" t="s">
+        <v>567</v>
+      </c>
+      <c r="F679" t="s">
+        <v>568</v>
+      </c>
+      <c r="G679">
+        <v>4</v>
+      </c>
+      <c r="H679" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="680" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A680" t="s">
+        <v>14</v>
+      </c>
+      <c r="B680">
+        <v>45</v>
+      </c>
+      <c r="C680" t="s">
+        <v>9</v>
+      </c>
+      <c r="D680" t="s">
+        <v>10</v>
+      </c>
+      <c r="E680" t="s">
+        <v>172</v>
+      </c>
+      <c r="F680" t="s">
+        <v>173</v>
+      </c>
+      <c r="G680">
+        <v>1</v>
+      </c>
+      <c r="H680" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="681" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A681" t="s">
+        <v>14</v>
+      </c>
+      <c r="B681">
+        <v>45</v>
+      </c>
+      <c r="C681" t="s">
+        <v>9</v>
+      </c>
+      <c r="D681" t="s">
+        <v>10</v>
+      </c>
+      <c r="E681" t="s">
+        <v>325</v>
+      </c>
+      <c r="F681" t="s">
+        <v>326</v>
+      </c>
+      <c r="G681">
+        <v>1</v>
+      </c>
+      <c r="H681" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="682" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A682" t="s">
+        <v>14</v>
+      </c>
+      <c r="B682">
+        <v>45</v>
+      </c>
+      <c r="C682" t="s">
+        <v>601</v>
+      </c>
+      <c r="D682" t="s">
+        <v>602</v>
+      </c>
+      <c r="E682" t="s">
+        <v>475</v>
+      </c>
+      <c r="F682" t="s">
+        <v>476</v>
+      </c>
+      <c r="G682">
+        <v>7</v>
+      </c>
+      <c r="H682" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="683" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A683" t="s">
+        <v>14</v>
+      </c>
+      <c r="B683">
+        <v>45</v>
+      </c>
+      <c r="C683" t="s">
+        <v>609</v>
+      </c>
+      <c r="D683" t="s">
+        <v>610</v>
+      </c>
+      <c r="E683" t="s">
+        <v>373</v>
+      </c>
+      <c r="F683" t="s">
+        <v>374</v>
+      </c>
+      <c r="G683">
+        <v>10</v>
+      </c>
+      <c r="H683" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="684" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A684" t="s">
+        <v>14</v>
+      </c>
+      <c r="B684">
+        <v>45</v>
+      </c>
+      <c r="C684" t="s">
+        <v>603</v>
+      </c>
+      <c r="D684" t="s">
+        <v>604</v>
+      </c>
+      <c r="E684" t="s">
+        <v>303</v>
+      </c>
+      <c r="F684" t="s">
+        <v>304</v>
+      </c>
+      <c r="G684">
+        <v>30</v>
+      </c>
+      <c r="H684" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="685" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A685" t="s">
+        <v>14</v>
+      </c>
+      <c r="B685">
+        <v>45</v>
+      </c>
+      <c r="C685" t="s">
+        <v>603</v>
+      </c>
+      <c r="D685" t="s">
+        <v>604</v>
+      </c>
+      <c r="E685" t="s">
+        <v>257</v>
+      </c>
+      <c r="F685" t="s">
+        <v>258</v>
+      </c>
+      <c r="G685">
+        <v>1</v>
+      </c>
+      <c r="H685" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="686" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A686" t="s">
+        <v>14</v>
+      </c>
+      <c r="B686">
+        <v>45</v>
+      </c>
+      <c r="C686" t="s">
+        <v>611</v>
+      </c>
+      <c r="D686" t="s">
+        <v>612</v>
+      </c>
+      <c r="E686" t="s">
+        <v>493</v>
+      </c>
+      <c r="F686" t="s">
+        <v>494</v>
+      </c>
+      <c r="G686">
+        <v>16</v>
+      </c>
+      <c r="H686" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="687" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A687" t="s">
+        <v>14</v>
+      </c>
+      <c r="B687">
+        <v>45</v>
+      </c>
+      <c r="C687" t="s">
+        <v>605</v>
+      </c>
+      <c r="D687" t="s">
+        <v>606</v>
+      </c>
+      <c r="E687" t="s">
+        <v>353</v>
+      </c>
+      <c r="F687" t="s">
+        <v>354</v>
+      </c>
+      <c r="G687">
+        <v>1</v>
+      </c>
+      <c r="H687" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="688" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A688" t="s">
+        <v>14</v>
+      </c>
+      <c r="B688">
+        <v>45</v>
+      </c>
+      <c r="C688" t="s">
+        <v>9</v>
+      </c>
+      <c r="D688" t="s">
+        <v>10</v>
+      </c>
+      <c r="E688" t="s">
+        <v>309</v>
+      </c>
+      <c r="F688" t="s">
+        <v>310</v>
+      </c>
+      <c r="G688">
+        <v>4</v>
+      </c>
+      <c r="H688" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="689" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A689" t="s">
+        <v>14</v>
+      </c>
+      <c r="B689">
+        <v>45</v>
+      </c>
+      <c r="C689" t="s">
+        <v>9</v>
+      </c>
+      <c r="D689" t="s">
+        <v>10</v>
+      </c>
+      <c r="E689" t="s">
+        <v>289</v>
+      </c>
+      <c r="F689" t="s">
+        <v>290</v>
+      </c>
+      <c r="G689">
+        <v>1</v>
+      </c>
+      <c r="H689" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="690" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A690" t="s">
+        <v>14</v>
+      </c>
+      <c r="B690">
+        <v>45</v>
+      </c>
+      <c r="C690" t="s">
+        <v>9</v>
+      </c>
+      <c r="D690" t="s">
+        <v>10</v>
+      </c>
+      <c r="E690" t="s">
+        <v>555</v>
+      </c>
+      <c r="F690" t="s">
+        <v>556</v>
+      </c>
+      <c r="G690">
+        <v>30</v>
+      </c>
+      <c r="H690" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="691" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A691" t="s">
+        <v>14</v>
+      </c>
+      <c r="B691">
+        <v>45</v>
+      </c>
+      <c r="C691" t="s">
+        <v>9</v>
+      </c>
+      <c r="D691" t="s">
+        <v>10</v>
+      </c>
+      <c r="E691" t="s">
+        <v>599</v>
+      </c>
+      <c r="F691" t="s">
+        <v>600</v>
+      </c>
+      <c r="G691">
+        <v>2</v>
+      </c>
+      <c r="H691" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="692" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A692" t="s">
+        <v>14</v>
+      </c>
+      <c r="B692">
+        <v>45</v>
+      </c>
+      <c r="C692" t="s">
+        <v>9</v>
+      </c>
+      <c r="D692" t="s">
+        <v>10</v>
+      </c>
+      <c r="E692" t="s">
+        <v>142</v>
+      </c>
+      <c r="F692" t="s">
+        <v>143</v>
+      </c>
+      <c r="G692">
+        <v>3</v>
+      </c>
+      <c r="H692" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="693" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A693" t="s">
+        <v>14</v>
+      </c>
+      <c r="B693">
+        <v>45</v>
+      </c>
+      <c r="C693" t="s">
+        <v>9</v>
+      </c>
+      <c r="D693" t="s">
+        <v>10</v>
+      </c>
+      <c r="E693" t="s">
+        <v>533</v>
+      </c>
+      <c r="F693" t="s">
+        <v>534</v>
+      </c>
+      <c r="G693">
+        <v>3</v>
+      </c>
+      <c r="H693" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="694" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A694" t="s">
+        <v>14</v>
+      </c>
+      <c r="B694">
+        <v>45</v>
+      </c>
+      <c r="C694" t="s">
+        <v>9</v>
+      </c>
+      <c r="D694" t="s">
+        <v>10</v>
+      </c>
+      <c r="E694" t="s">
+        <v>176</v>
+      </c>
+      <c r="F694" t="s">
+        <v>177</v>
+      </c>
+      <c r="G694">
+        <v>1</v>
+      </c>
+      <c r="H694" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="695" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A695" t="s">
+        <v>14</v>
+      </c>
+      <c r="B695">
+        <v>45</v>
+      </c>
+      <c r="C695" t="s">
+        <v>601</v>
+      </c>
+      <c r="D695" t="s">
+        <v>602</v>
+      </c>
+      <c r="E695" t="s">
+        <v>467</v>
+      </c>
+      <c r="F695" t="s">
+        <v>468</v>
+      </c>
+      <c r="G695">
+        <v>2</v>
+      </c>
+      <c r="H695" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="696" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A696" t="s">
+        <v>14</v>
+      </c>
+      <c r="B696">
+        <v>45</v>
+      </c>
+      <c r="C696" t="s">
+        <v>603</v>
+      </c>
+      <c r="D696" t="s">
+        <v>604</v>
+      </c>
+      <c r="E696" t="s">
+        <v>317</v>
+      </c>
+      <c r="F696" t="s">
+        <v>318</v>
+      </c>
+      <c r="G696">
+        <v>30</v>
+      </c>
+      <c r="H696" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="697" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A697" t="s">
+        <v>14</v>
+      </c>
+      <c r="B697">
+        <v>45</v>
+      </c>
+      <c r="C697" t="s">
+        <v>603</v>
+      </c>
+      <c r="D697" t="s">
+        <v>604</v>
+      </c>
+      <c r="E697" t="s">
+        <v>259</v>
+      </c>
+      <c r="F697" t="s">
+        <v>260</v>
+      </c>
+      <c r="G697">
+        <v>90</v>
+      </c>
+      <c r="H697" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="698" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A698" t="s">
+        <v>14</v>
+      </c>
+      <c r="B698">
+        <v>45</v>
+      </c>
+      <c r="C698" t="s">
+        <v>611</v>
+      </c>
+      <c r="D698" t="s">
+        <v>612</v>
+      </c>
+      <c r="E698" t="s">
+        <v>471</v>
+      </c>
+      <c r="F698" t="s">
+        <v>472</v>
+      </c>
+      <c r="G698">
+        <v>6</v>
+      </c>
+      <c r="H698" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="699" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A699" t="s">
+        <v>14</v>
+      </c>
+      <c r="B699">
+        <v>45</v>
+      </c>
+      <c r="C699" t="s">
+        <v>605</v>
+      </c>
+      <c r="D699" t="s">
+        <v>606</v>
+      </c>
+      <c r="E699" t="s">
+        <v>345</v>
+      </c>
+      <c r="F699" t="s">
+        <v>346</v>
+      </c>
+      <c r="G699">
+        <v>2</v>
+      </c>
+      <c r="H699" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="700" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A700" t="s">
+        <v>14</v>
+      </c>
+      <c r="B700">
+        <v>45</v>
+      </c>
+      <c r="C700" t="s">
+        <v>9</v>
+      </c>
+      <c r="D700" t="s">
+        <v>10</v>
+      </c>
+      <c r="E700" t="s">
+        <v>224</v>
+      </c>
+      <c r="F700" t="s">
+        <v>225</v>
+      </c>
+      <c r="G700">
+        <v>2</v>
+      </c>
+      <c r="H700" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="701" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A701" t="s">
+        <v>14</v>
+      </c>
+      <c r="B701">
+        <v>45</v>
+      </c>
+      <c r="C701" t="s">
+        <v>9</v>
+      </c>
+      <c r="D701" t="s">
+        <v>10</v>
+      </c>
+      <c r="E701" t="s">
+        <v>313</v>
+      </c>
+      <c r="F701" t="s">
+        <v>314</v>
+      </c>
+      <c r="G701">
+        <v>30</v>
+      </c>
+      <c r="H701" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="702" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A702" t="s">
+        <v>14</v>
+      </c>
+      <c r="B702">
+        <v>45</v>
+      </c>
+      <c r="C702" t="s">
+        <v>9</v>
+      </c>
+      <c r="D702" t="s">
+        <v>10</v>
+      </c>
+      <c r="E702" t="s">
+        <v>501</v>
+      </c>
+      <c r="F702" t="s">
+        <v>502</v>
+      </c>
+      <c r="G702">
+        <v>1</v>
+      </c>
+      <c r="H702" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="703" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A703" t="s">
+        <v>14</v>
+      </c>
+      <c r="B703">
+        <v>45</v>
+      </c>
+      <c r="C703" t="s">
+        <v>9</v>
+      </c>
+      <c r="D703" t="s">
+        <v>10</v>
+      </c>
+      <c r="E703" t="s">
+        <v>587</v>
+      </c>
+      <c r="F703" t="s">
+        <v>588</v>
+      </c>
+      <c r="G703">
+        <v>10</v>
+      </c>
+      <c r="H703" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="704" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A704" t="s">
+        <v>14</v>
+      </c>
+      <c r="B704">
+        <v>45</v>
+      </c>
+      <c r="C704" t="s">
+        <v>9</v>
+      </c>
+      <c r="D704" t="s">
+        <v>10</v>
+      </c>
+      <c r="E704" t="s">
+        <v>565</v>
+      </c>
+      <c r="F704" t="s">
+        <v>566</v>
+      </c>
+      <c r="G704">
+        <v>1</v>
+      </c>
+      <c r="H704" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="705" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A705" t="s">
+        <v>14</v>
+      </c>
+      <c r="B705">
+        <v>45</v>
+      </c>
+      <c r="C705" t="s">
+        <v>9</v>
+      </c>
+      <c r="D705" t="s">
+        <v>10</v>
+      </c>
+      <c r="E705" t="s">
+        <v>541</v>
+      </c>
+      <c r="F705" t="s">
+        <v>542</v>
+      </c>
+      <c r="G705">
+        <v>4</v>
+      </c>
+      <c r="H705" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="706" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A706" t="s">
+        <v>14</v>
+      </c>
+      <c r="B706">
+        <v>45</v>
+      </c>
+      <c r="C706" t="s">
+        <v>9</v>
+      </c>
+      <c r="D706" t="s">
+        <v>10</v>
+      </c>
+      <c r="E706" t="s">
+        <v>337</v>
+      </c>
+      <c r="F706" t="s">
+        <v>338</v>
+      </c>
+      <c r="G706">
+        <v>1</v>
+      </c>
+      <c r="H706" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="707" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A707" t="s">
+        <v>14</v>
+      </c>
+      <c r="B707">
+        <v>45</v>
+      </c>
+      <c r="C707" t="s">
+        <v>601</v>
+      </c>
+      <c r="D707" t="s">
+        <v>602</v>
+      </c>
+      <c r="E707" t="s">
+        <v>493</v>
+      </c>
+      <c r="F707" t="s">
+        <v>494</v>
+      </c>
+      <c r="G707">
+        <v>10</v>
+      </c>
+      <c r="H707" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="708" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A708" t="s">
+        <v>14</v>
+      </c>
+      <c r="B708">
+        <v>45</v>
+      </c>
+      <c r="C708" t="s">
+        <v>603</v>
+      </c>
+      <c r="D708" t="s">
+        <v>604</v>
+      </c>
+      <c r="E708" t="s">
+        <v>345</v>
+      </c>
+      <c r="F708" t="s">
+        <v>346</v>
+      </c>
+      <c r="G708">
+        <v>5</v>
+      </c>
+      <c r="H708" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="709" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A709" t="s">
+        <v>14</v>
+      </c>
+      <c r="B709">
+        <v>45</v>
+      </c>
+      <c r="C709" t="s">
+        <v>603</v>
+      </c>
+      <c r="D709" t="s">
+        <v>604</v>
+      </c>
+      <c r="E709" t="s">
+        <v>305</v>
+      </c>
+      <c r="F709" t="s">
+        <v>306</v>
+      </c>
+      <c r="G709">
+        <v>15</v>
+      </c>
+      <c r="H709" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="710" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A710" t="s">
+        <v>14</v>
+      </c>
+      <c r="B710">
+        <v>45</v>
+      </c>
+      <c r="C710" t="s">
+        <v>613</v>
+      </c>
+      <c r="D710" t="s">
+        <v>614</v>
+      </c>
+      <c r="E710" t="s">
+        <v>493</v>
+      </c>
+      <c r="F710" t="s">
+        <v>494</v>
+      </c>
+      <c r="G710">
+        <v>2</v>
+      </c>
+      <c r="H710" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="711" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A711" t="s">
+        <v>14</v>
+      </c>
+      <c r="B711">
+        <v>45</v>
+      </c>
+      <c r="C711" t="s">
+        <v>615</v>
+      </c>
+      <c r="D711" t="s">
+        <v>616</v>
+      </c>
+      <c r="E711" t="s">
+        <v>471</v>
+      </c>
+      <c r="F711" t="s">
+        <v>472</v>
+      </c>
+      <c r="G711">
+        <v>3</v>
+      </c>
+      <c r="H711" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="712" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A712" t="s">
+        <v>14</v>
+      </c>
+      <c r="B712">
+        <v>45</v>
+      </c>
+      <c r="C712" t="s">
+        <v>9</v>
+      </c>
+      <c r="D712" t="s">
+        <v>10</v>
+      </c>
+      <c r="E712" t="s">
+        <v>196</v>
+      </c>
+      <c r="F712" t="s">
+        <v>197</v>
+      </c>
+      <c r="G712">
+        <v>1</v>
+      </c>
+      <c r="H712" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="713" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A713" t="s">
+        <v>14</v>
+      </c>
+      <c r="B713">
+        <v>45</v>
+      </c>
+      <c r="C713" t="s">
+        <v>9</v>
+      </c>
+      <c r="D713" t="s">
+        <v>10</v>
+      </c>
+      <c r="E713" t="s">
+        <v>239</v>
+      </c>
+      <c r="F713" t="s">
+        <v>240</v>
+      </c>
+      <c r="G713">
+        <v>1</v>
+      </c>
+      <c r="H713" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="714" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A714" t="s">
+        <v>14</v>
+      </c>
+      <c r="B714">
+        <v>45</v>
+      </c>
+      <c r="C714" t="s">
+        <v>9</v>
+      </c>
+      <c r="D714" t="s">
+        <v>10</v>
+      </c>
+      <c r="E714" t="s">
+        <v>517</v>
+      </c>
+      <c r="F714" t="s">
+        <v>518</v>
+      </c>
+      <c r="G714">
+        <v>4</v>
+      </c>
+      <c r="H714" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="715" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A715" t="s">
+        <v>14</v>
+      </c>
+      <c r="B715">
+        <v>45</v>
+      </c>
+      <c r="C715" t="s">
+        <v>9</v>
+      </c>
+      <c r="D715" t="s">
+        <v>10</v>
+      </c>
+      <c r="E715" t="s">
+        <v>389</v>
+      </c>
+      <c r="F715" t="s">
+        <v>390</v>
+      </c>
+      <c r="G715">
+        <v>2</v>
+      </c>
+      <c r="H715" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="716" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A716" t="s">
+        <v>14</v>
+      </c>
+      <c r="B716">
+        <v>45</v>
+      </c>
+      <c r="C716" t="s">
+        <v>9</v>
+      </c>
+      <c r="D716" t="s">
+        <v>10</v>
+      </c>
+      <c r="E716" t="s">
+        <v>255</v>
+      </c>
+      <c r="F716" t="s">
+        <v>256</v>
+      </c>
+      <c r="G716">
+        <v>42</v>
+      </c>
+      <c r="H716" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="717" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A717" t="s">
+        <v>14</v>
+      </c>
+      <c r="B717">
+        <v>45</v>
+      </c>
+      <c r="C717" t="s">
+        <v>9</v>
+      </c>
+      <c r="D717" t="s">
+        <v>10</v>
+      </c>
+      <c r="E717" t="s">
+        <v>241</v>
+      </c>
+      <c r="F717" t="s">
+        <v>242</v>
+      </c>
+      <c r="G717">
+        <v>42</v>
+      </c>
+      <c r="H717" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="718" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A718" t="s">
+        <v>14</v>
+      </c>
+      <c r="B718">
+        <v>45</v>
+      </c>
+      <c r="C718" t="s">
+        <v>9</v>
+      </c>
+      <c r="D718" t="s">
+        <v>10</v>
+      </c>
+      <c r="E718" t="s">
+        <v>521</v>
+      </c>
+      <c r="F718" t="s">
+        <v>522</v>
+      </c>
+      <c r="G718">
+        <v>4</v>
+      </c>
+      <c r="H718" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="719" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A719" t="s">
+        <v>14</v>
+      </c>
+      <c r="B719">
+        <v>45</v>
+      </c>
+      <c r="C719" t="s">
+        <v>9</v>
+      </c>
+      <c r="D719" t="s">
+        <v>10</v>
+      </c>
+      <c r="E719" t="s">
+        <v>531</v>
+      </c>
+      <c r="F719" t="s">
+        <v>532</v>
+      </c>
+      <c r="G719">
+        <v>4</v>
+      </c>
+      <c r="H719" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="720" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A720" t="s">
+        <v>14</v>
+      </c>
+      <c r="B720">
+        <v>45</v>
+      </c>
+      <c r="C720" t="s">
+        <v>9</v>
+      </c>
+      <c r="D720" t="s">
+        <v>10</v>
+      </c>
+      <c r="E720" t="s">
+        <v>547</v>
+      </c>
+      <c r="F720" t="s">
+        <v>548</v>
+      </c>
+      <c r="G720">
+        <v>1</v>
+      </c>
+      <c r="H720" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="721" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A721" t="s">
+        <v>14</v>
+      </c>
+      <c r="B721">
+        <v>45</v>
+      </c>
+      <c r="C721" t="s">
+        <v>9</v>
+      </c>
+      <c r="D721" t="s">
+        <v>10</v>
+      </c>
+      <c r="E721" t="s">
+        <v>577</v>
+      </c>
+      <c r="F721" t="s">
+        <v>578</v>
+      </c>
+      <c r="G721">
+        <v>1</v>
+      </c>
+      <c r="H721" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="722" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A722" t="s">
+        <v>14</v>
+      </c>
+      <c r="B722">
+        <v>45</v>
+      </c>
+      <c r="C722" t="s">
+        <v>9</v>
+      </c>
+      <c r="D722" t="s">
+        <v>10</v>
+      </c>
+      <c r="E722" t="s">
+        <v>228</v>
+      </c>
+      <c r="F722" t="s">
+        <v>229</v>
+      </c>
+      <c r="G722">
+        <v>1</v>
+      </c>
+      <c r="H722" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="723" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A723" t="s">
+        <v>14</v>
+      </c>
+      <c r="B723">
+        <v>45</v>
+      </c>
+      <c r="C723" t="s">
+        <v>9</v>
+      </c>
+      <c r="D723" t="s">
+        <v>10</v>
+      </c>
+      <c r="E723" t="s">
+        <v>257</v>
+      </c>
+      <c r="F723" t="s">
+        <v>258</v>
+      </c>
+      <c r="G723">
+        <v>1</v>
+      </c>
+      <c r="H723" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="724" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A724" t="s">
+        <v>14</v>
+      </c>
+      <c r="B724">
+        <v>45</v>
+      </c>
+      <c r="C724" t="s">
+        <v>603</v>
+      </c>
+      <c r="D724" t="s">
+        <v>604</v>
+      </c>
+      <c r="E724" t="s">
+        <v>182</v>
+      </c>
+      <c r="F724" t="s">
+        <v>183</v>
+      </c>
+      <c r="G724">
+        <v>1</v>
+      </c>
+      <c r="H724" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="725" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A725" t="s">
+        <v>14</v>
+      </c>
+      <c r="B725">
+        <v>45</v>
+      </c>
+      <c r="C725" t="s">
+        <v>603</v>
+      </c>
+      <c r="D725" t="s">
+        <v>604</v>
+      </c>
+      <c r="E725" t="s">
+        <v>387</v>
+      </c>
+      <c r="F725" t="s">
+        <v>388</v>
+      </c>
+      <c r="G725">
+        <v>15</v>
+      </c>
+      <c r="H725" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="726" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A726" t="s">
+        <v>14</v>
+      </c>
+      <c r="B726">
+        <v>45</v>
+      </c>
+      <c r="C726" t="s">
+        <v>603</v>
+      </c>
+      <c r="D726" t="s">
+        <v>604</v>
+      </c>
+      <c r="E726" t="s">
+        <v>343</v>
+      </c>
+      <c r="F726" t="s">
+        <v>344</v>
+      </c>
+      <c r="G726">
+        <v>30</v>
+      </c>
+      <c r="H726" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="727" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A727" t="s">
+        <v>14</v>
+      </c>
+      <c r="B727">
+        <v>45</v>
+      </c>
+      <c r="C727" t="s">
+        <v>603</v>
+      </c>
+      <c r="D727" t="s">
+        <v>604</v>
+      </c>
+      <c r="E727" t="s">
+        <v>424</v>
+      </c>
+      <c r="F727" t="s">
+        <v>425</v>
+      </c>
+      <c r="G727">
+        <v>30</v>
+      </c>
+      <c r="H727" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="728" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A728" t="s">
+        <v>14</v>
+      </c>
+      <c r="B728">
+        <v>45</v>
+      </c>
+      <c r="C728" t="s">
+        <v>611</v>
+      </c>
+      <c r="D728" t="s">
+        <v>612</v>
+      </c>
+      <c r="E728" t="s">
+        <v>475</v>
+      </c>
+      <c r="F728" t="s">
+        <v>476</v>
+      </c>
+      <c r="G728">
+        <v>4</v>
+      </c>
+      <c r="H728" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="729" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A729" t="s">
+        <v>14</v>
+      </c>
+      <c r="B729">
+        <v>45</v>
+      </c>
+      <c r="C729" t="s">
+        <v>611</v>
+      </c>
+      <c r="D729" t="s">
+        <v>612</v>
+      </c>
+      <c r="E729" t="s">
+        <v>11</v>
+      </c>
+      <c r="F729" t="s">
+        <v>12</v>
+      </c>
+      <c r="G729">
+        <v>4</v>
+      </c>
+      <c r="H729" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="730" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A730" t="s">
+        <v>14</v>
+      </c>
+      <c r="B730">
+        <v>45</v>
+      </c>
+      <c r="C730" t="s">
+        <v>9</v>
+      </c>
+      <c r="D730" t="s">
+        <v>10</v>
+      </c>
+      <c r="E730" t="s">
+        <v>279</v>
+      </c>
+      <c r="F730" t="s">
+        <v>280</v>
+      </c>
+      <c r="G730">
+        <v>30</v>
+      </c>
+      <c r="H730" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="731" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A731" t="s">
+        <v>14</v>
+      </c>
+      <c r="B731">
+        <v>45</v>
+      </c>
+      <c r="C731" t="s">
+        <v>9</v>
+      </c>
+      <c r="D731" t="s">
+        <v>10</v>
+      </c>
+      <c r="E731" t="s">
+        <v>86</v>
+      </c>
+      <c r="F731" t="s">
+        <v>87</v>
+      </c>
+      <c r="G731">
+        <v>30</v>
+      </c>
+      <c r="H731" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="732" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A732" t="s">
+        <v>14</v>
+      </c>
+      <c r="B732">
+        <v>45</v>
+      </c>
+      <c r="C732" t="s">
+        <v>9</v>
+      </c>
+      <c r="D732" t="s">
+        <v>10</v>
+      </c>
+      <c r="E732" t="s">
+        <v>585</v>
+      </c>
+      <c r="F732" t="s">
+        <v>586</v>
+      </c>
+      <c r="G732">
+        <v>1</v>
+      </c>
+      <c r="H732" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="733" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A733" t="s">
+        <v>14</v>
+      </c>
+      <c r="B733">
+        <v>45</v>
+      </c>
+      <c r="C733" t="s">
+        <v>9</v>
+      </c>
+      <c r="D733" t="s">
+        <v>10</v>
+      </c>
+      <c r="E733" t="s">
+        <v>301</v>
+      </c>
+      <c r="F733" t="s">
+        <v>302</v>
+      </c>
+      <c r="G733">
+        <v>2</v>
+      </c>
+      <c r="H733" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="734" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A734" t="s">
+        <v>14</v>
+      </c>
+      <c r="B734">
+        <v>45</v>
+      </c>
+      <c r="C734" t="s">
+        <v>9</v>
+      </c>
+      <c r="D734" t="s">
+        <v>10</v>
+      </c>
+      <c r="E734" t="s">
+        <v>539</v>
+      </c>
+      <c r="F734" t="s">
+        <v>540</v>
+      </c>
+      <c r="G734">
+        <v>1</v>
+      </c>
+      <c r="H734" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="735" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A735" t="s">
+        <v>14</v>
+      </c>
+      <c r="B735">
+        <v>45</v>
+      </c>
+      <c r="C735" t="s">
+        <v>9</v>
+      </c>
+      <c r="D735" t="s">
+        <v>10</v>
+      </c>
+      <c r="E735" t="s">
+        <v>557</v>
+      </c>
+      <c r="F735" t="s">
+        <v>558</v>
+      </c>
+      <c r="G735">
+        <v>4</v>
+      </c>
+      <c r="H735" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="736" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A736" t="s">
+        <v>14</v>
+      </c>
+      <c r="B736">
+        <v>45</v>
+      </c>
+      <c r="C736" t="s">
+        <v>603</v>
+      </c>
+      <c r="D736" t="s">
+        <v>604</v>
+      </c>
+      <c r="E736" t="s">
+        <v>355</v>
+      </c>
+      <c r="F736" t="s">
+        <v>356</v>
+      </c>
+      <c r="G736">
+        <v>30</v>
+      </c>
+      <c r="H736" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="737" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A737" t="s">
+        <v>14</v>
+      </c>
+      <c r="B737">
+        <v>45</v>
+      </c>
+      <c r="C737" t="s">
+        <v>603</v>
+      </c>
+      <c r="D737" t="s">
+        <v>604</v>
+      </c>
+      <c r="E737" t="s">
+        <v>377</v>
+      </c>
+      <c r="F737" t="s">
+        <v>378</v>
+      </c>
+      <c r="G737">
+        <v>30</v>
+      </c>
+      <c r="H737" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="738" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A738" t="s">
+        <v>14</v>
+      </c>
+      <c r="B738">
+        <v>45</v>
+      </c>
+      <c r="C738" t="s">
+        <v>605</v>
+      </c>
+      <c r="D738" t="s">
+        <v>606</v>
+      </c>
+      <c r="E738" t="s">
+        <v>182</v>
+      </c>
+      <c r="F738" t="s">
+        <v>183</v>
+      </c>
+      <c r="G738">
+        <v>1</v>
+      </c>
+      <c r="H738" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="739" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A739" t="s">
+        <v>14</v>
+      </c>
+      <c r="B739">
+        <v>45</v>
+      </c>
+      <c r="C739" t="s">
+        <v>613</v>
+      </c>
+      <c r="D739" t="s">
+        <v>614</v>
+      </c>
+      <c r="E739" t="s">
+        <v>11</v>
+      </c>
+      <c r="F739" t="s">
+        <v>12</v>
+      </c>
+      <c r="G739">
+        <v>1</v>
+      </c>
+      <c r="H739" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="740" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A740" t="s">
+        <v>14</v>
+      </c>
+      <c r="B740">
+        <v>45</v>
+      </c>
+      <c r="C740" t="s">
+        <v>607</v>
+      </c>
+      <c r="D740" t="s">
+        <v>608</v>
+      </c>
+      <c r="E740" t="s">
+        <v>11</v>
+      </c>
+      <c r="F740" t="s">
+        <v>12</v>
+      </c>
+      <c r="G740">
+        <v>1</v>
+      </c>
+      <c r="H740" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="741" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A741" t="s">
+        <v>14</v>
+      </c>
+      <c r="B741">
+        <v>45</v>
+      </c>
+      <c r="C741" t="s">
+        <v>9</v>
+      </c>
+      <c r="D741" t="s">
+        <v>10</v>
+      </c>
+      <c r="E741" t="s">
+        <v>182</v>
+      </c>
+      <c r="F741" t="s">
+        <v>183</v>
+      </c>
+      <c r="G741">
+        <v>1</v>
+      </c>
+      <c r="H741" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="742" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A742" t="s">
+        <v>14</v>
+      </c>
+      <c r="B742">
+        <v>45</v>
+      </c>
+      <c r="C742" t="s">
+        <v>9</v>
+      </c>
+      <c r="D742" t="s">
+        <v>10</v>
+      </c>
+      <c r="E742" t="s">
+        <v>311</v>
+      </c>
+      <c r="F742" t="s">
+        <v>312</v>
+      </c>
+      <c r="G742">
+        <v>2</v>
+      </c>
+      <c r="H742" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="743" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A743" t="s">
+        <v>14</v>
+      </c>
+      <c r="B743">
+        <v>45</v>
+      </c>
+      <c r="C743" t="s">
+        <v>9</v>
+      </c>
+      <c r="D743" t="s">
+        <v>10</v>
+      </c>
+      <c r="E743" t="s">
+        <v>345</v>
+      </c>
+      <c r="F743" t="s">
+        <v>346</v>
+      </c>
+      <c r="G743">
+        <v>20</v>
+      </c>
+      <c r="H743" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="744" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A744" t="s">
+        <v>14</v>
+      </c>
+      <c r="B744">
+        <v>45</v>
+      </c>
+      <c r="C744" t="s">
+        <v>9</v>
+      </c>
+      <c r="D744" t="s">
+        <v>10</v>
+      </c>
+      <c r="E744" t="s">
+        <v>597</v>
+      </c>
+      <c r="F744" t="s">
+        <v>598</v>
+      </c>
+      <c r="G744">
+        <v>1</v>
+      </c>
+      <c r="H744" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="745" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A745" t="s">
+        <v>14</v>
+      </c>
+      <c r="B745">
+        <v>45</v>
+      </c>
+      <c r="C745" t="s">
+        <v>9</v>
+      </c>
+      <c r="D745" t="s">
+        <v>10</v>
+      </c>
+      <c r="E745" t="s">
+        <v>503</v>
+      </c>
+      <c r="F745" t="s">
+        <v>504</v>
+      </c>
+      <c r="G745">
+        <v>1</v>
+      </c>
+      <c r="H745" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="746" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A746" t="s">
+        <v>14</v>
+      </c>
+      <c r="B746">
+        <v>45</v>
+      </c>
+      <c r="C746" t="s">
+        <v>9</v>
+      </c>
+      <c r="D746" t="s">
+        <v>10</v>
+      </c>
+      <c r="E746" t="s">
+        <v>323</v>
+      </c>
+      <c r="F746" t="s">
+        <v>324</v>
+      </c>
+      <c r="G746">
+        <v>42</v>
+      </c>
+      <c r="H746" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="747" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A747" t="s">
+        <v>14</v>
+      </c>
+      <c r="B747">
+        <v>45</v>
+      </c>
+      <c r="C747" t="s">
+        <v>9</v>
+      </c>
+      <c r="D747" t="s">
+        <v>10</v>
+      </c>
+      <c r="E747" t="s">
+        <v>575</v>
+      </c>
+      <c r="F747" t="s">
+        <v>576</v>
+      </c>
+      <c r="G747">
+        <v>1</v>
+      </c>
+      <c r="H747" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="748" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A748" t="s">
+        <v>14</v>
+      </c>
+      <c r="B748">
+        <v>45</v>
+      </c>
+      <c r="C748" t="s">
+        <v>9</v>
+      </c>
+      <c r="D748" t="s">
+        <v>10</v>
+      </c>
+      <c r="E748" t="s">
+        <v>88</v>
+      </c>
+      <c r="F748" t="s">
+        <v>89</v>
+      </c>
+      <c r="G748">
+        <v>3</v>
+      </c>
+      <c r="H748" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="749" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A749" t="s">
+        <v>14</v>
+      </c>
+      <c r="B749">
+        <v>45</v>
+      </c>
+      <c r="C749" t="s">
+        <v>9</v>
+      </c>
+      <c r="D749" t="s">
+        <v>10</v>
+      </c>
+      <c r="E749" t="s">
+        <v>589</v>
+      </c>
+      <c r="F749" t="s">
+        <v>590</v>
+      </c>
+      <c r="G749">
+        <v>1</v>
+      </c>
+      <c r="H749" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="750" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A750" t="s">
+        <v>14</v>
+      </c>
+      <c r="B750">
+        <v>45</v>
+      </c>
+      <c r="C750" t="s">
+        <v>9</v>
+      </c>
+      <c r="D750" t="s">
+        <v>10</v>
+      </c>
+      <c r="E750" t="s">
+        <v>523</v>
+      </c>
+      <c r="F750" t="s">
+        <v>524</v>
+      </c>
+      <c r="G750">
+        <v>4</v>
+      </c>
+      <c r="H750" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="751" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A751" t="s">
+        <v>14</v>
+      </c>
+      <c r="B751">
+        <v>45</v>
+      </c>
+      <c r="C751" t="s">
+        <v>9</v>
+      </c>
+      <c r="D751" t="s">
+        <v>10</v>
+      </c>
+      <c r="E751" t="s">
+        <v>277</v>
+      </c>
+      <c r="F751" t="s">
+        <v>278</v>
+      </c>
+      <c r="G751">
+        <v>1</v>
+      </c>
+      <c r="H751" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="752" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A752" t="s">
+        <v>14</v>
+      </c>
+      <c r="B752">
+        <v>45</v>
+      </c>
+      <c r="C752" t="s">
+        <v>9</v>
+      </c>
+      <c r="D752" t="s">
+        <v>10</v>
+      </c>
+      <c r="E752" t="s">
+        <v>315</v>
+      </c>
+      <c r="F752" t="s">
+        <v>316</v>
+      </c>
+      <c r="G752">
+        <v>1</v>
+      </c>
+      <c r="H752" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="753" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A753" t="s">
+        <v>14</v>
+      </c>
+      <c r="B753">
+        <v>45</v>
+      </c>
+      <c r="C753" t="s">
+        <v>601</v>
+      </c>
+      <c r="D753" t="s">
+        <v>602</v>
+      </c>
+      <c r="E753" t="s">
+        <v>471</v>
+      </c>
+      <c r="F753" t="s">
+        <v>472</v>
+      </c>
+      <c r="G753">
+        <v>5</v>
+      </c>
+      <c r="H753" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="754" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A754" t="s">
+        <v>14</v>
+      </c>
+      <c r="B754">
+        <v>45</v>
+      </c>
+      <c r="C754" t="s">
+        <v>603</v>
+      </c>
+      <c r="D754" t="s">
+        <v>604</v>
+      </c>
+      <c r="E754" t="s">
+        <v>243</v>
+      </c>
+      <c r="F754" t="s">
+        <v>244</v>
+      </c>
+      <c r="G754">
+        <v>30</v>
+      </c>
+      <c r="H754" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="755" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A755" t="s">
+        <v>14</v>
+      </c>
+      <c r="B755">
+        <v>45</v>
+      </c>
+      <c r="C755" t="s">
+        <v>603</v>
+      </c>
+      <c r="D755" t="s">
+        <v>604</v>
+      </c>
+      <c r="E755" t="s">
+        <v>86</v>
+      </c>
+      <c r="F755" t="s">
+        <v>87</v>
+      </c>
+      <c r="G755">
+        <v>30</v>
+      </c>
+      <c r="H755" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="756" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A756" t="s">
+        <v>14</v>
+      </c>
+      <c r="B756">
+        <v>45</v>
+      </c>
+      <c r="C756" t="s">
+        <v>603</v>
+      </c>
+      <c r="D756" t="s">
+        <v>604</v>
+      </c>
+      <c r="E756" t="s">
+        <v>402</v>
+      </c>
+      <c r="F756" t="s">
+        <v>403</v>
+      </c>
+      <c r="G756">
+        <v>30</v>
+      </c>
+      <c r="H756" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="757" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A757" t="s">
+        <v>14</v>
+      </c>
+      <c r="B757">
+        <v>45</v>
+      </c>
+      <c r="C757" t="s">
+        <v>611</v>
+      </c>
+      <c r="D757" t="s">
+        <v>612</v>
+      </c>
+      <c r="E757" t="s">
+        <v>473</v>
+      </c>
+      <c r="F757" t="s">
+        <v>474</v>
+      </c>
+      <c r="G757">
+        <v>2</v>
+      </c>
+      <c r="H757" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="758" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A758" t="s">
+        <v>14</v>
+      </c>
+      <c r="B758">
+        <v>45</v>
+      </c>
+      <c r="C758" t="s">
+        <v>9</v>
+      </c>
+      <c r="D758" t="s">
+        <v>10</v>
+      </c>
+      <c r="E758" t="s">
+        <v>253</v>
+      </c>
+      <c r="F758" t="s">
+        <v>254</v>
+      </c>
+      <c r="G758">
+        <v>2</v>
+      </c>
+      <c r="H758" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="759" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A759" t="s">
+        <v>14</v>
+      </c>
+      <c r="B759">
+        <v>45</v>
+      </c>
+      <c r="C759" t="s">
+        <v>9</v>
+      </c>
+      <c r="D759" t="s">
+        <v>10</v>
+      </c>
+      <c r="E759" t="s">
+        <v>573</v>
+      </c>
+      <c r="F759" t="s">
+        <v>574</v>
+      </c>
+      <c r="G759">
+        <v>2</v>
+      </c>
+      <c r="H759" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="760" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A760" t="s">
+        <v>14</v>
+      </c>
+      <c r="B760">
+        <v>45</v>
+      </c>
+      <c r="C760" t="s">
+        <v>9</v>
+      </c>
+      <c r="D760" t="s">
+        <v>10</v>
+      </c>
+      <c r="E760" t="s">
+        <v>545</v>
+      </c>
+      <c r="F760" t="s">
+        <v>546</v>
+      </c>
+      <c r="G760">
+        <v>10</v>
+      </c>
+      <c r="H760" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="761" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A761" t="s">
+        <v>14</v>
+      </c>
+      <c r="B761">
+        <v>45</v>
+      </c>
+      <c r="C761" t="s">
+        <v>9</v>
+      </c>
+      <c r="D761" t="s">
+        <v>10</v>
+      </c>
+      <c r="E761" t="s">
+        <v>351</v>
+      </c>
+      <c r="F761" t="s">
+        <v>352</v>
+      </c>
+      <c r="G761">
+        <v>10</v>
+      </c>
+      <c r="H761" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="762" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A762" t="s">
+        <v>14</v>
+      </c>
+      <c r="B762">
+        <v>45</v>
+      </c>
+      <c r="C762" t="s">
+        <v>9</v>
+      </c>
+      <c r="D762" t="s">
+        <v>10</v>
+      </c>
+      <c r="E762" t="s">
+        <v>505</v>
+      </c>
+      <c r="F762" t="s">
+        <v>506</v>
+      </c>
+      <c r="G762">
+        <v>1</v>
+      </c>
+      <c r="H762" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="763" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A763" t="s">
+        <v>14</v>
+      </c>
+      <c r="B763">
+        <v>45</v>
+      </c>
+      <c r="C763" t="s">
+        <v>9</v>
+      </c>
+      <c r="D763" t="s">
+        <v>10</v>
+      </c>
+      <c r="E763" t="s">
+        <v>261</v>
+      </c>
+      <c r="F763" t="s">
+        <v>262</v>
+      </c>
+      <c r="G763">
+        <v>1</v>
+      </c>
+      <c r="H763" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="764" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A764" t="s">
+        <v>14</v>
+      </c>
+      <c r="B764">
+        <v>45</v>
+      </c>
+      <c r="C764" t="s">
+        <v>603</v>
+      </c>
+      <c r="D764" t="s">
+        <v>604</v>
+      </c>
+      <c r="E764" t="s">
+        <v>414</v>
+      </c>
+      <c r="F764" t="s">
+        <v>415</v>
+      </c>
+      <c r="G764">
+        <v>30</v>
+      </c>
+      <c r="H764" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="765" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A765" t="s">
+        <v>14</v>
+      </c>
+      <c r="B765">
+        <v>45</v>
+      </c>
+      <c r="C765" t="s">
+        <v>603</v>
+      </c>
+      <c r="D765" t="s">
+        <v>604</v>
+      </c>
+      <c r="E765" t="s">
+        <v>329</v>
+      </c>
+      <c r="F765" t="s">
+        <v>330</v>
+      </c>
+      <c r="G765">
+        <v>15</v>
+      </c>
+      <c r="H765" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="766" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A766" t="s">
+        <v>14</v>
+      </c>
+      <c r="B766">
+        <v>45</v>
+      </c>
+      <c r="C766" t="s">
+        <v>605</v>
+      </c>
+      <c r="D766" t="s">
+        <v>606</v>
+      </c>
+      <c r="E766" t="s">
+        <v>416</v>
+      </c>
+      <c r="F766" t="s">
+        <v>417</v>
+      </c>
+      <c r="G766">
+        <v>4</v>
+      </c>
+      <c r="H766" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="767" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A767" t="s">
+        <v>14</v>
+      </c>
+      <c r="B767">
+        <v>45</v>
+      </c>
+      <c r="C767" t="s">
+        <v>613</v>
+      </c>
+      <c r="D767" t="s">
+        <v>614</v>
+      </c>
+      <c r="E767" t="s">
+        <v>475</v>
+      </c>
+      <c r="F767" t="s">
+        <v>476</v>
+      </c>
+      <c r="G767">
+        <v>1</v>
+      </c>
+      <c r="H767" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="768" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A768" t="s">
+        <v>14</v>
+      </c>
+      <c r="B768">
+        <v>45</v>
+      </c>
+      <c r="C768" t="s">
+        <v>613</v>
+      </c>
+      <c r="D768" t="s">
+        <v>614</v>
+      </c>
+      <c r="E768" t="s">
+        <v>471</v>
+      </c>
+      <c r="F768" t="s">
+        <v>472</v>
+      </c>
+      <c r="G768">
+        <v>1</v>
+      </c>
+      <c r="H768" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="769" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A769" t="s">
+        <v>14</v>
+      </c>
+      <c r="B769">
+        <v>45</v>
+      </c>
+      <c r="C769" t="s">
+        <v>615</v>
+      </c>
+      <c r="D769" t="s">
+        <v>616</v>
+      </c>
+      <c r="E769" t="s">
+        <v>493</v>
+      </c>
+      <c r="F769" t="s">
+        <v>494</v>
+      </c>
+      <c r="G769">
+        <v>5</v>
+      </c>
+      <c r="H769" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="770" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A770" t="s">
+        <v>14</v>
+      </c>
+      <c r="B770">
+        <v>45</v>
+      </c>
+      <c r="C770" t="s">
+        <v>615</v>
+      </c>
+      <c r="D770" t="s">
+        <v>616</v>
+      </c>
+      <c r="E770" t="s">
+        <v>475</v>
+      </c>
+      <c r="F770" t="s">
+        <v>476</v>
+      </c>
+      <c r="G770">
+        <v>3</v>
+      </c>
+      <c r="H770" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="771" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A771" t="s">
+        <v>14</v>
+      </c>
+      <c r="B771">
+        <v>45</v>
+      </c>
+      <c r="C771" t="s">
+        <v>615</v>
+      </c>
+      <c r="D771" t="s">
+        <v>616</v>
+      </c>
+      <c r="E771" t="s">
+        <v>11</v>
+      </c>
+      <c r="F771" t="s">
+        <v>12</v>
+      </c>
+      <c r="G771">
+        <v>2</v>
+      </c>
+      <c r="H771" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="772" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A772" t="s">
+        <v>14</v>
+      </c>
+      <c r="B772">
+        <v>45</v>
+      </c>
+      <c r="C772" t="s">
+        <v>617</v>
+      </c>
+      <c r="D772" t="s">
+        <v>618</v>
+      </c>
+      <c r="E772" t="s">
+        <v>396</v>
+      </c>
+      <c r="F772" t="s">
+        <v>397</v>
+      </c>
+      <c r="G772">
+        <v>20</v>
+      </c>
+      <c r="H772" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="773" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A773" t="s">
+        <v>14</v>
+      </c>
+      <c r="B773">
+        <v>45</v>
+      </c>
+      <c r="C773" t="s">
+        <v>619</v>
+      </c>
+      <c r="D773" t="s">
+        <v>620</v>
+      </c>
+      <c r="E773" t="s">
+        <v>535</v>
+      </c>
+      <c r="F773" t="s">
+        <v>536</v>
+      </c>
+      <c r="G773">
+        <v>2</v>
+      </c>
+      <c r="H773" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="774" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A774" t="s">
+        <v>14</v>
+      </c>
+      <c r="B774">
+        <v>45</v>
+      </c>
+      <c r="C774" t="s">
+        <v>619</v>
+      </c>
+      <c r="D774" t="s">
+        <v>620</v>
+      </c>
+      <c r="E774" t="s">
+        <v>61</v>
+      </c>
+      <c r="F774" t="s">
+        <v>62</v>
+      </c>
+      <c r="G774">
+        <v>2</v>
+      </c>
+      <c r="H774" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="775" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A775" t="s">
+        <v>14</v>
+      </c>
+      <c r="B775">
+        <v>45</v>
+      </c>
+      <c r="C775" t="s">
+        <v>619</v>
+      </c>
+      <c r="D775" t="s">
+        <v>620</v>
+      </c>
+      <c r="E775" t="s">
+        <v>19</v>
+      </c>
+      <c r="F775" t="s">
+        <v>20</v>
+      </c>
+      <c r="G775">
+        <v>1</v>
+      </c>
+      <c r="H775" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="776" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A776" t="s">
+        <v>14</v>
+      </c>
+      <c r="B776">
+        <v>45</v>
+      </c>
+      <c r="C776" t="s">
+        <v>619</v>
+      </c>
+      <c r="D776" t="s">
+        <v>620</v>
+      </c>
+      <c r="E776" t="s">
+        <v>90</v>
+      </c>
+      <c r="F776" t="s">
+        <v>91</v>
+      </c>
+      <c r="G776">
+        <v>1</v>
+      </c>
+      <c r="H776" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="777" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A777" t="s">
+        <v>14</v>
+      </c>
+      <c r="B777">
+        <v>45</v>
+      </c>
+      <c r="C777" t="s">
+        <v>619</v>
+      </c>
+      <c r="D777" t="s">
+        <v>620</v>
+      </c>
+      <c r="E777" t="s">
+        <v>499</v>
+      </c>
+      <c r="F777" t="s">
+        <v>500</v>
+      </c>
+      <c r="G777">
+        <v>1</v>
+      </c>
+      <c r="H777" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="778" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A778" t="s">
+        <v>14</v>
+      </c>
+      <c r="B778">
+        <v>45</v>
+      </c>
+      <c r="C778" t="s">
+        <v>617</v>
+      </c>
+      <c r="D778" t="s">
+        <v>618</v>
+      </c>
+      <c r="E778" t="s">
+        <v>373</v>
+      </c>
+      <c r="F778" t="s">
+        <v>374</v>
+      </c>
+      <c r="G778">
+        <v>20</v>
+      </c>
+      <c r="H778" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="779" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A779" t="s">
+        <v>14</v>
+      </c>
+      <c r="B779">
+        <v>45</v>
+      </c>
+      <c r="C779" t="s">
+        <v>619</v>
+      </c>
+      <c r="D779" t="s">
+        <v>620</v>
+      </c>
+      <c r="E779" t="s">
+        <v>475</v>
+      </c>
+      <c r="F779" t="s">
+        <v>476</v>
+      </c>
+      <c r="G779">
+        <v>2</v>
+      </c>
+      <c r="H779" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="780" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A780" t="s">
+        <v>14</v>
+      </c>
+      <c r="B780">
+        <v>45</v>
+      </c>
+      <c r="C780" t="s">
+        <v>619</v>
+      </c>
+      <c r="D780" t="s">
+        <v>620</v>
+      </c>
+      <c r="E780" t="s">
+        <v>23</v>
+      </c>
+      <c r="F780" t="s">
+        <v>24</v>
+      </c>
+      <c r="G780">
+        <v>1</v>
+      </c>
+      <c r="H780" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="781" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A781" t="s">
+        <v>14</v>
+      </c>
+      <c r="B781">
+        <v>45</v>
+      </c>
+      <c r="C781" t="s">
+        <v>619</v>
+      </c>
+      <c r="D781" t="s">
+        <v>620</v>
+      </c>
+      <c r="E781" t="s">
+        <v>132</v>
+      </c>
+      <c r="F781" t="s">
+        <v>133</v>
+      </c>
+      <c r="G781">
+        <v>4</v>
+      </c>
+      <c r="H781" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="782" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A782" t="s">
+        <v>14</v>
+      </c>
+      <c r="B782">
+        <v>45</v>
+      </c>
+      <c r="C782" t="s">
+        <v>619</v>
+      </c>
+      <c r="D782" t="s">
+        <v>620</v>
+      </c>
+      <c r="E782" t="s">
+        <v>57</v>
+      </c>
+      <c r="F782" t="s">
+        <v>58</v>
+      </c>
+      <c r="G782">
+        <v>4</v>
+      </c>
+      <c r="H782" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="783" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A783" t="s">
+        <v>14</v>
+      </c>
+      <c r="B783">
+        <v>45</v>
+      </c>
+      <c r="C783" t="s">
+        <v>607</v>
+      </c>
+      <c r="D783" t="s">
+        <v>608</v>
+      </c>
+      <c r="E783" t="s">
+        <v>473</v>
+      </c>
+      <c r="F783" t="s">
+        <v>474</v>
+      </c>
+      <c r="G783">
+        <v>1</v>
+      </c>
+      <c r="H783" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="784" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A784" t="s">
+        <v>14</v>
+      </c>
+      <c r="B784">
+        <v>45</v>
+      </c>
+      <c r="C784" t="s">
+        <v>619</v>
+      </c>
+      <c r="D784" t="s">
+        <v>620</v>
+      </c>
+      <c r="E784" t="s">
+        <v>481</v>
+      </c>
+      <c r="F784" t="s">
+        <v>482</v>
+      </c>
+      <c r="G784">
+        <v>2</v>
+      </c>
+      <c r="H784" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="785" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A785" t="s">
+        <v>14</v>
+      </c>
+      <c r="B785">
+        <v>45</v>
+      </c>
+      <c r="C785" t="s">
+        <v>619</v>
+      </c>
+      <c r="D785" t="s">
+        <v>620</v>
+      </c>
+      <c r="E785" t="s">
+        <v>473</v>
+      </c>
+      <c r="F785" t="s">
+        <v>474</v>
+      </c>
+      <c r="G785">
+        <v>2</v>
+      </c>
+      <c r="H785" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="786" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A786" t="s">
+        <v>14</v>
+      </c>
+      <c r="B786">
+        <v>45</v>
+      </c>
+      <c r="C786" t="s">
+        <v>619</v>
+      </c>
+      <c r="D786" t="s">
+        <v>620</v>
+      </c>
+      <c r="E786" t="s">
+        <v>160</v>
+      </c>
+      <c r="F786" t="s">
+        <v>161</v>
+      </c>
+      <c r="G786">
+        <v>4</v>
+      </c>
+      <c r="H786" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="787" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A787" t="s">
+        <v>14</v>
+      </c>
+      <c r="B787">
+        <v>45</v>
+      </c>
+      <c r="C787" t="s">
+        <v>619</v>
+      </c>
+      <c r="D787" t="s">
+        <v>620</v>
+      </c>
+      <c r="E787" t="s">
+        <v>150</v>
+      </c>
+      <c r="F787" t="s">
+        <v>151</v>
+      </c>
+      <c r="G787">
+        <v>4</v>
+      </c>
+      <c r="H787" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A788" t="s">
+        <v>14</v>
+      </c>
+      <c r="B788">
+        <v>45</v>
+      </c>
+      <c r="C788" t="s">
+        <v>619</v>
+      </c>
+      <c r="D788" t="s">
+        <v>620</v>
+      </c>
+      <c r="E788" t="s">
+        <v>559</v>
+      </c>
+      <c r="F788" t="s">
+        <v>560</v>
+      </c>
+      <c r="G788">
+        <v>2</v>
+      </c>
+      <c r="H788" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A789" t="s">
+        <v>14</v>
+      </c>
+      <c r="B789">
+        <v>45</v>
+      </c>
+      <c r="C789" t="s">
+        <v>619</v>
+      </c>
+      <c r="D789" t="s">
+        <v>620</v>
+      </c>
+      <c r="E789" t="s">
+        <v>493</v>
+      </c>
+      <c r="F789" t="s">
+        <v>494</v>
+      </c>
+      <c r="G789">
+        <v>2</v>
+      </c>
+      <c r="H789" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A790" t="s">
+        <v>14</v>
+      </c>
+      <c r="B790">
+        <v>45</v>
+      </c>
+      <c r="C790" t="s">
+        <v>619</v>
+      </c>
+      <c r="D790" t="s">
+        <v>620</v>
+      </c>
+      <c r="E790" t="s">
+        <v>74</v>
+      </c>
+      <c r="F790" t="s">
+        <v>75</v>
+      </c>
+      <c r="G790">
+        <v>1</v>
+      </c>
+      <c r="H790" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A791" t="s">
+        <v>14</v>
+      </c>
+      <c r="B791">
+        <v>45</v>
+      </c>
+      <c r="C791" t="s">
+        <v>619</v>
+      </c>
+      <c r="D791" t="s">
+        <v>620</v>
+      </c>
+      <c r="E791" t="s">
+        <v>82</v>
+      </c>
+      <c r="F791" t="s">
+        <v>83</v>
+      </c>
+      <c r="G791">
+        <v>1</v>
+      </c>
+      <c r="H791" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A792" t="s">
+        <v>14</v>
+      </c>
+      <c r="B792">
+        <v>45</v>
+      </c>
+      <c r="C792" t="s">
+        <v>619</v>
+      </c>
+      <c r="D792" t="s">
+        <v>620</v>
+      </c>
+      <c r="E792" t="s">
+        <v>269</v>
+      </c>
+      <c r="F792" t="s">
+        <v>270</v>
+      </c>
+      <c r="G792">
+        <v>4</v>
+      </c>
+      <c r="H792" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A793" t="s">
+        <v>14</v>
+      </c>
+      <c r="B793">
+        <v>45</v>
+      </c>
+      <c r="C793" t="s">
+        <v>619</v>
+      </c>
+      <c r="D793" t="s">
+        <v>620</v>
+      </c>
+      <c r="E793" t="s">
+        <v>593</v>
+      </c>
+      <c r="F793" t="s">
+        <v>594</v>
+      </c>
+      <c r="G793">
+        <v>2</v>
+      </c>
+      <c r="H793" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A794" t="s">
+        <v>14</v>
+      </c>
+      <c r="B794">
+        <v>45</v>
+      </c>
+      <c r="C794" t="s">
+        <v>619</v>
+      </c>
+      <c r="D794" t="s">
+        <v>620</v>
+      </c>
+      <c r="E794" t="s">
+        <v>192</v>
+      </c>
+      <c r="F794" t="s">
+        <v>193</v>
+      </c>
+      <c r="G794">
+        <v>2</v>
+      </c>
+      <c r="H794" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A795" t="s">
+        <v>14</v>
+      </c>
+      <c r="B795">
+        <v>45</v>
+      </c>
+      <c r="C795" t="s">
+        <v>619</v>
+      </c>
+      <c r="D795" t="s">
+        <v>620</v>
+      </c>
+      <c r="E795" t="s">
+        <v>76</v>
+      </c>
+      <c r="F795" t="s">
+        <v>77</v>
+      </c>
+      <c r="G795">
+        <v>1</v>
+      </c>
+      <c r="H795" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A796" t="s">
+        <v>14</v>
+      </c>
+      <c r="B796">
+        <v>45</v>
+      </c>
+      <c r="C796" t="s">
+        <v>619</v>
+      </c>
+      <c r="D796" t="s">
+        <v>620</v>
+      </c>
+      <c r="E796" t="s">
+        <v>96</v>
+      </c>
+      <c r="F796" t="s">
+        <v>97</v>
+      </c>
+      <c r="G796">
+        <v>1</v>
+      </c>
+      <c r="H796" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A797" t="s">
+        <v>14</v>
+      </c>
+      <c r="B797">
+        <v>45</v>
+      </c>
+      <c r="C797" t="s">
+        <v>619</v>
+      </c>
+      <c r="D797" t="s">
+        <v>620</v>
+      </c>
+      <c r="E797" t="s">
+        <v>164</v>
+      </c>
+      <c r="F797" t="s">
+        <v>165</v>
+      </c>
+      <c r="G797">
+        <v>1</v>
+      </c>
+      <c r="H797" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A798" t="s">
+        <v>14</v>
+      </c>
+      <c r="B798">
+        <v>45</v>
+      </c>
+      <c r="C798" t="s">
+        <v>619</v>
+      </c>
+      <c r="D798" t="s">
+        <v>620</v>
+      </c>
+      <c r="E798" t="s">
+        <v>579</v>
+      </c>
+      <c r="F798" t="s">
+        <v>580</v>
+      </c>
+      <c r="G798">
+        <v>2</v>
+      </c>
+      <c r="H798" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A799" t="s">
+        <v>14</v>
+      </c>
+      <c r="B799">
+        <v>45</v>
+      </c>
+      <c r="C799" t="s">
+        <v>619</v>
+      </c>
+      <c r="D799" t="s">
+        <v>620</v>
+      </c>
+      <c r="E799" t="s">
+        <v>53</v>
+      </c>
+      <c r="F799" t="s">
+        <v>54</v>
+      </c>
+      <c r="G799">
+        <v>1</v>
+      </c>
+      <c r="H799" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A800" t="s">
+        <v>14</v>
+      </c>
+      <c r="B800">
+        <v>45</v>
+      </c>
+      <c r="C800" t="s">
+        <v>619</v>
+      </c>
+      <c r="D800" t="s">
+        <v>620</v>
+      </c>
+      <c r="E800" t="s">
+        <v>134</v>
+      </c>
+      <c r="F800" t="s">
+        <v>135</v>
+      </c>
+      <c r="G800">
+        <v>1</v>
+      </c>
+      <c r="H800" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A801" t="s">
+        <v>14</v>
+      </c>
+      <c r="B801">
+        <v>45</v>
+      </c>
+      <c r="C801" t="s">
+        <v>619</v>
+      </c>
+      <c r="D801" t="s">
+        <v>620</v>
+      </c>
+      <c r="E801" t="s">
+        <v>162</v>
+      </c>
+      <c r="F801" t="s">
+        <v>163</v>
+      </c>
+      <c r="G801">
+        <v>4</v>
+      </c>
+      <c r="H801" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A802" t="s">
+        <v>14</v>
+      </c>
+      <c r="B802">
+        <v>45</v>
+      </c>
+      <c r="C802" t="s">
+        <v>619</v>
+      </c>
+      <c r="D802" t="s">
+        <v>620</v>
+      </c>
+      <c r="E802" t="s">
+        <v>234</v>
+      </c>
+      <c r="F802" t="s">
+        <v>235</v>
+      </c>
+      <c r="G802">
+        <v>4</v>
+      </c>
+      <c r="H802" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A803" t="s">
+        <v>14</v>
+      </c>
+      <c r="B803">
+        <v>45</v>
+      </c>
+      <c r="C803" t="s">
+        <v>619</v>
+      </c>
+      <c r="D803" t="s">
+        <v>620</v>
+      </c>
+      <c r="E803" t="s">
+        <v>285</v>
+      </c>
+      <c r="F803" t="s">
+        <v>286</v>
+      </c>
+      <c r="G803">
+        <v>30</v>
+      </c>
+      <c r="H803" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A804" t="s">
+        <v>14</v>
+      </c>
+      <c r="B804">
+        <v>45</v>
+      </c>
+      <c r="C804" t="s">
+        <v>619</v>
+      </c>
+      <c r="D804" t="s">
+        <v>620</v>
+      </c>
+      <c r="E804" t="s">
+        <v>279</v>
+      </c>
+      <c r="F804" t="s">
+        <v>280</v>
+      </c>
+      <c r="G804">
+        <v>30</v>
+      </c>
+      <c r="H804" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A805" t="s">
+        <v>14</v>
+      </c>
+      <c r="B805">
+        <v>45</v>
+      </c>
+      <c r="C805" t="s">
+        <v>619</v>
+      </c>
+      <c r="D805" t="s">
+        <v>620</v>
+      </c>
+      <c r="E805" t="s">
+        <v>224</v>
+      </c>
+      <c r="F805" t="s">
+        <v>225</v>
+      </c>
+      <c r="G805">
+        <v>2</v>
+      </c>
+      <c r="H805" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A806" t="s">
+        <v>14</v>
+      </c>
+      <c r="B806">
+        <v>45</v>
+      </c>
+      <c r="C806" t="s">
+        <v>619</v>
+      </c>
+      <c r="D806" t="s">
+        <v>620</v>
+      </c>
+      <c r="E806" t="s">
+        <v>555</v>
+      </c>
+      <c r="F806" t="s">
+        <v>556</v>
+      </c>
+      <c r="G806">
+        <v>30</v>
+      </c>
+      <c r="H806" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A807" t="s">
+        <v>14</v>
+      </c>
+      <c r="B807">
+        <v>45</v>
+      </c>
+      <c r="C807" t="s">
+        <v>619</v>
+      </c>
+      <c r="D807" t="s">
+        <v>620</v>
+      </c>
+      <c r="E807" t="s">
+        <v>585</v>
+      </c>
+      <c r="F807" t="s">
+        <v>586</v>
+      </c>
+      <c r="G807">
+        <v>1</v>
+      </c>
+      <c r="H807" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A808" t="s">
+        <v>14</v>
+      </c>
+      <c r="B808">
+        <v>45</v>
+      </c>
+      <c r="C808" t="s">
+        <v>619</v>
+      </c>
+      <c r="D808" t="s">
+        <v>620</v>
+      </c>
+      <c r="E808" t="s">
+        <v>575</v>
+      </c>
+      <c r="F808" t="s">
+        <v>576</v>
+      </c>
+      <c r="G808">
+        <v>1</v>
+      </c>
+      <c r="H808" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A809" t="s">
+        <v>14</v>
+      </c>
+      <c r="B809">
+        <v>45</v>
+      </c>
+      <c r="C809" t="s">
+        <v>619</v>
+      </c>
+      <c r="D809" t="s">
+        <v>620</v>
+      </c>
+      <c r="E809" t="s">
+        <v>521</v>
+      </c>
+      <c r="F809" t="s">
+        <v>522</v>
+      </c>
+      <c r="G809">
+        <v>3</v>
+      </c>
+      <c r="H809" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A810" t="s">
+        <v>14</v>
+      </c>
+      <c r="B810">
+        <v>45</v>
+      </c>
+      <c r="C810" t="s">
+        <v>619</v>
+      </c>
+      <c r="D810" t="s">
+        <v>620</v>
+      </c>
+      <c r="E810" t="s">
+        <v>511</v>
+      </c>
+      <c r="F810" t="s">
+        <v>512</v>
+      </c>
+      <c r="G810">
+        <v>2</v>
+      </c>
+      <c r="H810" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A811" t="s">
+        <v>14</v>
+      </c>
+      <c r="B811">
+        <v>45</v>
+      </c>
+      <c r="C811" t="s">
+        <v>619</v>
+      </c>
+      <c r="D811" t="s">
+        <v>620</v>
+      </c>
+      <c r="E811" t="s">
+        <v>569</v>
+      </c>
+      <c r="F811" t="s">
+        <v>570</v>
+      </c>
+      <c r="G811">
+        <v>2</v>
+      </c>
+      <c r="H811" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A812" t="s">
+        <v>14</v>
+      </c>
+      <c r="B812">
+        <v>45</v>
+      </c>
+      <c r="C812" t="s">
+        <v>619</v>
+      </c>
+      <c r="D812" t="s">
+        <v>620</v>
+      </c>
+      <c r="E812" t="s">
+        <v>29</v>
+      </c>
+      <c r="F812" t="s">
+        <v>30</v>
+      </c>
+      <c r="G812">
+        <v>1</v>
+      </c>
+      <c r="H812" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A813" t="s">
+        <v>14</v>
+      </c>
+      <c r="B813">
+        <v>45</v>
+      </c>
+      <c r="C813" t="s">
+        <v>619</v>
+      </c>
+      <c r="D813" t="s">
+        <v>620</v>
+      </c>
+      <c r="E813" t="s">
+        <v>295</v>
+      </c>
+      <c r="F813" t="s">
+        <v>296</v>
+      </c>
+      <c r="G813">
+        <v>4</v>
+      </c>
+      <c r="H813" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A814" t="s">
+        <v>14</v>
+      </c>
+      <c r="B814">
+        <v>45</v>
+      </c>
+      <c r="C814" t="s">
+        <v>619</v>
+      </c>
+      <c r="D814" t="s">
+        <v>620</v>
+      </c>
+      <c r="E814" t="s">
+        <v>66</v>
+      </c>
+      <c r="F814" t="s">
+        <v>67</v>
+      </c>
+      <c r="G814">
+        <v>1</v>
+      </c>
+      <c r="H814" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A815" t="s">
+        <v>14</v>
+      </c>
+      <c r="B815">
+        <v>45</v>
+      </c>
+      <c r="C815" t="s">
+        <v>619</v>
+      </c>
+      <c r="D815" t="s">
+        <v>620</v>
+      </c>
+      <c r="E815" t="s">
+        <v>205</v>
+      </c>
+      <c r="F815" t="s">
+        <v>206</v>
+      </c>
+      <c r="G815">
+        <v>8</v>
+      </c>
+      <c r="H815" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A816" t="s">
+        <v>14</v>
+      </c>
+      <c r="B816">
+        <v>45</v>
+      </c>
+      <c r="C816" t="s">
+        <v>619</v>
+      </c>
+      <c r="D816" t="s">
+        <v>620</v>
+      </c>
+      <c r="E816" t="s">
+        <v>571</v>
+      </c>
+      <c r="F816" t="s">
+        <v>572</v>
+      </c>
+      <c r="G816">
+        <v>10</v>
+      </c>
+      <c r="H816" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A817" t="s">
+        <v>14</v>
+      </c>
+      <c r="B817">
+        <v>45</v>
+      </c>
+      <c r="C817" t="s">
+        <v>619</v>
+      </c>
+      <c r="D817" t="s">
+        <v>620</v>
+      </c>
+      <c r="E817" t="s">
+        <v>347</v>
+      </c>
+      <c r="F817" t="s">
+        <v>348</v>
+      </c>
+      <c r="G817">
+        <v>3</v>
+      </c>
+      <c r="H817" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A818" t="s">
+        <v>14</v>
+      </c>
+      <c r="B818">
+        <v>45</v>
+      </c>
+      <c r="C818" t="s">
+        <v>619</v>
+      </c>
+      <c r="D818" t="s">
+        <v>620</v>
+      </c>
+      <c r="E818" t="s">
+        <v>253</v>
+      </c>
+      <c r="F818" t="s">
+        <v>254</v>
+      </c>
+      <c r="G818">
+        <v>2</v>
+      </c>
+      <c r="H818" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A819" t="s">
+        <v>14</v>
+      </c>
+      <c r="B819">
+        <v>45</v>
+      </c>
+      <c r="C819" t="s">
+        <v>619</v>
+      </c>
+      <c r="D819" t="s">
+        <v>620</v>
+      </c>
+      <c r="E819" t="s">
+        <v>289</v>
+      </c>
+      <c r="F819" t="s">
+        <v>290</v>
+      </c>
+      <c r="G819">
+        <v>1</v>
+      </c>
+      <c r="H819" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A820" t="s">
+        <v>14</v>
+      </c>
+      <c r="B820">
+        <v>45</v>
+      </c>
+      <c r="C820" t="s">
+        <v>619</v>
+      </c>
+      <c r="D820" t="s">
+        <v>620</v>
+      </c>
+      <c r="E820" t="s">
+        <v>241</v>
+      </c>
+      <c r="F820" t="s">
+        <v>242</v>
+      </c>
+      <c r="G820">
+        <v>17</v>
+      </c>
+      <c r="H820" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A821" t="s">
+        <v>14</v>
+      </c>
+      <c r="B821">
+        <v>45</v>
+      </c>
+      <c r="C821" t="s">
+        <v>619</v>
+      </c>
+      <c r="D821" t="s">
+        <v>620</v>
+      </c>
+      <c r="E821" t="s">
+        <v>587</v>
+      </c>
+      <c r="F821" t="s">
+        <v>588</v>
+      </c>
+      <c r="G821">
+        <v>10</v>
+      </c>
+      <c r="H821" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A822" t="s">
+        <v>14</v>
+      </c>
+      <c r="B822">
+        <v>45</v>
+      </c>
+      <c r="C822" t="s">
+        <v>619</v>
+      </c>
+      <c r="D822" t="s">
+        <v>620</v>
+      </c>
+      <c r="E822" t="s">
+        <v>547</v>
+      </c>
+      <c r="F822" t="s">
+        <v>548</v>
+      </c>
+      <c r="G822">
+        <v>1</v>
+      </c>
+      <c r="H822" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A823" t="s">
+        <v>14</v>
+      </c>
+      <c r="B823">
+        <v>45</v>
+      </c>
+      <c r="C823" t="s">
+        <v>619</v>
+      </c>
+      <c r="D823" t="s">
+        <v>620</v>
+      </c>
+      <c r="E823" t="s">
+        <v>325</v>
+      </c>
+      <c r="F823" t="s">
+        <v>326</v>
+      </c>
+      <c r="G823">
+        <v>1</v>
+      </c>
+      <c r="H823" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A824" t="s">
+        <v>14</v>
+      </c>
+      <c r="B824">
+        <v>45</v>
+      </c>
+      <c r="C824" t="s">
+        <v>619</v>
+      </c>
+      <c r="D824" t="s">
+        <v>620</v>
+      </c>
+      <c r="E824" t="s">
+        <v>543</v>
+      </c>
+      <c r="F824" t="s">
+        <v>544</v>
+      </c>
+      <c r="G824">
+        <v>2</v>
+      </c>
+      <c r="H824" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A825" t="s">
+        <v>14</v>
+      </c>
+      <c r="B825">
+        <v>45</v>
+      </c>
+      <c r="C825" t="s">
+        <v>619</v>
+      </c>
+      <c r="D825" t="s">
+        <v>620</v>
+      </c>
+      <c r="E825" t="s">
+        <v>471</v>
+      </c>
+      <c r="F825" t="s">
+        <v>472</v>
+      </c>
+      <c r="G825">
+        <v>2</v>
+      </c>
+      <c r="H825" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A826" t="s">
+        <v>14</v>
+      </c>
+      <c r="B826">
+        <v>45</v>
+      </c>
+      <c r="C826" t="s">
+        <v>619</v>
+      </c>
+      <c r="D826" t="s">
+        <v>620</v>
+      </c>
+      <c r="E826" t="s">
+        <v>21</v>
+      </c>
+      <c r="F826" t="s">
+        <v>22</v>
+      </c>
+      <c r="G826">
+        <v>1</v>
+      </c>
+      <c r="H826" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A827" t="s">
+        <v>14</v>
+      </c>
+      <c r="B827">
+        <v>45</v>
+      </c>
+      <c r="C827" t="s">
+        <v>619</v>
+      </c>
+      <c r="D827" t="s">
+        <v>620</v>
+      </c>
+      <c r="E827" t="s">
+        <v>84</v>
+      </c>
+      <c r="F827" t="s">
+        <v>85</v>
+      </c>
+      <c r="G827">
+        <v>1</v>
+      </c>
+      <c r="H827" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A828" t="s">
+        <v>14</v>
+      </c>
+      <c r="B828">
+        <v>45</v>
+      </c>
+      <c r="C828" t="s">
+        <v>619</v>
+      </c>
+      <c r="D828" t="s">
+        <v>620</v>
+      </c>
+      <c r="E828" t="s">
+        <v>100</v>
+      </c>
+      <c r="F828" t="s">
+        <v>101</v>
+      </c>
+      <c r="G828">
+        <v>4</v>
+      </c>
+      <c r="H828" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A829" t="s">
+        <v>14</v>
+      </c>
+      <c r="B829">
+        <v>45</v>
+      </c>
+      <c r="C829" t="s">
+        <v>619</v>
+      </c>
+      <c r="D829" t="s">
+        <v>620</v>
+      </c>
+      <c r="E829" t="s">
+        <v>581</v>
+      </c>
+      <c r="F829" t="s">
+        <v>582</v>
+      </c>
+      <c r="G829">
+        <v>1</v>
+      </c>
+      <c r="H829" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A830" t="s">
+        <v>14</v>
+      </c>
+      <c r="B830">
+        <v>45</v>
+      </c>
+      <c r="C830" t="s">
+        <v>619</v>
+      </c>
+      <c r="D830" t="s">
+        <v>620</v>
+      </c>
+      <c r="E830" t="s">
+        <v>553</v>
+      </c>
+      <c r="F830" t="s">
+        <v>554</v>
+      </c>
+      <c r="G830">
+        <v>1</v>
+      </c>
+      <c r="H830" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A831" t="s">
+        <v>14</v>
+      </c>
+      <c r="B831">
+        <v>45</v>
+      </c>
+      <c r="C831" t="s">
+        <v>619</v>
+      </c>
+      <c r="D831" t="s">
+        <v>620</v>
+      </c>
+      <c r="E831" t="s">
+        <v>561</v>
+      </c>
+      <c r="F831" t="s">
+        <v>562</v>
+      </c>
+      <c r="G831">
+        <v>10</v>
+      </c>
+      <c r="H831" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A832" t="s">
+        <v>14</v>
+      </c>
+      <c r="B832">
+        <v>45</v>
+      </c>
+      <c r="C832" t="s">
+        <v>619</v>
+      </c>
+      <c r="D832" t="s">
+        <v>620</v>
+      </c>
+      <c r="E832" t="s">
+        <v>273</v>
+      </c>
+      <c r="F832" t="s">
+        <v>274</v>
+      </c>
+      <c r="G832">
+        <v>2</v>
+      </c>
+      <c r="H832" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A833" t="s">
+        <v>14</v>
+      </c>
+      <c r="B833">
+        <v>45</v>
+      </c>
+      <c r="C833" t="s">
+        <v>619</v>
+      </c>
+      <c r="D833" t="s">
+        <v>620</v>
+      </c>
+      <c r="E833" t="s">
+        <v>86</v>
+      </c>
+      <c r="F833" t="s">
+        <v>87</v>
+      </c>
+      <c r="G833">
+        <v>30</v>
+      </c>
+      <c r="H833" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A834" t="s">
+        <v>14</v>
+      </c>
+      <c r="B834">
+        <v>45</v>
+      </c>
+      <c r="C834" t="s">
+        <v>619</v>
+      </c>
+      <c r="D834" t="s">
+        <v>620</v>
+      </c>
+      <c r="E834" t="s">
+        <v>255</v>
+      </c>
+      <c r="F834" t="s">
+        <v>256</v>
+      </c>
+      <c r="G834">
+        <v>17</v>
+      </c>
+      <c r="H834" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A835" t="s">
+        <v>14</v>
+      </c>
+      <c r="B835">
+        <v>45</v>
+      </c>
+      <c r="C835" t="s">
+        <v>619</v>
+      </c>
+      <c r="D835" t="s">
+        <v>620</v>
+      </c>
+      <c r="E835" t="s">
+        <v>88</v>
+      </c>
+      <c r="F835" t="s">
+        <v>89</v>
+      </c>
+      <c r="G835">
+        <v>3</v>
+      </c>
+      <c r="H835" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A836" t="s">
+        <v>14</v>
+      </c>
+      <c r="B836">
+        <v>45</v>
+      </c>
+      <c r="C836" t="s">
+        <v>619</v>
+      </c>
+      <c r="D836" t="s">
+        <v>620</v>
+      </c>
+      <c r="E836" t="s">
+        <v>541</v>
+      </c>
+      <c r="F836" t="s">
+        <v>542</v>
+      </c>
+      <c r="G836">
+        <v>3</v>
+      </c>
+      <c r="H836" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A837" t="s">
+        <v>14</v>
+      </c>
+      <c r="B837">
+        <v>45</v>
+      </c>
+      <c r="C837" t="s">
+        <v>619</v>
+      </c>
+      <c r="D837" t="s">
+        <v>620</v>
+      </c>
+      <c r="E837" t="s">
+        <v>505</v>
+      </c>
+      <c r="F837" t="s">
+        <v>506</v>
+      </c>
+      <c r="G837">
+        <v>1</v>
+      </c>
+      <c r="H837" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A838" t="s">
+        <v>14</v>
+      </c>
+      <c r="B838">
+        <v>45</v>
+      </c>
+      <c r="C838" t="s">
+        <v>619</v>
+      </c>
+      <c r="D838" t="s">
+        <v>620</v>
+      </c>
+      <c r="E838" t="s">
+        <v>551</v>
+      </c>
+      <c r="F838" t="s">
+        <v>552</v>
+      </c>
+      <c r="G838">
+        <v>2</v>
+      </c>
+      <c r="H838" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A839" t="s">
+        <v>14</v>
+      </c>
+      <c r="B839">
+        <v>45</v>
+      </c>
+      <c r="C839" t="s">
+        <v>619</v>
+      </c>
+      <c r="D839" t="s">
+        <v>620</v>
+      </c>
+      <c r="E839" t="s">
+        <v>64</v>
+      </c>
+      <c r="F839" t="s">
+        <v>65</v>
+      </c>
+      <c r="G839">
+        <v>1</v>
+      </c>
+      <c r="H839" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A840" t="s">
+        <v>14</v>
+      </c>
+      <c r="B840">
+        <v>45</v>
+      </c>
+      <c r="C840" t="s">
+        <v>619</v>
+      </c>
+      <c r="D840" t="s">
+        <v>620</v>
+      </c>
+      <c r="E840" t="s">
+        <v>188</v>
+      </c>
+      <c r="F840" t="s">
+        <v>189</v>
+      </c>
+      <c r="G840">
+        <v>4</v>
+      </c>
+      <c r="H840" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A841" t="s">
+        <v>14</v>
+      </c>
+      <c r="B841">
+        <v>45</v>
+      </c>
+      <c r="C841" t="s">
+        <v>619</v>
+      </c>
+      <c r="D841" t="s">
+        <v>620</v>
+      </c>
+      <c r="E841" t="s">
+        <v>249</v>
+      </c>
+      <c r="F841" t="s">
+        <v>250</v>
+      </c>
+      <c r="G841">
+        <v>4</v>
+      </c>
+      <c r="H841" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A842" t="s">
+        <v>14</v>
+      </c>
+      <c r="B842">
+        <v>45</v>
+      </c>
+      <c r="C842" t="s">
+        <v>619</v>
+      </c>
+      <c r="D842" t="s">
+        <v>620</v>
+      </c>
+      <c r="E842" t="s">
+        <v>529</v>
+      </c>
+      <c r="F842" t="s">
+        <v>530</v>
+      </c>
+      <c r="G842">
+        <v>2</v>
+      </c>
+      <c r="H842" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A843" t="s">
+        <v>14</v>
+      </c>
+      <c r="B843">
+        <v>45</v>
+      </c>
+      <c r="C843" t="s">
+        <v>619</v>
+      </c>
+      <c r="D843" t="s">
+        <v>620</v>
+      </c>
+      <c r="E843" t="s">
+        <v>333</v>
+      </c>
+      <c r="F843" t="s">
+        <v>334</v>
+      </c>
+      <c r="G843">
+        <v>2</v>
+      </c>
+      <c r="H843" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A844" t="s">
+        <v>14</v>
+      </c>
+      <c r="B844">
+        <v>45</v>
+      </c>
+      <c r="C844" t="s">
+        <v>619</v>
+      </c>
+      <c r="D844" t="s">
+        <v>620</v>
+      </c>
+      <c r="E844" t="s">
+        <v>247</v>
+      </c>
+      <c r="F844" t="s">
+        <v>248</v>
+      </c>
+      <c r="G844">
+        <v>30</v>
+      </c>
+      <c r="H844" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A845" t="s">
+        <v>14</v>
+      </c>
+      <c r="B845">
+        <v>45</v>
+      </c>
+      <c r="C845" t="s">
+        <v>619</v>
+      </c>
+      <c r="D845" t="s">
+        <v>620</v>
+      </c>
+      <c r="E845" t="s">
+        <v>311</v>
+      </c>
+      <c r="F845" t="s">
+        <v>312</v>
+      </c>
+      <c r="G845">
+        <v>2</v>
+      </c>
+      <c r="H845" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A846" t="s">
+        <v>14</v>
+      </c>
+      <c r="B846">
+        <v>45</v>
+      </c>
+      <c r="C846" t="s">
+        <v>619</v>
+      </c>
+      <c r="D846" t="s">
+        <v>620</v>
+      </c>
+      <c r="E846" t="s">
+        <v>428</v>
+      </c>
+      <c r="F846" t="s">
+        <v>429</v>
+      </c>
+      <c r="G846">
+        <v>3</v>
+      </c>
+      <c r="H846" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A847" t="s">
+        <v>14</v>
+      </c>
+      <c r="B847">
+        <v>45</v>
+      </c>
+      <c r="C847" t="s">
+        <v>619</v>
+      </c>
+      <c r="D847" t="s">
+        <v>620</v>
+      </c>
+      <c r="E847" t="s">
+        <v>501</v>
+      </c>
+      <c r="F847" t="s">
+        <v>502</v>
+      </c>
+      <c r="G847">
+        <v>1</v>
+      </c>
+      <c r="H847" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A848" t="s">
+        <v>14</v>
+      </c>
+      <c r="B848">
+        <v>45</v>
+      </c>
+      <c r="C848" t="s">
+        <v>619</v>
+      </c>
+      <c r="D848" t="s">
+        <v>620</v>
+      </c>
+      <c r="E848" t="s">
+        <v>545</v>
+      </c>
+      <c r="F848" t="s">
+        <v>546</v>
+      </c>
+      <c r="G848">
+        <v>10</v>
+      </c>
+      <c r="H848" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A849" t="s">
+        <v>14</v>
+      </c>
+      <c r="B849">
+        <v>45</v>
+      </c>
+      <c r="C849" t="s">
+        <v>619</v>
+      </c>
+      <c r="D849" t="s">
+        <v>620</v>
+      </c>
+      <c r="E849" t="s">
+        <v>539</v>
+      </c>
+      <c r="F849" t="s">
+        <v>540</v>
+      </c>
+      <c r="G849">
+        <v>1</v>
+      </c>
+      <c r="H849" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A850" t="s">
+        <v>14</v>
+      </c>
+      <c r="B850">
+        <v>45</v>
+      </c>
+      <c r="C850" t="s">
+        <v>619</v>
+      </c>
+      <c r="D850" t="s">
+        <v>620</v>
+      </c>
+      <c r="E850" t="s">
+        <v>507</v>
+      </c>
+      <c r="F850" t="s">
+        <v>508</v>
+      </c>
+      <c r="G850">
+        <v>1</v>
+      </c>
+      <c r="H850" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A851" t="s">
+        <v>14</v>
+      </c>
+      <c r="B851">
+        <v>45</v>
+      </c>
+      <c r="C851" t="s">
+        <v>619</v>
+      </c>
+      <c r="D851" t="s">
+        <v>620</v>
+      </c>
+      <c r="E851" t="s">
+        <v>527</v>
+      </c>
+      <c r="F851" t="s">
+        <v>528</v>
+      </c>
+      <c r="G851">
+        <v>2</v>
+      </c>
+      <c r="H851" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A852" t="s">
+        <v>14</v>
+      </c>
+      <c r="B852">
+        <v>45</v>
+      </c>
+      <c r="C852" t="s">
+        <v>619</v>
+      </c>
+      <c r="D852" t="s">
+        <v>620</v>
+      </c>
+      <c r="E852" t="s">
+        <v>11</v>
+      </c>
+      <c r="F852" t="s">
+        <v>12</v>
+      </c>
+      <c r="G852">
+        <v>2</v>
+      </c>
+      <c r="H852" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A853" t="s">
+        <v>14</v>
+      </c>
+      <c r="B853">
+        <v>45</v>
+      </c>
+      <c r="C853" t="s">
+        <v>619</v>
+      </c>
+      <c r="D853" t="s">
+        <v>620</v>
+      </c>
+      <c r="E853" t="s">
+        <v>331</v>
+      </c>
+      <c r="F853" t="s">
+        <v>332</v>
+      </c>
+      <c r="G853">
+        <v>1</v>
+      </c>
+      <c r="H853" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A854" t="s">
+        <v>14</v>
+      </c>
+      <c r="B854">
+        <v>45</v>
+      </c>
+      <c r="C854" t="s">
+        <v>619</v>
+      </c>
+      <c r="D854" t="s">
+        <v>620</v>
+      </c>
+      <c r="E854" t="s">
+        <v>92</v>
+      </c>
+      <c r="F854" t="s">
+        <v>93</v>
+      </c>
+      <c r="G854">
+        <v>1</v>
+      </c>
+      <c r="H854" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A855" t="s">
+        <v>14</v>
+      </c>
+      <c r="B855">
+        <v>45</v>
+      </c>
+      <c r="C855" t="s">
+        <v>619</v>
+      </c>
+      <c r="D855" t="s">
+        <v>620</v>
+      </c>
+      <c r="E855" t="s">
+        <v>216</v>
+      </c>
+      <c r="F855" t="s">
+        <v>217</v>
+      </c>
+      <c r="G855">
+        <v>4</v>
+      </c>
+      <c r="H855" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A856" t="s">
+        <v>14</v>
+      </c>
+      <c r="B856">
+        <v>45</v>
+      </c>
+      <c r="C856" t="s">
+        <v>619</v>
+      </c>
+      <c r="D856" t="s">
+        <v>620</v>
+      </c>
+      <c r="E856" t="s">
+        <v>209</v>
+      </c>
+      <c r="F856" t="s">
+        <v>210</v>
+      </c>
+      <c r="G856">
+        <v>2</v>
+      </c>
+      <c r="H856" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A857" t="s">
+        <v>14</v>
+      </c>
+      <c r="B857">
+        <v>45</v>
+      </c>
+      <c r="C857" t="s">
+        <v>619</v>
+      </c>
+      <c r="D857" t="s">
+        <v>620</v>
+      </c>
+      <c r="E857" t="s">
+        <v>251</v>
+      </c>
+      <c r="F857" t="s">
+        <v>252</v>
+      </c>
+      <c r="G857">
+        <v>2</v>
+      </c>
+      <c r="H857" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A858" t="s">
+        <v>14</v>
+      </c>
+      <c r="B858">
+        <v>45</v>
+      </c>
+      <c r="C858" t="s">
+        <v>619</v>
+      </c>
+      <c r="D858" t="s">
+        <v>620</v>
+      </c>
+      <c r="E858" t="s">
+        <v>287</v>
+      </c>
+      <c r="F858" t="s">
+        <v>288</v>
+      </c>
+      <c r="G858">
+        <v>3</v>
+      </c>
+      <c r="H858" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A859" t="s">
+        <v>14</v>
+      </c>
+      <c r="B859">
+        <v>45</v>
+      </c>
+      <c r="C859" t="s">
+        <v>619</v>
+      </c>
+      <c r="D859" t="s">
+        <v>620</v>
+      </c>
+      <c r="E859" t="s">
+        <v>299</v>
+      </c>
+      <c r="F859" t="s">
+        <v>300</v>
+      </c>
+      <c r="G859">
+        <v>2</v>
+      </c>
+      <c r="H859" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A860" t="s">
+        <v>14</v>
+      </c>
+      <c r="B860">
+        <v>45</v>
+      </c>
+      <c r="C860" t="s">
+        <v>619</v>
+      </c>
+      <c r="D860" t="s">
+        <v>620</v>
+      </c>
+      <c r="E860" t="s">
+        <v>573</v>
+      </c>
+      <c r="F860" t="s">
+        <v>574</v>
+      </c>
+      <c r="G860">
+        <v>2</v>
+      </c>
+      <c r="H860" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A861" t="s">
+        <v>14</v>
+      </c>
+      <c r="B861">
+        <v>45</v>
+      </c>
+      <c r="C861" t="s">
+        <v>619</v>
+      </c>
+      <c r="D861" t="s">
+        <v>620</v>
+      </c>
+      <c r="E861" t="s">
+        <v>519</v>
+      </c>
+      <c r="F861" t="s">
+        <v>520</v>
+      </c>
+      <c r="G861">
+        <v>1</v>
+      </c>
+      <c r="H861" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A862" t="s">
+        <v>14</v>
+      </c>
+      <c r="B862">
+        <v>45</v>
+      </c>
+      <c r="C862" t="s">
+        <v>619</v>
+      </c>
+      <c r="D862" t="s">
+        <v>620</v>
+      </c>
+      <c r="E862" t="s">
+        <v>351</v>
+      </c>
+      <c r="F862" t="s">
+        <v>352</v>
+      </c>
+      <c r="G862">
+        <v>10</v>
+      </c>
+      <c r="H862" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A863" t="s">
+        <v>14</v>
+      </c>
+      <c r="B863">
+        <v>45</v>
+      </c>
+      <c r="C863" t="s">
+        <v>619</v>
+      </c>
+      <c r="D863" t="s">
+        <v>620</v>
+      </c>
+      <c r="E863" t="s">
+        <v>523</v>
+      </c>
+      <c r="F863" t="s">
+        <v>524</v>
+      </c>
+      <c r="G863">
+        <v>3</v>
+      </c>
+      <c r="H863" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A864" t="s">
+        <v>14</v>
+      </c>
+      <c r="B864">
+        <v>45</v>
+      </c>
+      <c r="C864" t="s">
+        <v>619</v>
+      </c>
+      <c r="D864" t="s">
+        <v>620</v>
+      </c>
+      <c r="E864" t="s">
+        <v>176</v>
+      </c>
+      <c r="F864" t="s">
+        <v>177</v>
+      </c>
+      <c r="G864">
+        <v>1</v>
+      </c>
+      <c r="H864" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A865" t="s">
+        <v>14</v>
+      </c>
+      <c r="B865">
+        <v>45</v>
+      </c>
+      <c r="C865" t="s">
+        <v>619</v>
+      </c>
+      <c r="D865" t="s">
+        <v>620</v>
+      </c>
+      <c r="E865" t="s">
+        <v>237</v>
+      </c>
+      <c r="F865" t="s">
+        <v>238</v>
+      </c>
+      <c r="G865">
+        <v>4</v>
+      </c>
+      <c r="H865" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A866" t="s">
+        <v>14</v>
+      </c>
+      <c r="B866">
+        <v>45</v>
+      </c>
+      <c r="C866" t="s">
+        <v>619</v>
+      </c>
+      <c r="D866" t="s">
+        <v>620</v>
+      </c>
+      <c r="E866" t="s">
+        <v>583</v>
+      </c>
+      <c r="F866" t="s">
+        <v>584</v>
+      </c>
+      <c r="G866">
+        <v>2</v>
+      </c>
+      <c r="H866" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A867" t="s">
+        <v>14</v>
+      </c>
+      <c r="B867">
+        <v>45</v>
+      </c>
+      <c r="C867" t="s">
+        <v>619</v>
+      </c>
+      <c r="D867" t="s">
+        <v>620</v>
+      </c>
+      <c r="E867" t="s">
+        <v>309</v>
+      </c>
+      <c r="F867" t="s">
+        <v>310</v>
+      </c>
+      <c r="G867">
+        <v>3</v>
+      </c>
+      <c r="H867" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A868" t="s">
+        <v>14</v>
+      </c>
+      <c r="B868">
+        <v>45</v>
+      </c>
+      <c r="C868" t="s">
+        <v>619</v>
+      </c>
+      <c r="D868" t="s">
+        <v>620</v>
+      </c>
+      <c r="E868" t="s">
+        <v>182</v>
+      </c>
+      <c r="F868" t="s">
+        <v>183</v>
+      </c>
+      <c r="G868">
+        <v>1</v>
+      </c>
+      <c r="H868" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A869" t="s">
+        <v>14</v>
+      </c>
+      <c r="B869">
+        <v>45</v>
+      </c>
+      <c r="C869" t="s">
+        <v>619</v>
+      </c>
+      <c r="D869" t="s">
+        <v>620</v>
+      </c>
+      <c r="E869" t="s">
+        <v>335</v>
+      </c>
+      <c r="F869" t="s">
+        <v>336</v>
+      </c>
+      <c r="G869">
+        <v>1</v>
+      </c>
+      <c r="H869" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A870" t="s">
+        <v>14</v>
+      </c>
+      <c r="B870">
+        <v>45</v>
+      </c>
+      <c r="C870" t="s">
+        <v>619</v>
+      </c>
+      <c r="D870" t="s">
+        <v>620</v>
+      </c>
+      <c r="E870" t="s">
+        <v>301</v>
+      </c>
+      <c r="F870" t="s">
+        <v>302</v>
+      </c>
+      <c r="G870">
+        <v>2</v>
+      </c>
+      <c r="H870" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A871" t="s">
+        <v>14</v>
+      </c>
+      <c r="B871">
+        <v>45</v>
+      </c>
+      <c r="C871" t="s">
+        <v>619</v>
+      </c>
+      <c r="D871" t="s">
+        <v>620</v>
+      </c>
+      <c r="E871" t="s">
+        <v>565</v>
+      </c>
+      <c r="F871" t="s">
+        <v>566</v>
+      </c>
+      <c r="G871">
+        <v>1</v>
+      </c>
+      <c r="H871" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A872" t="s">
+        <v>14</v>
+      </c>
+      <c r="B872">
+        <v>45</v>
+      </c>
+      <c r="C872" t="s">
+        <v>619</v>
+      </c>
+      <c r="D872" t="s">
+        <v>620</v>
+      </c>
+      <c r="E872" t="s">
+        <v>557</v>
+      </c>
+      <c r="F872" t="s">
+        <v>558</v>
+      </c>
+      <c r="G872">
+        <v>3</v>
+      </c>
+      <c r="H872" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A873" t="s">
+        <v>14</v>
+      </c>
+      <c r="B873">
+        <v>45</v>
+      </c>
+      <c r="C873" t="s">
+        <v>619</v>
+      </c>
+      <c r="D873" t="s">
+        <v>620</v>
+      </c>
+      <c r="E873" t="s">
+        <v>174</v>
+      </c>
+      <c r="F873" t="s">
+        <v>175</v>
+      </c>
+      <c r="G873">
+        <v>1</v>
+      </c>
+      <c r="H873" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A874" t="s">
+        <v>14</v>
+      </c>
+      <c r="B874">
+        <v>45</v>
+      </c>
+      <c r="C874" t="s">
+        <v>621</v>
+      </c>
+      <c r="D874" t="s">
+        <v>622</v>
+      </c>
+      <c r="E874" t="s">
+        <v>475</v>
+      </c>
+      <c r="F874" t="s">
+        <v>476</v>
+      </c>
+      <c r="G874">
+        <v>1</v>
+      </c>
+      <c r="H874" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A875" t="s">
+        <v>14</v>
+      </c>
+      <c r="B875">
+        <v>45</v>
+      </c>
+      <c r="C875" t="s">
+        <v>623</v>
+      </c>
+      <c r="D875" t="s">
+        <v>624</v>
+      </c>
+      <c r="E875" t="s">
+        <v>148</v>
+      </c>
+      <c r="F875" t="s">
+        <v>149</v>
+      </c>
+      <c r="G875">
+        <v>16</v>
+      </c>
+      <c r="H875" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A876" t="s">
+        <v>14</v>
+      </c>
+      <c r="B876">
+        <v>45</v>
+      </c>
+      <c r="C876" t="s">
+        <v>623</v>
+      </c>
+      <c r="D876" t="s">
+        <v>624</v>
+      </c>
+      <c r="E876" t="s">
+        <v>218</v>
+      </c>
+      <c r="F876" t="s">
+        <v>219</v>
+      </c>
+      <c r="G876">
+        <v>3</v>
+      </c>
+      <c r="H876" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A877" t="s">
+        <v>14</v>
+      </c>
+      <c r="B877">
+        <v>45</v>
+      </c>
+      <c r="C877" t="s">
+        <v>623</v>
+      </c>
+      <c r="D877" t="s">
+        <v>624</v>
+      </c>
+      <c r="E877" t="s">
+        <v>164</v>
+      </c>
+      <c r="F877" t="s">
+        <v>165</v>
+      </c>
+      <c r="G877">
+        <v>3</v>
+      </c>
+      <c r="H877" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A878" t="s">
+        <v>14</v>
+      </c>
+      <c r="B878">
+        <v>45</v>
+      </c>
+      <c r="C878" t="s">
+        <v>623</v>
+      </c>
+      <c r="D878" t="s">
+        <v>624</v>
+      </c>
+      <c r="E878" t="s">
+        <v>136</v>
+      </c>
+      <c r="F878" t="s">
+        <v>137</v>
+      </c>
+      <c r="G878">
+        <v>10</v>
+      </c>
+      <c r="H878" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A879" t="s">
+        <v>14</v>
+      </c>
+      <c r="B879">
+        <v>45</v>
+      </c>
+      <c r="C879" t="s">
+        <v>619</v>
+      </c>
+      <c r="D879" t="s">
+        <v>620</v>
+      </c>
+      <c r="E879" t="s">
+        <v>537</v>
+      </c>
+      <c r="F879" t="s">
+        <v>538</v>
+      </c>
+      <c r="G879">
+        <v>2</v>
+      </c>
+      <c r="H879" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A880" t="s">
+        <v>14</v>
+      </c>
+      <c r="B880">
+        <v>45</v>
+      </c>
+      <c r="C880" t="s">
+        <v>619</v>
+      </c>
+      <c r="D880" t="s">
+        <v>620</v>
+      </c>
+      <c r="E880" t="s">
+        <v>211</v>
+      </c>
+      <c r="F880" t="s">
+        <v>212</v>
+      </c>
+      <c r="G880">
+        <v>2</v>
+      </c>
+      <c r="H880" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A881" t="s">
+        <v>14</v>
+      </c>
+      <c r="B881">
+        <v>45</v>
+      </c>
+      <c r="C881" t="s">
+        <v>619</v>
+      </c>
+      <c r="D881" t="s">
+        <v>620</v>
+      </c>
+      <c r="E881" t="s">
+        <v>267</v>
+      </c>
+      <c r="F881" t="s">
+        <v>268</v>
+      </c>
+      <c r="G881">
+        <v>3</v>
+      </c>
+      <c r="H881" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A882" t="s">
+        <v>14</v>
+      </c>
+      <c r="B882">
+        <v>45</v>
+      </c>
+      <c r="C882" t="s">
+        <v>619</v>
+      </c>
+      <c r="D882" t="s">
+        <v>620</v>
+      </c>
+      <c r="E882" t="s">
+        <v>293</v>
+      </c>
+      <c r="F882" t="s">
+        <v>294</v>
+      </c>
+      <c r="G882">
+        <v>30</v>
+      </c>
+      <c r="H882" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A883" t="s">
+        <v>14</v>
+      </c>
+      <c r="B883">
+        <v>45</v>
+      </c>
+      <c r="C883" t="s">
+        <v>619</v>
+      </c>
+      <c r="D883" t="s">
+        <v>620</v>
+      </c>
+      <c r="E883" t="s">
+        <v>389</v>
+      </c>
+      <c r="F883" t="s">
+        <v>390</v>
+      </c>
+      <c r="G883">
+        <v>1</v>
+      </c>
+      <c r="H883" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A884" t="s">
+        <v>14</v>
+      </c>
+      <c r="B884">
+        <v>45</v>
+      </c>
+      <c r="C884" t="s">
+        <v>619</v>
+      </c>
+      <c r="D884" t="s">
+        <v>620</v>
+      </c>
+      <c r="E884" t="s">
+        <v>597</v>
+      </c>
+      <c r="F884" t="s">
+        <v>598</v>
+      </c>
+      <c r="G884">
+        <v>1</v>
+      </c>
+      <c r="H884" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A885" t="s">
+        <v>14</v>
+      </c>
+      <c r="B885">
+        <v>45</v>
+      </c>
+      <c r="C885" t="s">
+        <v>619</v>
+      </c>
+      <c r="D885" t="s">
+        <v>620</v>
+      </c>
+      <c r="E885" t="s">
+        <v>503</v>
+      </c>
+      <c r="F885" t="s">
+        <v>504</v>
+      </c>
+      <c r="G885">
+        <v>1</v>
+      </c>
+      <c r="H885" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A886" t="s">
+        <v>14</v>
+      </c>
+      <c r="B886">
+        <v>45</v>
+      </c>
+      <c r="C886" t="s">
+        <v>619</v>
+      </c>
+      <c r="D886" t="s">
+        <v>620</v>
+      </c>
+      <c r="E886" t="s">
+        <v>589</v>
+      </c>
+      <c r="F886" t="s">
+        <v>590</v>
+      </c>
+      <c r="G886">
+        <v>1</v>
+      </c>
+      <c r="H886" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A887" t="s">
+        <v>14</v>
+      </c>
+      <c r="B887">
+        <v>45</v>
+      </c>
+      <c r="C887" t="s">
+        <v>619</v>
+      </c>
+      <c r="D887" t="s">
+        <v>620</v>
+      </c>
+      <c r="E887" t="s">
+        <v>315</v>
+      </c>
+      <c r="F887" t="s">
+        <v>316</v>
+      </c>
+      <c r="G887">
+        <v>1</v>
+      </c>
+      <c r="H887" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A888" t="s">
+        <v>14</v>
+      </c>
+      <c r="B888">
+        <v>45</v>
+      </c>
+      <c r="C888" t="s">
+        <v>623</v>
+      </c>
+      <c r="D888" t="s">
+        <v>624</v>
+      </c>
+      <c r="E888" t="s">
+        <v>78</v>
+      </c>
+      <c r="F888" t="s">
+        <v>79</v>
+      </c>
+      <c r="G888">
+        <v>15</v>
+      </c>
+      <c r="H888" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A889" t="s">
+        <v>14</v>
+      </c>
+      <c r="B889">
+        <v>45</v>
+      </c>
+      <c r="C889" t="s">
+        <v>623</v>
+      </c>
+      <c r="D889" t="s">
+        <v>624</v>
+      </c>
+      <c r="E889" t="s">
+        <v>98</v>
+      </c>
+      <c r="F889" t="s">
+        <v>99</v>
+      </c>
+      <c r="G889">
+        <v>45</v>
+      </c>
+      <c r="H889" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A890" t="s">
+        <v>14</v>
+      </c>
+      <c r="B890">
+        <v>45</v>
+      </c>
+      <c r="C890" t="s">
+        <v>623</v>
+      </c>
+      <c r="D890" t="s">
+        <v>624</v>
+      </c>
+      <c r="E890" t="s">
+        <v>57</v>
+      </c>
+      <c r="F890" t="s">
+        <v>58</v>
+      </c>
+      <c r="G890">
+        <v>26</v>
+      </c>
+      <c r="H890" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A891" t="s">
+        <v>14</v>
+      </c>
+      <c r="B891">
+        <v>45</v>
+      </c>
+      <c r="C891" t="s">
+        <v>623</v>
+      </c>
+      <c r="D891" t="s">
+        <v>624</v>
+      </c>
+      <c r="E891" t="s">
+        <v>152</v>
+      </c>
+      <c r="F891" t="s">
+        <v>153</v>
+      </c>
+      <c r="G891">
+        <v>1</v>
+      </c>
+      <c r="H891" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A892" t="s">
+        <v>14</v>
+      </c>
+      <c r="B892">
+        <v>45</v>
+      </c>
+      <c r="C892" t="s">
+        <v>625</v>
+      </c>
+      <c r="D892" t="s">
+        <v>626</v>
+      </c>
+      <c r="E892" t="s">
+        <v>396</v>
+      </c>
+      <c r="F892" t="s">
+        <v>397</v>
+      </c>
+      <c r="G892">
+        <v>150</v>
+      </c>
+      <c r="H892" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A893" t="s">
+        <v>14</v>
+      </c>
+      <c r="B893">
+        <v>45</v>
+      </c>
+      <c r="C893" t="s">
+        <v>619</v>
+      </c>
+      <c r="D893" t="s">
+        <v>620</v>
+      </c>
+      <c r="E893" t="s">
+        <v>513</v>
+      </c>
+      <c r="F893" t="s">
+        <v>514</v>
+      </c>
+      <c r="G893">
+        <v>1</v>
+      </c>
+      <c r="H893" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A894" t="s">
+        <v>14</v>
+      </c>
+      <c r="B894">
+        <v>45</v>
+      </c>
+      <c r="C894" t="s">
+        <v>619</v>
+      </c>
+      <c r="D894" t="s">
+        <v>620</v>
+      </c>
+      <c r="E894" t="s">
+        <v>515</v>
+      </c>
+      <c r="F894" t="s">
+        <v>516</v>
+      </c>
+      <c r="G894">
+        <v>3</v>
+      </c>
+      <c r="H894" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A895" t="s">
+        <v>14</v>
+      </c>
+      <c r="B895">
+        <v>45</v>
+      </c>
+      <c r="C895" t="s">
+        <v>619</v>
+      </c>
+      <c r="D895" t="s">
+        <v>620</v>
+      </c>
+      <c r="E895" t="s">
+        <v>595</v>
+      </c>
+      <c r="F895" t="s">
+        <v>596</v>
+      </c>
+      <c r="G895">
+        <v>10</v>
+      </c>
+      <c r="H895" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A896" t="s">
+        <v>14</v>
+      </c>
+      <c r="B896">
+        <v>45</v>
+      </c>
+      <c r="C896" t="s">
+        <v>619</v>
+      </c>
+      <c r="D896" t="s">
+        <v>620</v>
+      </c>
+      <c r="E896" t="s">
+        <v>196</v>
+      </c>
+      <c r="F896" t="s">
+        <v>197</v>
+      </c>
+      <c r="G896">
+        <v>1</v>
+      </c>
+      <c r="H896" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A897" t="s">
+        <v>14</v>
+      </c>
+      <c r="B897">
+        <v>45</v>
+      </c>
+      <c r="C897" t="s">
+        <v>619</v>
+      </c>
+      <c r="D897" t="s">
+        <v>620</v>
+      </c>
+      <c r="E897" t="s">
+        <v>313</v>
+      </c>
+      <c r="F897" t="s">
+        <v>314</v>
+      </c>
+      <c r="G897">
+        <v>30</v>
+      </c>
+      <c r="H897" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A898" t="s">
+        <v>14</v>
+      </c>
+      <c r="B898">
+        <v>45</v>
+      </c>
+      <c r="C898" t="s">
+        <v>619</v>
+      </c>
+      <c r="D898" t="s">
+        <v>620</v>
+      </c>
+      <c r="E898" t="s">
+        <v>599</v>
+      </c>
+      <c r="F898" t="s">
+        <v>600</v>
+      </c>
+      <c r="G898">
+        <v>2</v>
+      </c>
+      <c r="H898" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A899" t="s">
+        <v>14</v>
+      </c>
+      <c r="B899">
+        <v>45</v>
+      </c>
+      <c r="C899" t="s">
+        <v>619</v>
+      </c>
+      <c r="D899" t="s">
+        <v>620</v>
+      </c>
+      <c r="E899" t="s">
+        <v>531</v>
+      </c>
+      <c r="F899" t="s">
+        <v>532</v>
+      </c>
+      <c r="G899">
+        <v>3</v>
+      </c>
+      <c r="H899" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A900" t="s">
+        <v>14</v>
+      </c>
+      <c r="B900">
+        <v>45</v>
+      </c>
+      <c r="C900" t="s">
+        <v>619</v>
+      </c>
+      <c r="D900" t="s">
+        <v>620</v>
+      </c>
+      <c r="E900" t="s">
+        <v>567</v>
+      </c>
+      <c r="F900" t="s">
+        <v>568</v>
+      </c>
+      <c r="G900">
+        <v>3</v>
+      </c>
+      <c r="H900" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A901" t="s">
+        <v>14</v>
+      </c>
+      <c r="B901">
+        <v>45</v>
+      </c>
+      <c r="C901" t="s">
+        <v>619</v>
+      </c>
+      <c r="D901" t="s">
+        <v>620</v>
+      </c>
+      <c r="E901" t="s">
+        <v>172</v>
+      </c>
+      <c r="F901" t="s">
+        <v>173</v>
+      </c>
+      <c r="G901">
+        <v>1</v>
+      </c>
+      <c r="H901" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A902" t="s">
+        <v>14</v>
+      </c>
+      <c r="B902">
+        <v>45</v>
+      </c>
+      <c r="C902" t="s">
+        <v>623</v>
+      </c>
+      <c r="D902" t="s">
+        <v>624</v>
+      </c>
+      <c r="E902" t="s">
+        <v>160</v>
+      </c>
+      <c r="F902" t="s">
+        <v>161</v>
+      </c>
+      <c r="G902">
+        <v>3</v>
+      </c>
+      <c r="H902" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A903" t="s">
+        <v>14</v>
+      </c>
+      <c r="B903">
+        <v>45</v>
+      </c>
+      <c r="C903" t="s">
+        <v>623</v>
+      </c>
+      <c r="D903" t="s">
+        <v>624</v>
+      </c>
+      <c r="E903" t="s">
+        <v>146</v>
+      </c>
+      <c r="F903" t="s">
+        <v>147</v>
+      </c>
+      <c r="G903">
+        <v>16</v>
+      </c>
+      <c r="H903" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A904" t="s">
+        <v>14</v>
+      </c>
+      <c r="B904">
+        <v>45</v>
+      </c>
+      <c r="C904" t="s">
+        <v>623</v>
+      </c>
+      <c r="D904" t="s">
+        <v>624</v>
+      </c>
+      <c r="E904" t="s">
+        <v>627</v>
+      </c>
+      <c r="F904" t="s">
+        <v>628</v>
+      </c>
+      <c r="G904">
+        <v>63</v>
+      </c>
+      <c r="H904" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A905" t="s">
+        <v>14</v>
+      </c>
+      <c r="B905">
+        <v>45</v>
+      </c>
+      <c r="C905" t="s">
+        <v>623</v>
+      </c>
+      <c r="D905" t="s">
+        <v>624</v>
+      </c>
+      <c r="E905" t="s">
+        <v>190</v>
+      </c>
+      <c r="F905" t="s">
+        <v>191</v>
+      </c>
+      <c r="G905">
+        <v>1</v>
+      </c>
+      <c r="H905" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A906" t="s">
+        <v>14</v>
+      </c>
+      <c r="B906">
+        <v>45</v>
+      </c>
+      <c r="C906" t="s">
+        <v>629</v>
+      </c>
+      <c r="D906" t="s">
+        <v>630</v>
+      </c>
+      <c r="E906" t="s">
+        <v>17</v>
+      </c>
+      <c r="F906" t="s">
+        <v>18</v>
+      </c>
+      <c r="G906">
+        <v>2</v>
+      </c>
+      <c r="H906" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A907" t="s">
+        <v>14</v>
+      </c>
+      <c r="B907">
+        <v>45</v>
+      </c>
+      <c r="C907" t="s">
+        <v>619</v>
+      </c>
+      <c r="D907" t="s">
+        <v>620</v>
+      </c>
+      <c r="E907" t="s">
+        <v>396</v>
+      </c>
+      <c r="F907" t="s">
+        <v>397</v>
+      </c>
+      <c r="G907">
+        <v>1</v>
+      </c>
+      <c r="H907" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A908" t="s">
+        <v>14</v>
+      </c>
+      <c r="B908">
+        <v>45</v>
+      </c>
+      <c r="C908" t="s">
+        <v>619</v>
+      </c>
+      <c r="D908" t="s">
+        <v>620</v>
+      </c>
+      <c r="E908" t="s">
+        <v>41</v>
+      </c>
+      <c r="F908" t="s">
+        <v>42</v>
+      </c>
+      <c r="G908">
+        <v>2</v>
+      </c>
+      <c r="H908" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A909" t="s">
+        <v>14</v>
+      </c>
+      <c r="B909">
+        <v>45</v>
+      </c>
+      <c r="C909" t="s">
+        <v>619</v>
+      </c>
+      <c r="D909" t="s">
+        <v>620</v>
+      </c>
+      <c r="E909" t="s">
+        <v>222</v>
+      </c>
+      <c r="F909" t="s">
+        <v>223</v>
+      </c>
+      <c r="G909">
+        <v>3</v>
+      </c>
+      <c r="H909" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A910" t="s">
+        <v>14</v>
+      </c>
+      <c r="B910">
+        <v>45</v>
+      </c>
+      <c r="C910" t="s">
+        <v>619</v>
+      </c>
+      <c r="D910" t="s">
+        <v>620</v>
+      </c>
+      <c r="E910" t="s">
+        <v>563</v>
+      </c>
+      <c r="F910" t="s">
+        <v>564</v>
+      </c>
+      <c r="G910">
+        <v>3</v>
+      </c>
+      <c r="H910" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A911" t="s">
+        <v>14</v>
+      </c>
+      <c r="B911">
+        <v>45</v>
+      </c>
+      <c r="C911" t="s">
+        <v>619</v>
+      </c>
+      <c r="D911" t="s">
+        <v>620</v>
+      </c>
+      <c r="E911" t="s">
+        <v>345</v>
+      </c>
+      <c r="F911" t="s">
+        <v>346</v>
+      </c>
+      <c r="G911">
+        <v>20</v>
+      </c>
+      <c r="H911" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A912" t="s">
+        <v>14</v>
+      </c>
+      <c r="B912">
+        <v>45</v>
+      </c>
+      <c r="C912" t="s">
+        <v>619</v>
+      </c>
+      <c r="D912" t="s">
+        <v>620</v>
+      </c>
+      <c r="E912" t="s">
+        <v>323</v>
+      </c>
+      <c r="F912" t="s">
+        <v>324</v>
+      </c>
+      <c r="G912">
+        <v>17</v>
+      </c>
+      <c r="H912" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A913" t="s">
+        <v>14</v>
+      </c>
+      <c r="B913">
+        <v>45</v>
+      </c>
+      <c r="C913" t="s">
+        <v>619</v>
+      </c>
+      <c r="D913" t="s">
+        <v>620</v>
+      </c>
+      <c r="E913" t="s">
+        <v>455</v>
+      </c>
+      <c r="F913" t="s">
+        <v>456</v>
+      </c>
+      <c r="G913">
+        <v>20</v>
+      </c>
+      <c r="H913" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A914" t="s">
+        <v>14</v>
+      </c>
+      <c r="B914">
+        <v>45</v>
+      </c>
+      <c r="C914" t="s">
+        <v>619</v>
+      </c>
+      <c r="D914" t="s">
+        <v>620</v>
+      </c>
+      <c r="E914" t="s">
+        <v>577</v>
+      </c>
+      <c r="F914" t="s">
+        <v>578</v>
+      </c>
+      <c r="G914">
+        <v>1</v>
+      </c>
+      <c r="H914" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A915" t="s">
+        <v>14</v>
+      </c>
+      <c r="B915">
+        <v>45</v>
+      </c>
+      <c r="C915" t="s">
+        <v>619</v>
+      </c>
+      <c r="D915" t="s">
+        <v>620</v>
+      </c>
+      <c r="E915" t="s">
+        <v>261</v>
+      </c>
+      <c r="F915" t="s">
+        <v>262</v>
+      </c>
+      <c r="G915">
+        <v>1</v>
+      </c>
+      <c r="H915" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A916" t="s">
+        <v>14</v>
+      </c>
+      <c r="B916">
+        <v>45</v>
+      </c>
+      <c r="C916" t="s">
+        <v>621</v>
+      </c>
+      <c r="D916" t="s">
+        <v>622</v>
+      </c>
+      <c r="E916" t="s">
+        <v>493</v>
+      </c>
+      <c r="F916" t="s">
+        <v>494</v>
+      </c>
+      <c r="G916">
+        <v>2</v>
+      </c>
+      <c r="H916" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A917" t="s">
+        <v>14</v>
+      </c>
+      <c r="B917">
+        <v>45</v>
+      </c>
+      <c r="C917" t="s">
+        <v>623</v>
+      </c>
+      <c r="D917" t="s">
+        <v>624</v>
+      </c>
+      <c r="E917" t="s">
+        <v>132</v>
+      </c>
+      <c r="F917" t="s">
+        <v>133</v>
+      </c>
+      <c r="G917">
+        <v>52</v>
+      </c>
+      <c r="H917" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A918" t="s">
+        <v>14</v>
+      </c>
+      <c r="B918">
+        <v>45</v>
+      </c>
+      <c r="C918" t="s">
+        <v>623</v>
+      </c>
+      <c r="D918" t="s">
+        <v>624</v>
+      </c>
+      <c r="E918" t="s">
+        <v>118</v>
+      </c>
+      <c r="F918" t="s">
+        <v>119</v>
+      </c>
+      <c r="G918">
+        <v>13</v>
+      </c>
+      <c r="H918" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A919" t="s">
+        <v>14</v>
+      </c>
+      <c r="B919">
+        <v>45</v>
+      </c>
+      <c r="C919" t="s">
+        <v>623</v>
+      </c>
+      <c r="D919" t="s">
+        <v>624</v>
+      </c>
+      <c r="E919" t="s">
+        <v>631</v>
+      </c>
+      <c r="F919" t="s">
+        <v>632</v>
+      </c>
+      <c r="G919">
+        <v>3</v>
+      </c>
+      <c r="H919" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A920" t="s">
+        <v>14</v>
+      </c>
+      <c r="B920">
+        <v>45</v>
+      </c>
+      <c r="C920" t="s">
+        <v>623</v>
+      </c>
+      <c r="D920" t="s">
+        <v>624</v>
+      </c>
+      <c r="E920" t="s">
+        <v>269</v>
+      </c>
+      <c r="F920" t="s">
+        <v>270</v>
+      </c>
+      <c r="G920">
+        <v>1</v>
+      </c>
+      <c r="H920" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A921" t="s">
+        <v>14</v>
+      </c>
+      <c r="B921">
+        <v>45</v>
+      </c>
+      <c r="C921" t="s">
+        <v>619</v>
+      </c>
+      <c r="D921" t="s">
+        <v>620</v>
+      </c>
+      <c r="E921" t="s">
+        <v>373</v>
+      </c>
+      <c r="F921" t="s">
+        <v>374</v>
+      </c>
+      <c r="G921">
+        <v>1</v>
+      </c>
+      <c r="H921" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A922" t="s">
+        <v>14</v>
+      </c>
+      <c r="B922">
+        <v>45</v>
+      </c>
+      <c r="C922" t="s">
+        <v>619</v>
+      </c>
+      <c r="D922" t="s">
+        <v>620</v>
+      </c>
+      <c r="E922" t="s">
+        <v>106</v>
+      </c>
+      <c r="F922" t="s">
+        <v>107</v>
+      </c>
+      <c r="G922">
+        <v>2</v>
+      </c>
+      <c r="H922" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A923" t="s">
+        <v>14</v>
+      </c>
+      <c r="B923">
+        <v>45</v>
+      </c>
+      <c r="C923" t="s">
+        <v>619</v>
+      </c>
+      <c r="D923" t="s">
+        <v>620</v>
+      </c>
+      <c r="E923" t="s">
+        <v>232</v>
+      </c>
+      <c r="F923" t="s">
+        <v>233</v>
+      </c>
+      <c r="G923">
+        <v>3</v>
+      </c>
+      <c r="H923" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A924" t="s">
+        <v>14</v>
+      </c>
+      <c r="B924">
+        <v>45</v>
+      </c>
+      <c r="C924" t="s">
+        <v>619</v>
+      </c>
+      <c r="D924" t="s">
+        <v>620</v>
+      </c>
+      <c r="E924" t="s">
+        <v>239</v>
+      </c>
+      <c r="F924" t="s">
+        <v>240</v>
+      </c>
+      <c r="G924">
+        <v>1</v>
+      </c>
+      <c r="H924" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A925" t="s">
+        <v>14</v>
+      </c>
+      <c r="B925">
+        <v>45</v>
+      </c>
+      <c r="C925" t="s">
+        <v>619</v>
+      </c>
+      <c r="D925" t="s">
+        <v>620</v>
+      </c>
+      <c r="E925" t="s">
+        <v>517</v>
+      </c>
+      <c r="F925" t="s">
+        <v>518</v>
+      </c>
+      <c r="G925">
+        <v>3</v>
+      </c>
+      <c r="H925" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A926" t="s">
+        <v>14</v>
+      </c>
+      <c r="B926">
+        <v>45</v>
+      </c>
+      <c r="C926" t="s">
+        <v>619</v>
+      </c>
+      <c r="D926" t="s">
+        <v>620</v>
+      </c>
+      <c r="E926" t="s">
+        <v>275</v>
+      </c>
+      <c r="F926" t="s">
+        <v>276</v>
+      </c>
+      <c r="G926">
+        <v>17</v>
+      </c>
+      <c r="H926" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A927" t="s">
+        <v>14</v>
+      </c>
+      <c r="B927">
+        <v>45</v>
+      </c>
+      <c r="C927" t="s">
+        <v>619</v>
+      </c>
+      <c r="D927" t="s">
+        <v>620</v>
+      </c>
+      <c r="E927" t="s">
+        <v>142</v>
+      </c>
+      <c r="F927" t="s">
+        <v>143</v>
+      </c>
+      <c r="G927">
+        <v>3</v>
+      </c>
+      <c r="H927" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A928" t="s">
+        <v>14</v>
+      </c>
+      <c r="B928">
+        <v>45</v>
+      </c>
+      <c r="C928" t="s">
+        <v>619</v>
+      </c>
+      <c r="D928" t="s">
+        <v>620</v>
+      </c>
+      <c r="E928" t="s">
+        <v>533</v>
+      </c>
+      <c r="F928" t="s">
+        <v>534</v>
+      </c>
+      <c r="G928">
+        <v>3</v>
+      </c>
+      <c r="H928" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A929" t="s">
+        <v>14</v>
+      </c>
+      <c r="B929">
+        <v>45</v>
+      </c>
+      <c r="C929" t="s">
+        <v>619</v>
+      </c>
+      <c r="D929" t="s">
+        <v>620</v>
+      </c>
+      <c r="E929" t="s">
+        <v>277</v>
+      </c>
+      <c r="F929" t="s">
+        <v>278</v>
+      </c>
+      <c r="G929">
+        <v>1</v>
+      </c>
+      <c r="H929" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A930" t="s">
+        <v>14</v>
+      </c>
+      <c r="B930">
+        <v>45</v>
+      </c>
+      <c r="C930" t="s">
+        <v>619</v>
+      </c>
+      <c r="D930" t="s">
+        <v>620</v>
+      </c>
+      <c r="E930" t="s">
+        <v>257</v>
+      </c>
+      <c r="F930" t="s">
+        <v>258</v>
+      </c>
+      <c r="G930">
+        <v>1</v>
+      </c>
+      <c r="H930" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A931" t="s">
+        <v>14</v>
+      </c>
+      <c r="B931">
+        <v>45</v>
+      </c>
+      <c r="C931" t="s">
+        <v>621</v>
+      </c>
+      <c r="D931" t="s">
+        <v>622</v>
+      </c>
+      <c r="E931" t="s">
+        <v>11</v>
+      </c>
+      <c r="F931" t="s">
+        <v>12</v>
+      </c>
+      <c r="G931">
+        <v>1</v>
+      </c>
+      <c r="H931" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A932" t="s">
+        <v>14</v>
+      </c>
+      <c r="B932">
+        <v>45</v>
+      </c>
+      <c r="C932" t="s">
+        <v>623</v>
+      </c>
+      <c r="D932" t="s">
+        <v>624</v>
+      </c>
+      <c r="E932" t="s">
+        <v>55</v>
+      </c>
+      <c r="F932" t="s">
+        <v>56</v>
+      </c>
+      <c r="G932">
+        <v>100</v>
+      </c>
+      <c r="H932" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A933" t="s">
+        <v>14</v>
+      </c>
+      <c r="B933">
+        <v>45</v>
+      </c>
+      <c r="C933" t="s">
+        <v>623</v>
+      </c>
+      <c r="D933" t="s">
+        <v>624</v>
+      </c>
+      <c r="E933" t="s">
+        <v>283</v>
+      </c>
+      <c r="F933" t="s">
+        <v>284</v>
+      </c>
+      <c r="G933">
+        <v>3</v>
+      </c>
+      <c r="H933" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A934" t="s">
+        <v>14</v>
+      </c>
+      <c r="B934">
+        <v>45</v>
+      </c>
+      <c r="C934" t="s">
+        <v>623</v>
+      </c>
+      <c r="D934" t="s">
+        <v>624</v>
+      </c>
+      <c r="E934" t="s">
+        <v>633</v>
+      </c>
+      <c r="F934" t="s">
+        <v>634</v>
+      </c>
+      <c r="G934">
+        <v>5</v>
+      </c>
+      <c r="H934" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A935" t="s">
+        <v>14</v>
+      </c>
+      <c r="B935">
+        <v>45</v>
+      </c>
+      <c r="C935" t="s">
+        <v>623</v>
+      </c>
+      <c r="D935" t="s">
+        <v>624</v>
+      </c>
+      <c r="E935" t="s">
+        <v>205</v>
+      </c>
+      <c r="F935" t="s">
+        <v>206</v>
+      </c>
+      <c r="G935">
+        <v>28</v>
+      </c>
+      <c r="H935" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A936" t="s">
+        <v>14</v>
+      </c>
+      <c r="B936">
+        <v>45</v>
+      </c>
+      <c r="C936" t="s">
+        <v>619</v>
+      </c>
+      <c r="D936" t="s">
+        <v>620</v>
+      </c>
+      <c r="E936" t="s">
+        <v>228</v>
+      </c>
+      <c r="F936" t="s">
+        <v>229</v>
+      </c>
+      <c r="G936">
+        <v>1</v>
+      </c>
+      <c r="H936" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A937" t="s">
+        <v>14</v>
+      </c>
+      <c r="B937">
+        <v>45</v>
+      </c>
+      <c r="C937" t="s">
+        <v>619</v>
+      </c>
+      <c r="D937" t="s">
+        <v>620</v>
+      </c>
+      <c r="E937" t="s">
+        <v>337</v>
+      </c>
+      <c r="F937" t="s">
+        <v>338</v>
+      </c>
+      <c r="G937">
+        <v>1</v>
+      </c>
+      <c r="H937" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A938" t="s">
+        <v>14</v>
+      </c>
+      <c r="B938">
+        <v>45</v>
+      </c>
+      <c r="C938" t="s">
+        <v>623</v>
+      </c>
+      <c r="D938" t="s">
+        <v>624</v>
+      </c>
+      <c r="E938" t="s">
+        <v>216</v>
+      </c>
+      <c r="F938" t="s">
+        <v>217</v>
+      </c>
+      <c r="G938">
+        <v>20</v>
+      </c>
+      <c r="H938" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A939" t="s">
+        <v>14</v>
+      </c>
+      <c r="B939">
+        <v>45</v>
+      </c>
+      <c r="C939" t="s">
+        <v>623</v>
+      </c>
+      <c r="D939" t="s">
+        <v>624</v>
+      </c>
+      <c r="E939" t="s">
+        <v>249</v>
+      </c>
+      <c r="F939" t="s">
+        <v>250</v>
+      </c>
+      <c r="G939">
+        <v>10</v>
+      </c>
+      <c r="H939" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A940" t="s">
+        <v>14</v>
+      </c>
+      <c r="B940">
+        <v>45</v>
+      </c>
+      <c r="C940" t="s">
+        <v>623</v>
+      </c>
+      <c r="D940" t="s">
+        <v>624</v>
+      </c>
+      <c r="E940" t="s">
+        <v>120</v>
+      </c>
+      <c r="F940" t="s">
+        <v>121</v>
+      </c>
+      <c r="G940">
+        <v>5</v>
+      </c>
+      <c r="H940" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A941" t="s">
+        <v>14</v>
+      </c>
+      <c r="B941">
+        <v>45</v>
+      </c>
+      <c r="C941" t="s">
+        <v>623</v>
+      </c>
+      <c r="D941" t="s">
+        <v>624</v>
+      </c>
+      <c r="E941" t="s">
+        <v>499</v>
+      </c>
+      <c r="F941" t="s">
+        <v>500</v>
+      </c>
+      <c r="G941">
+        <v>17</v>
+      </c>
+      <c r="H941" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A942" t="s">
+        <v>14</v>
+      </c>
+      <c r="B942">
+        <v>45</v>
+      </c>
+      <c r="C942" t="s">
+        <v>623</v>
+      </c>
+      <c r="D942" t="s">
+        <v>624</v>
+      </c>
+      <c r="E942" t="s">
+        <v>134</v>
+      </c>
+      <c r="F942" t="s">
+        <v>135</v>
+      </c>
+      <c r="G942">
+        <v>22</v>
+      </c>
+      <c r="H942" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A943" t="s">
+        <v>14</v>
+      </c>
+      <c r="B943">
+        <v>45</v>
+      </c>
+      <c r="C943" t="s">
+        <v>623</v>
+      </c>
+      <c r="D943" t="s">
+        <v>624</v>
+      </c>
+      <c r="E943" t="s">
+        <v>281</v>
+      </c>
+      <c r="F943" t="s">
+        <v>282</v>
+      </c>
+      <c r="G943">
+        <v>3</v>
+      </c>
+      <c r="H943" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A944" t="s">
+        <v>14</v>
+      </c>
+      <c r="B944">
+        <v>45</v>
+      </c>
+      <c r="C944" t="s">
+        <v>623</v>
+      </c>
+      <c r="D944" t="s">
+        <v>624</v>
+      </c>
+      <c r="E944" t="s">
+        <v>35</v>
+      </c>
+      <c r="F944" t="s">
+        <v>36</v>
+      </c>
+      <c r="G944">
+        <v>3</v>
+      </c>
+      <c r="H944" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A945" t="s">
+        <v>14</v>
+      </c>
+      <c r="B945">
+        <v>45</v>
+      </c>
+      <c r="C945" t="s">
+        <v>635</v>
+      </c>
+      <c r="D945" t="s">
+        <v>636</v>
+      </c>
+      <c r="E945" t="s">
+        <v>17</v>
+      </c>
+      <c r="F945" t="s">
+        <v>18</v>
+      </c>
+      <c r="G945">
+        <v>20</v>
+      </c>
+      <c r="H945" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A946" t="s">
+        <v>14</v>
+      </c>
+      <c r="B946">
+        <v>45</v>
+      </c>
+      <c r="C946" t="s">
+        <v>623</v>
+      </c>
+      <c r="D946" t="s">
+        <v>624</v>
+      </c>
+      <c r="E946" t="s">
+        <v>188</v>
+      </c>
+      <c r="F946" t="s">
+        <v>189</v>
+      </c>
+      <c r="G946">
+        <v>21</v>
+      </c>
+      <c r="H946" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A947" t="s">
+        <v>14</v>
+      </c>
+      <c r="B947">
+        <v>45</v>
+      </c>
+      <c r="C947" t="s">
+        <v>623</v>
+      </c>
+      <c r="D947" t="s">
+        <v>624</v>
+      </c>
+      <c r="E947" t="s">
+        <v>150</v>
+      </c>
+      <c r="F947" t="s">
+        <v>151</v>
+      </c>
+      <c r="G947">
+        <v>17</v>
+      </c>
+      <c r="H947" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A948" t="s">
+        <v>14</v>
+      </c>
+      <c r="B948">
+        <v>45</v>
+      </c>
+      <c r="C948" t="s">
+        <v>623</v>
+      </c>
+      <c r="D948" t="s">
+        <v>624</v>
+      </c>
+      <c r="E948" t="s">
+        <v>100</v>
+      </c>
+      <c r="F948" t="s">
+        <v>101</v>
+      </c>
+      <c r="G948">
+        <v>7</v>
+      </c>
+      <c r="H948" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A949" t="s">
+        <v>14</v>
+      </c>
+      <c r="B949">
+        <v>45</v>
+      </c>
+      <c r="C949" t="s">
+        <v>623</v>
+      </c>
+      <c r="D949" t="s">
+        <v>624</v>
+      </c>
+      <c r="E949" t="s">
+        <v>122</v>
+      </c>
+      <c r="F949" t="s">
+        <v>123</v>
+      </c>
+      <c r="G949">
+        <v>3</v>
+      </c>
+      <c r="H949" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A950" t="s">
+        <v>14</v>
+      </c>
+      <c r="B950">
+        <v>45</v>
+      </c>
+      <c r="C950" t="s">
+        <v>623</v>
+      </c>
+      <c r="D950" t="s">
+        <v>624</v>
+      </c>
+      <c r="E950" t="s">
+        <v>162</v>
+      </c>
+      <c r="F950" t="s">
+        <v>163</v>
+      </c>
+      <c r="G950">
+        <v>18</v>
+      </c>
+      <c r="H950" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A951" t="s">
+        <v>14</v>
+      </c>
+      <c r="B951">
+        <v>45</v>
+      </c>
+      <c r="C951" t="s">
+        <v>623</v>
+      </c>
+      <c r="D951" t="s">
+        <v>624</v>
+      </c>
+      <c r="E951" t="s">
+        <v>201</v>
+      </c>
+      <c r="F951" t="s">
+        <v>202</v>
+      </c>
+      <c r="G951">
+        <v>3</v>
+      </c>
+      <c r="H951" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A952" t="s">
+        <v>14</v>
+      </c>
+      <c r="B952">
+        <v>45</v>
+      </c>
+      <c r="C952" t="s">
+        <v>623</v>
+      </c>
+      <c r="D952" t="s">
+        <v>624</v>
+      </c>
+      <c r="E952" t="s">
+        <v>203</v>
+      </c>
+      <c r="F952" t="s">
+        <v>204</v>
+      </c>
+      <c r="G952">
+        <v>1</v>
+      </c>
+      <c r="H952" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A953" t="s">
+        <v>14</v>
+      </c>
+      <c r="B953">
+        <v>45</v>
+      </c>
+      <c r="C953" t="s">
+        <v>623</v>
+      </c>
+      <c r="D953" t="s">
+        <v>624</v>
+      </c>
+      <c r="E953" t="s">
+        <v>237</v>
+      </c>
+      <c r="F953" t="s">
+        <v>238</v>
+      </c>
+      <c r="G953">
+        <v>9</v>
+      </c>
+      <c r="H953" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A954" t="s">
+        <v>14</v>
+      </c>
+      <c r="B954">
+        <v>45</v>
+      </c>
+      <c r="C954" t="s">
+        <v>625</v>
+      </c>
+      <c r="D954" t="s">
+        <v>626</v>
+      </c>
+      <c r="E954" t="s">
+        <v>373</v>
+      </c>
+      <c r="F954" t="s">
+        <v>374</v>
+      </c>
+      <c r="G954">
+        <v>150</v>
+      </c>
+      <c r="H954" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A955" t="s">
+        <v>14</v>
+      </c>
+      <c r="B955">
+        <v>45</v>
+      </c>
+      <c r="C955" t="s">
+        <v>621</v>
+      </c>
+      <c r="D955" t="s">
+        <v>622</v>
+      </c>
+      <c r="E955" t="s">
+        <v>471</v>
+      </c>
+      <c r="F955" t="s">
+        <v>472</v>
+      </c>
+      <c r="G955">
+        <v>1</v>
+      </c>
+      <c r="H955" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A956" t="s">
+        <v>14</v>
+      </c>
+      <c r="B956">
+        <v>45</v>
+      </c>
+      <c r="C956" t="s">
+        <v>623</v>
+      </c>
+      <c r="D956" t="s">
+        <v>624</v>
+      </c>
+      <c r="E956" t="s">
+        <v>96</v>
+      </c>
+      <c r="F956" t="s">
+        <v>97</v>
+      </c>
+      <c r="G956">
+        <v>11</v>
+      </c>
+      <c r="H956" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A957" t="s">
+        <v>14</v>
+      </c>
+      <c r="B957">
+        <v>45</v>
+      </c>
+      <c r="C957" t="s">
+        <v>623</v>
+      </c>
+      <c r="D957" t="s">
+        <v>624</v>
+      </c>
+      <c r="E957" t="s">
+        <v>295</v>
+      </c>
+      <c r="F957" t="s">
+        <v>296</v>
+      </c>
+      <c r="G957">
+        <v>10</v>
+      </c>
+      <c r="H957" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A958" t="s">
+        <v>14</v>
+      </c>
+      <c r="B958">
+        <v>45</v>
+      </c>
+      <c r="C958" t="s">
+        <v>623</v>
+      </c>
+      <c r="D958" t="s">
+        <v>624</v>
+      </c>
+      <c r="E958" t="s">
+        <v>33</v>
+      </c>
+      <c r="F958" t="s">
+        <v>34</v>
+      </c>
+      <c r="G958">
+        <v>8</v>
+      </c>
+      <c r="H958" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A959" t="s">
+        <v>14</v>
+      </c>
+      <c r="B959">
+        <v>45</v>
+      </c>
+      <c r="C959" t="s">
+        <v>623</v>
+      </c>
+      <c r="D959" t="s">
+        <v>624</v>
+      </c>
+      <c r="E959" t="s">
+        <v>59</v>
+      </c>
+      <c r="F959" t="s">
+        <v>60</v>
+      </c>
+      <c r="G959">
+        <v>60</v>
+      </c>
+      <c r="H959" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A960" t="s">
+        <v>14</v>
+      </c>
+      <c r="B960">
+        <v>45</v>
+      </c>
+      <c r="C960" t="s">
+        <v>623</v>
+      </c>
+      <c r="D960" t="s">
+        <v>624</v>
+      </c>
+      <c r="E960" t="s">
+        <v>234</v>
+      </c>
+      <c r="F960" t="s">
+        <v>235</v>
+      </c>
+      <c r="G960">
+        <v>112</v>
+      </c>
+      <c r="H960" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A961" t="s">
+        <v>14</v>
+      </c>
+      <c r="B961">
+        <v>45</v>
+      </c>
+      <c r="C961" t="s">
+        <v>637</v>
+      </c>
+      <c r="D961" t="s">
+        <v>638</v>
+      </c>
+      <c r="E961" t="s">
+        <v>17</v>
+      </c>
+      <c r="F961" t="s">
+        <v>18</v>
+      </c>
+      <c r="G961">
+        <v>47</v>
+      </c>
+      <c r="H961" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A962" t="s">
+        <v>14</v>
+      </c>
+      <c r="B962">
+        <v>45</v>
+      </c>
+      <c r="C962" t="s">
+        <v>170</v>
+      </c>
+      <c r="D962" t="s">
+        <v>171</v>
+      </c>
+      <c r="E962" t="s">
+        <v>593</v>
+      </c>
+      <c r="F962" t="s">
+        <v>594</v>
+      </c>
+      <c r="G962">
+        <v>25</v>
+      </c>
+      <c r="H962" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A963" t="s">
+        <v>14</v>
+      </c>
+      <c r="B963">
+        <v>45</v>
+      </c>
+      <c r="C963" t="s">
+        <v>170</v>
+      </c>
+      <c r="D963" t="s">
+        <v>171</v>
+      </c>
+      <c r="E963" t="s">
+        <v>207</v>
+      </c>
+      <c r="F963" t="s">
+        <v>208</v>
+      </c>
+      <c r="G963">
+        <v>59</v>
+      </c>
+      <c r="H963" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A964" t="s">
+        <v>14</v>
+      </c>
+      <c r="B964">
+        <v>45</v>
+      </c>
+      <c r="C964" t="s">
+        <v>170</v>
+      </c>
+      <c r="D964" t="s">
+        <v>171</v>
+      </c>
+      <c r="E964" t="s">
+        <v>11</v>
+      </c>
+      <c r="F964" t="s">
+        <v>12</v>
+      </c>
+      <c r="G964">
+        <v>2</v>
+      </c>
+      <c r="H964" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A965" t="s">
+        <v>14</v>
+      </c>
+      <c r="B965">
+        <v>45</v>
+      </c>
+      <c r="C965" t="s">
+        <v>170</v>
+      </c>
+      <c r="D965" t="s">
+        <v>171</v>
+      </c>
+      <c r="E965" t="s">
+        <v>90</v>
+      </c>
+      <c r="F965" t="s">
+        <v>91</v>
+      </c>
+      <c r="G965">
+        <v>15</v>
+      </c>
+      <c r="H965" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A966" t="s">
+        <v>14</v>
+      </c>
+      <c r="B966">
+        <v>45</v>
+      </c>
+      <c r="C966" t="s">
+        <v>170</v>
+      </c>
+      <c r="D966" t="s">
+        <v>171</v>
+      </c>
+      <c r="E966" t="s">
+        <v>150</v>
+      </c>
+      <c r="F966" t="s">
+        <v>151</v>
+      </c>
+      <c r="G966">
+        <v>25</v>
+      </c>
+      <c r="H966" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A967" t="s">
+        <v>14</v>
+      </c>
+      <c r="B967">
+        <v>45</v>
+      </c>
+      <c r="C967" t="s">
+        <v>170</v>
+      </c>
+      <c r="D967" t="s">
+        <v>171</v>
+      </c>
+      <c r="E967" t="s">
+        <v>499</v>
+      </c>
+      <c r="F967" t="s">
+        <v>500</v>
+      </c>
+      <c r="G967">
+        <v>5</v>
+      </c>
+      <c r="H967" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A968" t="s">
+        <v>14</v>
+      </c>
+      <c r="B968">
+        <v>45</v>
+      </c>
+      <c r="C968" t="s">
+        <v>170</v>
+      </c>
+      <c r="D968" t="s">
+        <v>171</v>
+      </c>
+      <c r="E968" t="s">
+        <v>396</v>
+      </c>
+      <c r="F968" t="s">
+        <v>397</v>
+      </c>
+      <c r="G968">
+        <v>30</v>
+      </c>
+      <c r="H968" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A969" t="s">
+        <v>14</v>
+      </c>
+      <c r="B969">
+        <v>45</v>
+      </c>
+      <c r="C969" t="s">
+        <v>170</v>
+      </c>
+      <c r="D969" t="s">
+        <v>171</v>
+      </c>
+      <c r="E969" t="s">
+        <v>583</v>
+      </c>
+      <c r="F969" t="s">
+        <v>584</v>
+      </c>
+      <c r="G969">
+        <v>50</v>
+      </c>
+      <c r="H969" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A970" t="s">
+        <v>14</v>
+      </c>
+      <c r="B970">
+        <v>45</v>
+      </c>
+      <c r="C970" t="s">
+        <v>170</v>
+      </c>
+      <c r="D970" t="s">
+        <v>171</v>
+      </c>
+      <c r="E970" t="s">
+        <v>68</v>
+      </c>
+      <c r="F970" t="s">
+        <v>69</v>
+      </c>
+      <c r="G970">
+        <v>70</v>
+      </c>
+      <c r="H970" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A971" t="s">
+        <v>14</v>
+      </c>
+      <c r="B971">
+        <v>45</v>
+      </c>
+      <c r="C971" t="s">
+        <v>170</v>
+      </c>
+      <c r="D971" t="s">
+        <v>171</v>
+      </c>
+      <c r="E971" t="s">
+        <v>154</v>
+      </c>
+      <c r="F971" t="s">
+        <v>155</v>
+      </c>
+      <c r="G971">
+        <v>72</v>
+      </c>
+      <c r="H971" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A972" t="s">
+        <v>14</v>
+      </c>
+      <c r="B972">
+        <v>45</v>
+      </c>
+      <c r="C972" t="s">
+        <v>170</v>
+      </c>
+      <c r="D972" t="s">
+        <v>171</v>
+      </c>
+      <c r="E972" t="s">
+        <v>86</v>
+      </c>
+      <c r="F972" t="s">
+        <v>87</v>
+      </c>
+      <c r="G972">
+        <v>1100</v>
+      </c>
+      <c r="H972" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A973" t="s">
+        <v>14</v>
+      </c>
+      <c r="B973">
+        <v>45</v>
+      </c>
+      <c r="C973" t="s">
+        <v>170</v>
+      </c>
+      <c r="D973" t="s">
+        <v>171</v>
+      </c>
+      <c r="E973" t="s">
+        <v>573</v>
+      </c>
+      <c r="F973" t="s">
+        <v>574</v>
+      </c>
+      <c r="G973">
+        <v>10</v>
+      </c>
+      <c r="H973" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A974" t="s">
+        <v>14</v>
+      </c>
+      <c r="B974">
+        <v>45</v>
+      </c>
+      <c r="C974" t="s">
+        <v>170</v>
+      </c>
+      <c r="D974" t="s">
+        <v>171</v>
+      </c>
+      <c r="E974" t="s">
+        <v>88</v>
+      </c>
+      <c r="F974" t="s">
+        <v>89</v>
+      </c>
+      <c r="G974">
+        <v>5</v>
+      </c>
+      <c r="H974" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A975" t="s">
+        <v>14</v>
+      </c>
+      <c r="B975">
+        <v>45</v>
+      </c>
+      <c r="C975" t="s">
+        <v>170</v>
+      </c>
+      <c r="D975" t="s">
+        <v>171</v>
+      </c>
+      <c r="E975" t="s">
+        <v>527</v>
+      </c>
+      <c r="F975" t="s">
+        <v>528</v>
+      </c>
+      <c r="G975">
+        <v>5</v>
+      </c>
+      <c r="H975" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A976" t="s">
+        <v>14</v>
+      </c>
+      <c r="B976">
+        <v>45</v>
+      </c>
+      <c r="C976" t="s">
+        <v>170</v>
+      </c>
+      <c r="D976" t="s">
+        <v>171</v>
+      </c>
+      <c r="E976" t="s">
+        <v>61</v>
+      </c>
+      <c r="F976" t="s">
+        <v>62</v>
+      </c>
+      <c r="G976">
+        <v>55</v>
+      </c>
+      <c r="H976" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A977" t="s">
+        <v>14</v>
+      </c>
+      <c r="B977">
+        <v>45</v>
+      </c>
+      <c r="C977" t="s">
+        <v>170</v>
+      </c>
+      <c r="D977" t="s">
+        <v>171</v>
+      </c>
+      <c r="E977" t="s">
+        <v>471</v>
+      </c>
+      <c r="F977" t="s">
+        <v>472</v>
+      </c>
+      <c r="G977">
+        <v>10</v>
+      </c>
+      <c r="H977" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A978" t="s">
+        <v>14</v>
+      </c>
+      <c r="B978">
+        <v>45</v>
+      </c>
+      <c r="C978" t="s">
+        <v>170</v>
+      </c>
+      <c r="D978" t="s">
+        <v>171</v>
+      </c>
+      <c r="E978" t="s">
+        <v>82</v>
+      </c>
+      <c r="F978" t="s">
+        <v>83</v>
+      </c>
+      <c r="G978">
+        <v>15</v>
+      </c>
+      <c r="H978" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A979" t="s">
+        <v>14</v>
+      </c>
+      <c r="B979">
+        <v>45</v>
+      </c>
+      <c r="C979" t="s">
+        <v>170</v>
+      </c>
+      <c r="D979" t="s">
+        <v>171</v>
+      </c>
+      <c r="E979" t="s">
+        <v>188</v>
+      </c>
+      <c r="F979" t="s">
+        <v>189</v>
+      </c>
+      <c r="G979">
+        <v>19</v>
+      </c>
+      <c r="H979" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A980" t="s">
+        <v>14</v>
+      </c>
+      <c r="B980">
+        <v>45</v>
+      </c>
+      <c r="C980" t="s">
+        <v>170</v>
+      </c>
+      <c r="D980" t="s">
+        <v>171</v>
+      </c>
+      <c r="E980" t="s">
+        <v>581</v>
+      </c>
+      <c r="F980" t="s">
+        <v>582</v>
+      </c>
+      <c r="G980">
+        <v>6</v>
+      </c>
+      <c r="H980" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A981" t="s">
+        <v>14</v>
+      </c>
+      <c r="B981">
+        <v>45</v>
+      </c>
+      <c r="C981" t="s">
+        <v>170</v>
+      </c>
+      <c r="D981" t="s">
+        <v>171</v>
+      </c>
+      <c r="E981" t="s">
+        <v>104</v>
+      </c>
+      <c r="F981" t="s">
+        <v>105</v>
+      </c>
+      <c r="G981">
+        <v>19</v>
+      </c>
+      <c r="H981" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A982" t="s">
+        <v>14</v>
+      </c>
+      <c r="B982">
+        <v>45</v>
+      </c>
+      <c r="C982" t="s">
+        <v>170</v>
+      </c>
+      <c r="D982" t="s">
+        <v>171</v>
+      </c>
+      <c r="E982" t="s">
+        <v>333</v>
+      </c>
+      <c r="F982" t="s">
+        <v>334</v>
+      </c>
+      <c r="G982">
+        <v>100</v>
+      </c>
+      <c r="H982" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A983" t="s">
+        <v>14</v>
+      </c>
+      <c r="B983">
+        <v>45</v>
+      </c>
+      <c r="C983" t="s">
+        <v>170</v>
+      </c>
+      <c r="D983" t="s">
+        <v>171</v>
+      </c>
+      <c r="E983" t="s">
+        <v>287</v>
+      </c>
+      <c r="F983" t="s">
+        <v>288</v>
+      </c>
+      <c r="G983">
+        <v>65</v>
+      </c>
+      <c r="H983" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A984" t="s">
+        <v>14</v>
+      </c>
+      <c r="B984">
+        <v>45</v>
+      </c>
+      <c r="C984" t="s">
+        <v>170</v>
+      </c>
+      <c r="D984" t="s">
+        <v>171</v>
+      </c>
+      <c r="E984" t="s">
+        <v>273</v>
+      </c>
+      <c r="F984" t="s">
+        <v>274</v>
+      </c>
+      <c r="G984">
+        <v>14</v>
+      </c>
+      <c r="H984" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A985" t="s">
+        <v>14</v>
+      </c>
+      <c r="B985">
+        <v>45</v>
+      </c>
+      <c r="C985" t="s">
+        <v>170</v>
+      </c>
+      <c r="D985" t="s">
+        <v>171</v>
+      </c>
+      <c r="E985" t="s">
+        <v>289</v>
+      </c>
+      <c r="F985" t="s">
+        <v>290</v>
+      </c>
+      <c r="G985">
+        <v>5</v>
+      </c>
+      <c r="H985" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A986" t="s">
+        <v>14</v>
+      </c>
+      <c r="B986">
+        <v>45</v>
+      </c>
+      <c r="C986" t="s">
+        <v>170</v>
+      </c>
+      <c r="D986" t="s">
+        <v>171</v>
+      </c>
+      <c r="E986" t="s">
+        <v>585</v>
+      </c>
+      <c r="F986" t="s">
+        <v>586</v>
+      </c>
+      <c r="G986">
+        <v>3</v>
+      </c>
+      <c r="H986" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A987" t="s">
+        <v>14</v>
+      </c>
+      <c r="B987">
+        <v>45</v>
+      </c>
+      <c r="C987" t="s">
+        <v>170</v>
+      </c>
+      <c r="D987" t="s">
+        <v>171</v>
+      </c>
+      <c r="E987" t="s">
+        <v>531</v>
+      </c>
+      <c r="F987" t="s">
+        <v>532</v>
+      </c>
+      <c r="G987">
+        <v>29</v>
+      </c>
+      <c r="H987" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A988" t="s">
+        <v>14</v>
+      </c>
+      <c r="B988">
+        <v>45</v>
+      </c>
+      <c r="C988" t="s">
+        <v>170</v>
+      </c>
+      <c r="D988" t="s">
+        <v>171</v>
+      </c>
+      <c r="E988" t="s">
+        <v>551</v>
+      </c>
+      <c r="F988" t="s">
+        <v>552</v>
+      </c>
+      <c r="G988">
+        <v>14</v>
+      </c>
+      <c r="H988" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A989" t="s">
+        <v>14</v>
+      </c>
+      <c r="B989">
+        <v>45</v>
+      </c>
+      <c r="C989" t="s">
+        <v>170</v>
+      </c>
+      <c r="D989" t="s">
+        <v>171</v>
+      </c>
+      <c r="E989" t="s">
+        <v>19</v>
+      </c>
+      <c r="F989" t="s">
+        <v>20</v>
+      </c>
+      <c r="G989">
+        <v>15</v>
+      </c>
+      <c r="H989" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A990" t="s">
+        <v>14</v>
+      </c>
+      <c r="B990">
+        <v>45</v>
+      </c>
+      <c r="C990" t="s">
+        <v>170</v>
+      </c>
+      <c r="D990" t="s">
+        <v>171</v>
+      </c>
+      <c r="E990" t="s">
+        <v>160</v>
+      </c>
+      <c r="F990" t="s">
+        <v>161</v>
+      </c>
+      <c r="G990">
+        <v>20</v>
+      </c>
+      <c r="H990" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A991" t="s">
+        <v>14</v>
+      </c>
+      <c r="B991">
+        <v>45</v>
+      </c>
+      <c r="C991" t="s">
+        <v>170</v>
+      </c>
+      <c r="D991" t="s">
+        <v>171</v>
+      </c>
+      <c r="E991" t="s">
+        <v>100</v>
+      </c>
+      <c r="F991" t="s">
+        <v>101</v>
+      </c>
+      <c r="G991">
+        <v>24</v>
+      </c>
+      <c r="H991" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A992" t="s">
+        <v>14</v>
+      </c>
+      <c r="B992">
+        <v>45</v>
+      </c>
+      <c r="C992" t="s">
+        <v>170</v>
+      </c>
+      <c r="D992" t="s">
+        <v>171</v>
+      </c>
+      <c r="E992" t="s">
+        <v>205</v>
+      </c>
+      <c r="F992" t="s">
+        <v>206</v>
+      </c>
+      <c r="G992">
+        <v>14</v>
+      </c>
+      <c r="H992" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A993" t="s">
+        <v>14</v>
+      </c>
+      <c r="B993">
+        <v>45</v>
+      </c>
+      <c r="C993" t="s">
+        <v>170</v>
+      </c>
+      <c r="D993" t="s">
+        <v>171</v>
+      </c>
+      <c r="E993" t="s">
+        <v>639</v>
+      </c>
+      <c r="F993" t="s">
+        <v>640</v>
+      </c>
+      <c r="G993">
+        <v>5</v>
+      </c>
+      <c r="H993" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A994" t="s">
+        <v>14</v>
+      </c>
+      <c r="B994">
+        <v>45</v>
+      </c>
+      <c r="C994" t="s">
+        <v>170</v>
+      </c>
+      <c r="D994" t="s">
+        <v>171</v>
+      </c>
+      <c r="E994" t="s">
+        <v>211</v>
+      </c>
+      <c r="F994" t="s">
+        <v>212</v>
+      </c>
+      <c r="G994">
+        <v>100</v>
+      </c>
+      <c r="H994" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A995" t="s">
+        <v>14</v>
+      </c>
+      <c r="B995">
+        <v>45</v>
+      </c>
+      <c r="C995" t="s">
+        <v>170</v>
+      </c>
+      <c r="D995" t="s">
+        <v>171</v>
+      </c>
+      <c r="E995" t="s">
+        <v>347</v>
+      </c>
+      <c r="F995" t="s">
+        <v>348</v>
+      </c>
+      <c r="G995">
+        <v>75</v>
+      </c>
+      <c r="H995" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A996" t="s">
+        <v>14</v>
+      </c>
+      <c r="B996">
+        <v>45</v>
+      </c>
+      <c r="C996" t="s">
+        <v>170</v>
+      </c>
+      <c r="D996" t="s">
+        <v>171</v>
+      </c>
+      <c r="E996" t="s">
+        <v>311</v>
+      </c>
+      <c r="F996" t="s">
+        <v>312</v>
+      </c>
+      <c r="G996">
+        <v>14</v>
+      </c>
+      <c r="H996" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A997" t="s">
+        <v>14</v>
+      </c>
+      <c r="B997">
+        <v>45</v>
+      </c>
+      <c r="C997" t="s">
+        <v>170</v>
+      </c>
+      <c r="D997" t="s">
+        <v>171</v>
+      </c>
+      <c r="E997" t="s">
+        <v>239</v>
+      </c>
+      <c r="F997" t="s">
+        <v>240</v>
+      </c>
+      <c r="G997">
+        <v>10</v>
+      </c>
+      <c r="H997" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A998" t="s">
+        <v>14</v>
+      </c>
+      <c r="B998">
+        <v>45</v>
+      </c>
+      <c r="C998" t="s">
+        <v>170</v>
+      </c>
+      <c r="D998" t="s">
+        <v>171</v>
+      </c>
+      <c r="E998" t="s">
+        <v>501</v>
+      </c>
+      <c r="F998" t="s">
+        <v>502</v>
+      </c>
+      <c r="G998">
+        <v>8</v>
+      </c>
+      <c r="H998" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A999" t="s">
+        <v>14</v>
+      </c>
+      <c r="B999">
+        <v>45</v>
+      </c>
+      <c r="C999" t="s">
+        <v>170</v>
+      </c>
+      <c r="D999" t="s">
+        <v>171</v>
+      </c>
+      <c r="E999" t="s">
+        <v>587</v>
+      </c>
+      <c r="F999" t="s">
+        <v>588</v>
+      </c>
+      <c r="G999">
+        <v>250</v>
+      </c>
+      <c r="H999" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1000" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1000">
+        <v>45</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>579</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>580</v>
+      </c>
+      <c r="G1000">
+        <v>14</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1001" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1001">
+        <v>45</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>23</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>24</v>
+      </c>
+      <c r="G1001">
+        <v>15</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1002" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1002">
+        <v>45</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>53</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>54</v>
+      </c>
+      <c r="G1002">
+        <v>15</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1003" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1003">
+        <v>45</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>216</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>217</v>
+      </c>
+      <c r="G1003">
+        <v>25</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1004" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1004">
+        <v>45</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>537</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>538</v>
+      </c>
+      <c r="G1004">
+        <v>6</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1005" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1005">
+        <v>45</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>513</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>514</v>
+      </c>
+      <c r="G1005">
+        <v>6</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1006" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1006">
+        <v>45</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>140</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>141</v>
+      </c>
+      <c r="G1006">
+        <v>60</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1007" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1007">
+        <v>45</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>126</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>127</v>
+      </c>
+      <c r="G1007">
+        <v>70</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1008" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1008">
+        <v>45</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>224</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>225</v>
+      </c>
+      <c r="G1008">
+        <v>14</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1009" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1009">
+        <v>45</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>293</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>294</v>
+      </c>
+      <c r="G1009">
+        <v>1100</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1010" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1010">
+        <v>45</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>519</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>520</v>
+      </c>
+      <c r="G1010">
+        <v>8</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1011" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1011">
+        <v>45</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>503</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>504</v>
+      </c>
+      <c r="G1011">
+        <v>9</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1012" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1012">
+        <v>45</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>641</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>594</v>
+      </c>
+      <c r="G1012">
+        <v>25</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1013" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1013">
+        <v>45</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>61</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>62</v>
+      </c>
+      <c r="G1013">
+        <v>4</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1014" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1014">
+        <v>45</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>493</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>494</v>
+      </c>
+      <c r="G1014">
+        <v>17</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1015" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1015">
+        <v>45</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>64</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>65</v>
+      </c>
+      <c r="G1015">
+        <v>15</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1016" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1016">
+        <v>45</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>164</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>165</v>
+      </c>
+      <c r="G1016">
+        <v>2</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1017" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1017">
+        <v>45</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>66</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>67</v>
+      </c>
+      <c r="G1017">
+        <v>2</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1018" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1018">
+        <v>45</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>642</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>643</v>
+      </c>
+      <c r="G1018">
+        <v>5</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1019" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1019">
+        <v>45</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>515</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>516</v>
+      </c>
+      <c r="G1019">
+        <v>1</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1020" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1020">
+        <v>45</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>297</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>298</v>
+      </c>
+      <c r="G1020">
+        <v>59</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1021" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1021">
+        <v>45</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>247</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>248</v>
+      </c>
+      <c r="G1021">
+        <v>1100</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1022" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1022">
+        <v>45</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>313</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>314</v>
+      </c>
+      <c r="G1022">
+        <v>1100</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1023" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1023">
+        <v>45</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>345</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>346</v>
+      </c>
+      <c r="G1023">
+        <v>500</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1024" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1024">
+        <v>45</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>575</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>576</v>
+      </c>
+      <c r="G1024">
+        <v>7</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1025" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1025">
+        <v>45</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>535</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>536</v>
+      </c>
+      <c r="G1025">
+        <v>14</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1026" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1026">
+        <v>45</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>21</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>22</v>
+      </c>
+      <c r="G1026">
+        <v>15</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1027" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1027">
+        <v>45</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>295</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>296</v>
+      </c>
+      <c r="G1027">
+        <v>27</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1028" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1028">
+        <v>45</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>118</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>119</v>
+      </c>
+      <c r="G1028">
+        <v>24</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1029" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1029">
+        <v>45</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>644</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>645</v>
+      </c>
+      <c r="G1029">
+        <v>2</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1030" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1030">
+        <v>45</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>529</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>530</v>
+      </c>
+      <c r="G1030">
+        <v>3</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1031" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1031">
+        <v>45</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>251</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>252</v>
+      </c>
+      <c r="G1031">
+        <v>85</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1032" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1032">
+        <v>45</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>271</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>272</v>
+      </c>
+      <c r="G1032">
+        <v>793</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1033" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1033">
+        <v>45</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>253</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>254</v>
+      </c>
+      <c r="G1033">
+        <v>14</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1034" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1034">
+        <v>45</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>349</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>350</v>
+      </c>
+      <c r="G1034">
+        <v>75</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1035" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1035">
+        <v>45</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>599</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>600</v>
+      </c>
+      <c r="G1035">
+        <v>25</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1036" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1036">
+        <v>45</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>545</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>546</v>
+      </c>
+      <c r="G1036">
+        <v>250</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1037" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1037">
+        <v>45</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>523</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>524</v>
+      </c>
+      <c r="G1037">
+        <v>19</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1038" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1038">
+        <v>45</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>533</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>534</v>
+      </c>
+      <c r="G1038">
+        <v>19</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1039" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1039">
+        <v>45</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>315</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>316</v>
+      </c>
+      <c r="G1039">
+        <v>10</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1040" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1040">
+        <v>45</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>277</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>278</v>
+      </c>
+      <c r="G1040">
+        <v>10</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1041" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1041">
+        <v>45</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>559</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>560</v>
+      </c>
+      <c r="G1041">
+        <v>100</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1042" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1042">
+        <v>45</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>192</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>193</v>
+      </c>
+      <c r="G1042">
+        <v>19</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1043" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1043">
+        <v>45</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>475</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>476</v>
+      </c>
+      <c r="G1043">
+        <v>13</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1044" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1044">
+        <v>45</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>84</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1044">
+        <v>15</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1045" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1045">
+        <v>45</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>57</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1045">
+        <v>29</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1046" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1046">
+        <v>45</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>269</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>270</v>
+      </c>
+      <c r="G1046">
+        <v>24</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1047" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1047">
+        <v>45</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>209</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>210</v>
+      </c>
+      <c r="G1047">
+        <v>15</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1048" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1048">
+        <v>45</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>106</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>107</v>
+      </c>
+      <c r="G1048">
+        <v>59</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1049" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1049">
+        <v>45</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>222</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>223</v>
+      </c>
+      <c r="G1049">
+        <v>55</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1050" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1050">
+        <v>45</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>309</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>310</v>
+      </c>
+      <c r="G1050">
+        <v>30</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1051" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1051">
+        <v>45</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>335</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>336</v>
+      </c>
+      <c r="G1051">
+        <v>10</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1052" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1052">
+        <v>45</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>517</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>518</v>
+      </c>
+      <c r="G1052">
+        <v>100</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1053" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1053">
+        <v>45</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>565</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>566</v>
+      </c>
+      <c r="G1053">
+        <v>8</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1054" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1054">
+        <v>45</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>557</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>558</v>
+      </c>
+      <c r="G1054">
+        <v>22</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1055" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1055">
+        <v>45</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>184</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>185</v>
+      </c>
+      <c r="G1055">
+        <v>10</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1056" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1056">
+        <v>45</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>108</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>109</v>
+      </c>
+      <c r="G1056">
+        <v>10</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1057" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1057">
+        <v>45</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>646</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>647</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1057">
+        <v>4</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1058" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1058">
+        <v>45</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>543</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>544</v>
+      </c>
+      <c r="G1058">
+        <v>14</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1059" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1059">
+        <v>45</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>76</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>77</v>
+      </c>
+      <c r="G1059">
+        <v>15</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1060" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1060">
+        <v>45</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1060">
+        <v>2</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1061" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1061">
+        <v>45</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>134</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>135</v>
+      </c>
+      <c r="G1061">
+        <v>10</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1062" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1062">
+        <v>45</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>234</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>235</v>
+      </c>
+      <c r="G1062">
+        <v>12</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1063" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1063">
+        <v>45</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>124</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>125</v>
+      </c>
+      <c r="G1063">
+        <v>2</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1064" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1064">
+        <v>45</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>307</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>308</v>
+      </c>
+      <c r="G1064">
+        <v>5</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1065" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1065">
+        <v>45</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>595</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>596</v>
+      </c>
+      <c r="G1065">
+        <v>200</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1066" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1066">
+        <v>45</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>321</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>322</v>
+      </c>
+      <c r="G1066">
+        <v>75</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1067" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1067">
+        <v>45</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>182</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>183</v>
+      </c>
+      <c r="G1067">
+        <v>7</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1068" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1068">
+        <v>45</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>301</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>302</v>
+      </c>
+      <c r="G1068">
+        <v>92</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1069" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1069">
+        <v>45</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>455</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>456</v>
+      </c>
+      <c r="G1069">
+        <v>715</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1070" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1070">
+        <v>45</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>589</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>590</v>
+      </c>
+      <c r="G1070">
+        <v>7</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1071" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1071">
+        <v>45</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>505</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>506</v>
+      </c>
+      <c r="G1071">
+        <v>6</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1072" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1072">
+        <v>45</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>110</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>111</v>
+      </c>
+      <c r="G1072">
+        <v>10</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1073" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1073">
+        <v>45</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>442</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>443</v>
+      </c>
+      <c r="G1073">
+        <v>20</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1074" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1074">
+        <v>45</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>511</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>512</v>
+      </c>
+      <c r="G1074">
+        <v>14</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1075" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1075">
+        <v>45</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>29</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>30</v>
+      </c>
+      <c r="G1075">
+        <v>15</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1076" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1076">
+        <v>45</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>92</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1076">
+        <v>15</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1077" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1077">
+        <v>45</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>249</v>
+      </c>
+      <c r="F1077" t="s">
+        <v>250</v>
+      </c>
+      <c r="G1077">
+        <v>25</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1078" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1078">
+        <v>45</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>237</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1078">
+        <v>20</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1079" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1079">
+        <v>45</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>373</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>374</v>
+      </c>
+      <c r="G1079">
+        <v>30</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1080" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1080">
+        <v>45</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>571</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>572</v>
+      </c>
+      <c r="G1080">
+        <v>400</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1081" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1081">
+        <v>45</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>561</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>562</v>
+      </c>
+      <c r="G1081">
+        <v>200</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1082" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1082">
+        <v>45</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>299</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>300</v>
+      </c>
+      <c r="G1082">
+        <v>14</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1083" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1083">
+        <v>45</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>563</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>564</v>
+      </c>
+      <c r="G1083">
+        <v>23</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1084" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1084">
+        <v>45</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>555</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>556</v>
+      </c>
+      <c r="G1084">
+        <v>1100</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1085" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1085">
+        <v>45</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>142</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>143</v>
+      </c>
+      <c r="G1085">
+        <v>5</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1086" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1086">
+        <v>45</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>521</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>522</v>
+      </c>
+      <c r="G1086">
+        <v>19</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1087" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1087">
+        <v>45</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>213</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>214</v>
+      </c>
+      <c r="G1087">
+        <v>10</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1088" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1088">
+        <v>45</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>158</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>159</v>
+      </c>
+      <c r="G1088">
+        <v>10</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1089" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1089">
+        <v>45</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>228</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>229</v>
+      </c>
+      <c r="G1089">
+        <v>4</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1090" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1090">
+        <v>45</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>569</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>570</v>
+      </c>
+      <c r="G1090">
+        <v>14</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1091" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1091">
+        <v>45</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>74</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>75</v>
+      </c>
+      <c r="G1091">
+        <v>15</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1092" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1092">
+        <v>45</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>132</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>133</v>
+      </c>
+      <c r="G1092">
+        <v>29</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1093" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1093">
+        <v>45</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>162</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>163</v>
+      </c>
+      <c r="G1093">
+        <v>27</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1094" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1094">
+        <v>45</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>648</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>649</v>
+      </c>
+      <c r="G1094">
+        <v>5</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1095" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1095">
+        <v>45</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>41</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>42</v>
+      </c>
+      <c r="G1095">
+        <v>59</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1096" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1096">
+        <v>45</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>319</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>320</v>
+      </c>
+      <c r="G1096">
+        <v>950</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1097" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1097">
+        <v>45</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>285</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>286</v>
+      </c>
+      <c r="G1097">
+        <v>1100</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1098" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1098">
+        <v>45</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>279</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>280</v>
+      </c>
+      <c r="G1098">
+        <v>1100</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1099" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1099">
+        <v>45</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>196</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>197</v>
+      </c>
+      <c r="G1099">
+        <v>59</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1100" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1100">
+        <v>45</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>597</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>598</v>
+      </c>
+      <c r="G1100">
+        <v>3</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1101" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1101">
+        <v>45</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>351</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>352</v>
+      </c>
+      <c r="G1101">
+        <v>435</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1102" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1102">
+        <v>45</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>541</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>542</v>
+      </c>
+      <c r="G1102">
+        <v>19</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1103" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1103">
+        <v>45</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>198</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>199</v>
+      </c>
+      <c r="G1103">
+        <v>10</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1104" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1104">
+        <v>45</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>45</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>46</v>
+      </c>
+      <c r="G1104">
+        <v>10</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1105" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1105">
+        <v>45</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>337</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>338</v>
+      </c>
+      <c r="G1105">
+        <v>5</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1106" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1106">
+        <v>45</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>393</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>244</v>
+      </c>
+      <c r="G1106">
+        <v>4350</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1107" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1107">
+        <v>45</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>650</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>651</v>
+      </c>
+      <c r="G1107">
+        <v>5</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1108" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1108">
+        <v>45</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>128</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>129</v>
+      </c>
+      <c r="G1108">
+        <v>10</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1109" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1109">
+        <v>45</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>200</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>109</v>
+      </c>
+      <c r="G1109">
+        <v>10</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1110" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1110">
+        <v>45</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>398</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>399</v>
+      </c>
+      <c r="G1110">
+        <v>20</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1111" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1111">
+        <v>45</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>539</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>540</v>
+      </c>
+      <c r="G1111">
+        <v>7</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1112" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1112">
+        <v>45</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>70</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>71</v>
+      </c>
+      <c r="G1112">
+        <v>5</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1113" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1113">
+        <v>45</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>215</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>157</v>
+      </c>
+      <c r="G1113">
+        <v>10</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1114" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1114">
+        <v>45</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>652</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>653</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>17</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>18</v>
+      </c>
+      <c r="G1114">
+        <v>10</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1115" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1115">
+        <v>45</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>400</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>401</v>
+      </c>
+      <c r="G1115">
+        <v>4350</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1116" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1116">
+        <v>45</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>567</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>568</v>
+      </c>
+      <c r="G1116">
+        <v>19</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1117" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1117">
+        <v>45</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>156</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>157</v>
+      </c>
+      <c r="G1117">
+        <v>10</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1118" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1118">
+        <v>45</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>261</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>262</v>
+      </c>
+      <c r="G1118">
+        <v>10</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1119" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1119">
+        <v>45</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1119" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>325</v>
+      </c>
+      <c r="F1119" t="s">
+        <v>326</v>
+      </c>
+      <c r="G1119">
+        <v>4</v>
+      </c>
+      <c r="H1119" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1120" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1120">
+        <v>45</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1120" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>385</v>
+      </c>
+      <c r="F1120" t="s">
+        <v>386</v>
+      </c>
+      <c r="G1120">
+        <v>20</v>
+      </c>
+      <c r="H1120" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1121" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1121">
+        <v>45</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1121" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>353</v>
+      </c>
+      <c r="F1121" t="s">
+        <v>354</v>
+      </c>
+      <c r="G1121">
+        <v>1</v>
+      </c>
+      <c r="H1121" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1122" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1122">
+        <v>45</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1122" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>577</v>
+      </c>
+      <c r="F1122" t="s">
+        <v>578</v>
+      </c>
+      <c r="G1122">
+        <v>7</v>
+      </c>
+      <c r="H1122" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1123" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1123">
+        <v>45</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1123" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>507</v>
+      </c>
+      <c r="F1123" t="s">
+        <v>508</v>
+      </c>
+      <c r="G1123">
+        <v>6</v>
+      </c>
+      <c r="H1123" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1124" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1124">
+        <v>45</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1124" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>130</v>
+      </c>
+      <c r="F1124" t="s">
+        <v>131</v>
+      </c>
+      <c r="G1124">
+        <v>10</v>
+      </c>
+      <c r="H1124" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1125" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1125">
+        <v>45</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1125" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>257</v>
+      </c>
+      <c r="F1125" t="s">
+        <v>258</v>
+      </c>
+      <c r="G1125">
+        <v>6</v>
+      </c>
+      <c r="H1125" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1126" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1126">
+        <v>45</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1126" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>391</v>
+      </c>
+      <c r="F1126" t="s">
+        <v>392</v>
+      </c>
+      <c r="G1126">
+        <v>20</v>
+      </c>
+      <c r="H1126" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1127" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1127">
+        <v>45</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>166</v>
+      </c>
+      <c r="D1127" t="s">
+        <v>167</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>410</v>
+      </c>
+      <c r="F1127" t="s">
+        <v>411</v>
+      </c>
+      <c r="G1127">
+        <v>4350</v>
+      </c>
+      <c r="H1127" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1128" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1128">
+        <v>45</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>170</v>
+      </c>
+      <c r="D1128" t="s">
+        <v>171</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>547</v>
+      </c>
+      <c r="F1128" t="s">
+        <v>548</v>
+      </c>
+      <c r="G1128">
+        <v>8</v>
+      </c>
+      <c r="H1128" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1129" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1129">
+        <v>57</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>655</v>
+      </c>
+      <c r="D1129" t="s">
+        <v>656</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1129" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1129">
+        <v>1</v>
+      </c>
+      <c r="H1129" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1130" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1130">
+        <v>57</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>655</v>
+      </c>
+      <c r="D1130" t="s">
+        <v>656</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1130" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1130">
+        <v>1</v>
+      </c>
+      <c r="H1130" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1131" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1131">
+        <v>57</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1131" t="s">
+        <v>236</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>39</v>
+      </c>
+      <c r="F1131" t="s">
+        <v>40</v>
+      </c>
+      <c r="G1131">
+        <v>1</v>
+      </c>
+      <c r="H1131" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A1132" t="s">
+        <v>654</v>
+      </c>
+      <c r="B1132">
+        <v>57</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>236</v>
+      </c>
+      <c r="D1132" t="s">
+        <v>236</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>25</v>
+      </c>
+      <c r="F1132" t="s">
+        <v>26</v>
+      </c>
+      <c r="G1132">
+        <v>1</v>
+      </c>
+      <c r="H1132" t="s">
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:G157"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="38" customWidth="1"/>
     <col min="5" max="5" width="8" customWidth="1"/>
     <col min="6" max="6" width="14" customWidth="1"/>
     <col min="7" max="7" width="10" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="F1" s="1" t="s">
-        <v>8</v>
+        <v>657</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B2" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C2" t="s">
-        <v>11</v>
+        <v>473</v>
       </c>
       <c r="D2" t="s">
-        <v>12</v>
+        <v>474</v>
       </c>
       <c r="E2">
         <v>1</v>
       </c>
       <c r="F2" t="s">
-        <v>13</v>
+        <v>658</v>
       </c>
       <c r="G2" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3" t="s">
         <v>16</v>
       </c>
       <c r="C3" t="s">
-        <v>17</v>
+        <v>660</v>
       </c>
       <c r="D3" t="s">
-        <v>18</v>
+        <v>661</v>
       </c>
       <c r="E3">
         <v>5</v>
       </c>
       <c r="F3" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G3" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="D4" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="E4">
         <v>5</v>
       </c>
       <c r="F4" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G4" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>15</v>
       </c>
       <c r="B5" t="s">
         <v>16</v>
       </c>
       <c r="C5" t="s">
-        <v>22</v>
+        <v>663</v>
       </c>
       <c r="D5" t="s">
-        <v>23</v>
+        <v>664</v>
       </c>
       <c r="E5">
         <v>5</v>
       </c>
       <c r="F5" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G5" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>16</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>665</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>666</v>
       </c>
       <c r="E6">
         <v>5</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G6" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>15</v>
       </c>
       <c r="B7" t="s">
         <v>16</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>667</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>668</v>
       </c>
       <c r="E7">
         <v>5</v>
       </c>
       <c r="F7" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G7" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="D8" t="s">
-        <v>29</v>
+        <v>115</v>
       </c>
       <c r="E8">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G8" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>539</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>540</v>
       </c>
       <c r="E9">
         <v>5</v>
       </c>
       <c r="F9" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G9" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>15</v>
       </c>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>669</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>670</v>
       </c>
       <c r="E10">
         <v>5</v>
       </c>
       <c r="F10" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G10" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>16</v>
       </c>
       <c r="C11" t="s">
-        <v>34</v>
+        <v>671</v>
       </c>
       <c r="D11" t="s">
-        <v>35</v>
+        <v>672</v>
       </c>
       <c r="E11">
         <v>5</v>
       </c>
       <c r="F11" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G11" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>15</v>
       </c>
       <c r="B12" t="s">
         <v>16</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>673</v>
       </c>
       <c r="D12" t="s">
-        <v>37</v>
+        <v>674</v>
       </c>
       <c r="E12">
         <v>5</v>
       </c>
       <c r="F12" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G12" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>15</v>
       </c>
       <c r="B13" t="s">
         <v>16</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>327</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>328</v>
       </c>
       <c r="E13">
         <v>2</v>
       </c>
       <c r="F13" t="s">
-        <v>19</v>
+        <v>662</v>
       </c>
       <c r="G13" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>589</v>
       </c>
       <c r="D14" t="s">
-        <v>43</v>
+        <v>590</v>
       </c>
       <c r="E14">
         <v>1</v>
       </c>
       <c r="F14" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G14" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B15" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D15" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="E15">
         <v>6</v>
       </c>
       <c r="F15" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G15" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B16" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>353</v>
       </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>354</v>
       </c>
       <c r="E16">
         <v>3</v>
       </c>
       <c r="F16" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G16" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B17" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C17" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="E17">
         <v>5</v>
       </c>
       <c r="F17" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G17" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>273</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>274</v>
       </c>
       <c r="E18">
         <v>5</v>
       </c>
       <c r="F18" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G18" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C19" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D19" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E19">
         <v>2</v>
       </c>
       <c r="F19" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G19" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>297</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>298</v>
       </c>
       <c r="E20">
         <v>6</v>
       </c>
       <c r="F20" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G20" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B21" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>581</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>582</v>
       </c>
       <c r="E21">
         <v>1</v>
       </c>
       <c r="F21" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G21" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B22" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C22" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="D22" t="s">
-        <v>58</v>
+        <v>235</v>
       </c>
       <c r="E22">
         <v>5</v>
       </c>
       <c r="F22" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G22" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B23" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C23" t="s">
-        <v>59</v>
+        <v>641</v>
       </c>
       <c r="D23" t="s">
-        <v>60</v>
+        <v>594</v>
       </c>
       <c r="E23">
         <v>2</v>
       </c>
       <c r="F23" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G23" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B24" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C24" t="s">
-        <v>61</v>
+        <v>396</v>
       </c>
       <c r="D24" t="s">
-        <v>62</v>
+        <v>397</v>
       </c>
       <c r="E24">
         <v>1</v>
       </c>
       <c r="F24" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G24" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B25" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C25" t="s">
-        <v>63</v>
+        <v>102</v>
       </c>
       <c r="D25" t="s">
-        <v>64</v>
+        <v>103</v>
       </c>
       <c r="E25">
         <v>2</v>
       </c>
       <c r="F25" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G25" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B26" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C26" t="s">
-        <v>65</v>
+        <v>247</v>
       </c>
       <c r="D26" t="s">
-        <v>66</v>
+        <v>248</v>
       </c>
       <c r="E26">
         <v>190</v>
       </c>
       <c r="F26" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G26" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
+        <v>9</v>
+      </c>
+      <c r="B27" t="s">
+        <v>10</v>
+      </c>
+      <c r="C27" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" t="s">
         <v>40</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E27">
         <v>1</v>
       </c>
       <c r="F27" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G27" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B28" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>493</v>
       </c>
       <c r="D28" t="s">
-        <v>70</v>
+        <v>494</v>
       </c>
       <c r="E28">
         <v>4</v>
       </c>
       <c r="F28" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G28" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B29" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C29" t="s">
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="D29" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="E29">
         <v>3</v>
       </c>
       <c r="F29" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G29" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B30" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C30" t="s">
-        <v>73</v>
+        <v>642</v>
       </c>
       <c r="D30" t="s">
-        <v>74</v>
+        <v>643</v>
       </c>
       <c r="E30">
         <v>2</v>
       </c>
       <c r="F30" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G30" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B31" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C31" t="s">
-        <v>75</v>
+        <v>676</v>
       </c>
       <c r="D31" t="s">
-        <v>76</v>
+        <v>677</v>
       </c>
       <c r="E31">
         <v>2</v>
       </c>
       <c r="F31" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G31" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B32" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C32" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="D32" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="E32">
         <v>2</v>
       </c>
       <c r="F32" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G32" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B33" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C33" t="s">
-        <v>79</v>
+        <v>678</v>
       </c>
       <c r="D33" t="s">
-        <v>80</v>
+        <v>679</v>
       </c>
       <c r="E33">
         <v>2</v>
       </c>
       <c r="F33" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G33" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C34" t="s">
-        <v>81</v>
+        <v>537</v>
       </c>
       <c r="D34" t="s">
-        <v>82</v>
+        <v>538</v>
       </c>
       <c r="E34">
         <v>2</v>
       </c>
       <c r="F34" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G34" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B35" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C35" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="D35" t="s">
-        <v>84</v>
+        <v>165</v>
       </c>
       <c r="E35">
         <v>2</v>
       </c>
       <c r="F35" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G35" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B36" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C36" t="s">
-        <v>85</v>
+        <v>639</v>
       </c>
       <c r="D36" t="s">
-        <v>86</v>
+        <v>640</v>
       </c>
       <c r="E36">
         <v>2</v>
       </c>
       <c r="F36" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G36" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B37" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C37" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="D37" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="E37">
         <v>2</v>
       </c>
       <c r="F37" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G37" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B38" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C38" t="s">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="D38" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="E38">
         <v>31</v>
       </c>
       <c r="F38" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G38" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B39" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C39" t="s">
-        <v>91</v>
+        <v>207</v>
       </c>
       <c r="D39" t="s">
-        <v>92</v>
+        <v>208</v>
       </c>
       <c r="E39">
         <v>4</v>
       </c>
       <c r="F39" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G39" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B40" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C40" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
       <c r="D40" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="E40">
         <v>4</v>
       </c>
       <c r="F40" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G40" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B41" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C41" t="s">
-        <v>95</v>
+        <v>176</v>
       </c>
       <c r="D41" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="E41">
         <v>1</v>
       </c>
       <c r="F41" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G41" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B42" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C42" t="s">
-        <v>97</v>
+        <v>523</v>
       </c>
       <c r="D42" t="s">
-        <v>98</v>
+        <v>524</v>
       </c>
       <c r="E42">
         <v>4</v>
       </c>
       <c r="F42" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G42" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B43" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C43" t="s">
-        <v>99</v>
+        <v>577</v>
       </c>
       <c r="D43" t="s">
-        <v>100</v>
+        <v>578</v>
       </c>
       <c r="E43">
         <v>1</v>
       </c>
       <c r="F43" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G43" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B44" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C44" t="s">
-        <v>101</v>
+        <v>557</v>
       </c>
       <c r="D44" t="s">
-        <v>102</v>
+        <v>558</v>
       </c>
       <c r="E44">
         <v>4</v>
       </c>
       <c r="F44" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G44" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B45" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C45" t="s">
-        <v>103</v>
+        <v>182</v>
       </c>
       <c r="D45" t="s">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="E45">
         <v>1</v>
       </c>
       <c r="F45" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G45" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B46" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C46" t="s">
-        <v>105</v>
+        <v>680</v>
       </c>
       <c r="D46" t="s">
-        <v>106</v>
+        <v>681</v>
       </c>
       <c r="E46">
         <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G46" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B47" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C47" t="s">
-        <v>107</v>
+        <v>349</v>
       </c>
       <c r="D47" t="s">
-        <v>108</v>
+        <v>350</v>
       </c>
       <c r="E47">
         <v>6</v>
       </c>
       <c r="F47" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G47" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B48" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>682</v>
       </c>
       <c r="D48" t="s">
-        <v>110</v>
+        <v>683</v>
       </c>
       <c r="E48">
         <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G48" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B49" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C49" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D49" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="E49">
         <v>3</v>
       </c>
       <c r="F49" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G49" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B50" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C50" t="s">
-        <v>113</v>
+        <v>547</v>
       </c>
       <c r="D50" t="s">
-        <v>114</v>
+        <v>548</v>
       </c>
       <c r="E50">
         <v>1</v>
       </c>
       <c r="F50" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G50" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B51" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C51" t="s">
-        <v>115</v>
+        <v>224</v>
       </c>
       <c r="D51" t="s">
-        <v>116</v>
+        <v>225</v>
       </c>
       <c r="E51">
         <v>2</v>
       </c>
       <c r="F51" t="s">
-        <v>44</v>
+        <v>675</v>
       </c>
       <c r="G51" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B52" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C52" t="s">
-        <v>42</v>
+        <v>589</v>
       </c>
       <c r="D52" t="s">
-        <v>43</v>
+        <v>590</v>
       </c>
       <c r="E52">
         <v>1</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G52" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B53" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>660</v>
       </c>
       <c r="D53" t="s">
-        <v>18</v>
+        <v>661</v>
       </c>
       <c r="E53">
         <v>5</v>
       </c>
       <c r="F53" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G53" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B54" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C54" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D54" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="E54">
         <v>9</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G54" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B55" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C55" t="s">
-        <v>115</v>
+        <v>224</v>
       </c>
       <c r="D55" t="s">
-        <v>116</v>
+        <v>225</v>
       </c>
       <c r="E55">
         <v>2</v>
       </c>
       <c r="F55" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G55" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B56" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C56" t="s">
-        <v>101</v>
+        <v>557</v>
       </c>
       <c r="D56" t="s">
-        <v>102</v>
+        <v>558</v>
       </c>
       <c r="E56">
         <v>3</v>
       </c>
       <c r="F56" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G56" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B57" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C57" t="s">
-        <v>91</v>
+        <v>207</v>
       </c>
       <c r="D57" t="s">
-        <v>92</v>
+        <v>208</v>
       </c>
       <c r="E57">
         <v>2</v>
       </c>
       <c r="F57" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G57" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B58" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C58" t="s">
-        <v>26</v>
+        <v>667</v>
       </c>
       <c r="D58" t="s">
-        <v>27</v>
+        <v>668</v>
       </c>
       <c r="E58">
         <v>5</v>
       </c>
       <c r="F58" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G58" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B59" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C59" t="s">
-        <v>20</v>
+        <v>209</v>
       </c>
       <c r="D59" t="s">
-        <v>21</v>
+        <v>210</v>
       </c>
       <c r="E59">
         <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G59" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B60" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C60" t="s">
-        <v>47</v>
+        <v>353</v>
       </c>
       <c r="D60" t="s">
-        <v>48</v>
+        <v>354</v>
       </c>
       <c r="E60">
         <v>6</v>
       </c>
       <c r="F60" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G60" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A61" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B61" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C61" t="s">
-        <v>113</v>
+        <v>547</v>
       </c>
       <c r="D61" t="s">
-        <v>114</v>
+        <v>548</v>
       </c>
       <c r="E61">
         <v>1</v>
       </c>
       <c r="F61" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G61" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A62" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B62" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C62" t="s">
-        <v>87</v>
+        <v>138</v>
       </c>
       <c r="D62" t="s">
-        <v>88</v>
+        <v>139</v>
       </c>
       <c r="E62">
         <v>4</v>
       </c>
       <c r="F62" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G62" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A63" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B63" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C63" t="s">
-        <v>55</v>
+        <v>581</v>
       </c>
       <c r="D63" t="s">
-        <v>56</v>
+        <v>582</v>
       </c>
       <c r="E63">
         <v>1</v>
       </c>
       <c r="F63" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G63" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A64" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B64" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C64" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D64" t="s">
-        <v>52</v>
+        <v>26</v>
       </c>
       <c r="E64">
         <v>2</v>
       </c>
       <c r="F64" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G64" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A65" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B65" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C65" t="s">
-        <v>97</v>
+        <v>523</v>
       </c>
       <c r="D65" t="s">
-        <v>98</v>
+        <v>524</v>
       </c>
       <c r="E65">
         <v>3</v>
       </c>
       <c r="F65" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G65" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A66" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B66" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C66" t="s">
-        <v>69</v>
+        <v>493</v>
       </c>
       <c r="D66" t="s">
-        <v>70</v>
+        <v>494</v>
       </c>
       <c r="E66">
         <v>4</v>
       </c>
       <c r="F66" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G66" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A67" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B67" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C67" t="s">
-        <v>22</v>
+        <v>663</v>
       </c>
       <c r="D67" t="s">
-        <v>23</v>
+        <v>664</v>
       </c>
       <c r="E67">
         <v>5</v>
       </c>
       <c r="F67" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G67" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A68" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B68" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C68" t="s">
-        <v>61</v>
+        <v>396</v>
       </c>
       <c r="D68" t="s">
-        <v>62</v>
+        <v>397</v>
       </c>
       <c r="E68">
         <v>1</v>
       </c>
       <c r="F68" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G68" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A69" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B69" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C69" t="s">
-        <v>103</v>
+        <v>182</v>
       </c>
       <c r="D69" t="s">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="E69">
         <v>2</v>
       </c>
       <c r="F69" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G69" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B70" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C70" t="s">
-        <v>57</v>
+        <v>234</v>
       </c>
       <c r="D70" t="s">
-        <v>58</v>
+        <v>235</v>
       </c>
       <c r="E70">
         <v>4</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G70" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A71" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B71" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C71" t="s">
-        <v>36</v>
+        <v>673</v>
       </c>
       <c r="D71" t="s">
-        <v>37</v>
+        <v>674</v>
       </c>
       <c r="E71">
         <v>5</v>
       </c>
       <c r="F71" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G71" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A72" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B72" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C72" t="s">
-        <v>111</v>
+        <v>126</v>
       </c>
       <c r="D72" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="E72">
         <v>6</v>
       </c>
       <c r="F72" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G72" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A73" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B73" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C73" t="s">
-        <v>120</v>
+        <v>232</v>
       </c>
       <c r="D73" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="E73">
         <v>6</v>
       </c>
       <c r="F73" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G73" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A74" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B74" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C74" t="s">
-        <v>59</v>
+        <v>641</v>
       </c>
       <c r="D74" t="s">
-        <v>60</v>
+        <v>594</v>
       </c>
       <c r="E74">
         <v>4</v>
       </c>
       <c r="F74" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G74" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A75" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B75" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C75" t="s">
-        <v>24</v>
+        <v>665</v>
       </c>
       <c r="D75" t="s">
-        <v>25</v>
+        <v>666</v>
       </c>
       <c r="E75">
         <v>5</v>
       </c>
       <c r="F75" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G75" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A76" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B76" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C76" t="s">
-        <v>89</v>
+        <v>140</v>
       </c>
       <c r="D76" t="s">
-        <v>90</v>
+        <v>141</v>
       </c>
       <c r="E76">
         <v>30</v>
       </c>
       <c r="F76" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G76" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A77" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B77" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C77" t="s">
-        <v>53</v>
+        <v>297</v>
       </c>
       <c r="D77" t="s">
-        <v>54</v>
+        <v>298</v>
       </c>
       <c r="E77">
         <v>9</v>
       </c>
       <c r="F77" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G77" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B78" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C78" t="s">
-        <v>99</v>
+        <v>577</v>
       </c>
       <c r="D78" t="s">
-        <v>100</v>
+        <v>578</v>
       </c>
       <c r="E78">
         <v>1</v>
       </c>
       <c r="F78" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G78" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B79" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C79" t="s">
-        <v>83</v>
+        <v>164</v>
       </c>
       <c r="D79" t="s">
-        <v>84</v>
+        <v>165</v>
       </c>
       <c r="E79">
         <v>2</v>
       </c>
       <c r="F79" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G79" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B80" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C80" t="s">
-        <v>81</v>
+        <v>537</v>
       </c>
       <c r="D80" t="s">
-        <v>82</v>
+        <v>538</v>
       </c>
       <c r="E80">
         <v>2</v>
       </c>
       <c r="F80" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G80" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B81" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C81" t="s">
-        <v>77</v>
+        <v>124</v>
       </c>
       <c r="D81" t="s">
-        <v>78</v>
+        <v>125</v>
       </c>
       <c r="E81">
         <v>2</v>
       </c>
       <c r="F81" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G81" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B82" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C82" t="s">
-        <v>49</v>
+        <v>273</v>
       </c>
       <c r="D82" t="s">
-        <v>50</v>
+        <v>274</v>
       </c>
       <c r="E82">
         <v>2</v>
       </c>
       <c r="F82" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G82" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B83" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C83" t="s">
-        <v>95</v>
+        <v>176</v>
       </c>
       <c r="D83" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="E83">
         <v>1</v>
       </c>
       <c r="F83" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G83" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B84" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C84" t="s">
-        <v>34</v>
+        <v>671</v>
       </c>
       <c r="D84" t="s">
-        <v>35</v>
+        <v>672</v>
       </c>
       <c r="E84">
         <v>5</v>
       </c>
       <c r="F84" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G84" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B85" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C85" t="s">
-        <v>67</v>
+        <v>39</v>
       </c>
       <c r="D85" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="E85">
         <v>1</v>
       </c>
       <c r="F85" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G85" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B86" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C86" t="s">
-        <v>65</v>
+        <v>247</v>
       </c>
       <c r="D86" t="s">
-        <v>66</v>
+        <v>248</v>
       </c>
       <c r="E86">
         <v>170</v>
       </c>
       <c r="F86" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G86" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A87" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B87" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C87" t="s">
-        <v>122</v>
+        <v>86</v>
       </c>
       <c r="D87" t="s">
-        <v>123</v>
+        <v>87</v>
       </c>
       <c r="E87">
         <v>150</v>
       </c>
       <c r="F87" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G87" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A88" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B88" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C88" t="s">
-        <v>32</v>
+        <v>669</v>
       </c>
       <c r="D88" t="s">
-        <v>33</v>
+        <v>670</v>
       </c>
       <c r="E88">
         <v>5</v>
       </c>
       <c r="F88" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G88" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A89" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B89" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C89" t="s">
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="D89" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="E89">
         <v>6</v>
       </c>
       <c r="F89" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G89" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A90" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B90" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C90" t="s">
-        <v>85</v>
+        <v>639</v>
       </c>
       <c r="D90" t="s">
-        <v>86</v>
+        <v>640</v>
       </c>
       <c r="E90">
         <v>2</v>
       </c>
       <c r="F90" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G90" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A91" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B91" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C91" t="s">
-        <v>73</v>
+        <v>642</v>
       </c>
       <c r="D91" t="s">
-        <v>74</v>
+        <v>643</v>
       </c>
       <c r="E91">
         <v>2</v>
       </c>
       <c r="F91" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G91" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A92" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B92" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C92" t="s">
-        <v>107</v>
+        <v>349</v>
       </c>
       <c r="D92" t="s">
-        <v>108</v>
+        <v>350</v>
       </c>
       <c r="E92">
         <v>9</v>
       </c>
       <c r="F92" t="s">
-        <v>119</v>
+        <v>684</v>
       </c>
       <c r="G92" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A93" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B93" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C93" t="s">
-        <v>59</v>
+        <v>641</v>
       </c>
       <c r="D93" t="s">
-        <v>60</v>
+        <v>594</v>
       </c>
       <c r="E93">
         <v>4</v>
       </c>
       <c r="F93" t="s">
-        <v>124</v>
+        <v>685</v>
       </c>
       <c r="G93" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A94" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B94" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C94" t="s">
-        <v>127</v>
+        <v>345</v>
       </c>
       <c r="D94" t="s">
-        <v>128</v>
+        <v>346</v>
       </c>
       <c r="E94">
         <v>10</v>
       </c>
       <c r="F94" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G94" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A95" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B95" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C95" t="s">
-        <v>95</v>
+        <v>176</v>
       </c>
       <c r="D95" t="s">
-        <v>96</v>
+        <v>177</v>
       </c>
       <c r="E95">
         <v>3</v>
       </c>
       <c r="F95" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G95" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A96" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B96" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C96" t="s">
-        <v>132</v>
+        <v>689</v>
       </c>
       <c r="D96" t="s">
-        <v>133</v>
+        <v>532</v>
       </c>
       <c r="E96">
         <v>3</v>
       </c>
       <c r="F96" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G96" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A97" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B97" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C97" t="s">
-        <v>134</v>
+        <v>529</v>
       </c>
       <c r="D97" t="s">
-        <v>135</v>
+        <v>530</v>
       </c>
       <c r="E97">
         <v>2</v>
       </c>
       <c r="F97" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G97" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A98" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B98" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C98" t="s">
-        <v>136</v>
+        <v>599</v>
       </c>
       <c r="D98" t="s">
-        <v>137</v>
+        <v>600</v>
       </c>
       <c r="E98">
         <v>20</v>
       </c>
       <c r="F98" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G98" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A99" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B99" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C99" t="s">
-        <v>138</v>
+        <v>650</v>
       </c>
       <c r="D99" t="s">
-        <v>139</v>
+        <v>651</v>
       </c>
       <c r="E99">
         <v>3</v>
       </c>
       <c r="F99" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G99" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A100" t="s">
-        <v>140</v>
+        <v>459</v>
       </c>
       <c r="B100" t="s">
-        <v>141</v>
+        <v>460</v>
       </c>
       <c r="C100" t="s">
-        <v>103</v>
+        <v>182</v>
       </c>
       <c r="D100" t="s">
-        <v>104</v>
+        <v>183</v>
       </c>
       <c r="E100">
         <v>1</v>
       </c>
       <c r="F100" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G100" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A101" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B101" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C101" t="s">
-        <v>142</v>
+        <v>690</v>
       </c>
       <c r="D101" t="s">
-        <v>143</v>
+        <v>691</v>
       </c>
       <c r="E101">
         <v>5</v>
       </c>
       <c r="F101" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G101" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A102" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B102" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C102" t="s">
-        <v>144</v>
+        <v>587</v>
       </c>
       <c r="D102" t="s">
-        <v>145</v>
+        <v>588</v>
       </c>
       <c r="E102">
         <v>3</v>
       </c>
       <c r="F102" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G102" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A103" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B103" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C103" t="s">
-        <v>30</v>
+        <v>539</v>
       </c>
       <c r="D103" t="s">
-        <v>31</v>
+        <v>540</v>
       </c>
       <c r="E103">
         <v>3</v>
       </c>
       <c r="F103" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G103" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A104" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B104" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C104" t="s">
-        <v>146</v>
+        <v>575</v>
       </c>
       <c r="D104" t="s">
-        <v>147</v>
+        <v>576</v>
       </c>
       <c r="E104">
         <v>3</v>
       </c>
       <c r="F104" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G104" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A105" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B105" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C105" t="s">
-        <v>148</v>
+        <v>389</v>
       </c>
       <c r="D105" t="s">
-        <v>149</v>
+        <v>390</v>
       </c>
       <c r="E105">
         <v>5</v>
       </c>
       <c r="F105" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G105" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A106" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B106" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C106" t="s">
-        <v>150</v>
+        <v>487</v>
       </c>
       <c r="D106" t="s">
-        <v>151</v>
+        <v>488</v>
       </c>
       <c r="E106">
         <v>2</v>
       </c>
       <c r="F106" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G106" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A107" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B107" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C107" t="s">
-        <v>152</v>
+        <v>583</v>
       </c>
       <c r="D107" t="s">
-        <v>153</v>
+        <v>584</v>
       </c>
       <c r="E107">
         <v>2</v>
       </c>
       <c r="F107" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G107" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A108" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B108" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C108" t="s">
-        <v>154</v>
+        <v>337</v>
       </c>
       <c r="D108" t="s">
-        <v>155</v>
+        <v>338</v>
       </c>
       <c r="E108">
         <v>3</v>
       </c>
       <c r="F108" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G108" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A109" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B109" t="s">
+        <v>687</v>
+      </c>
+      <c r="C109" t="s">
         <v>126</v>
       </c>
-      <c r="C109" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D109" t="s">
-        <v>112</v>
+        <v>127</v>
       </c>
       <c r="E109">
         <v>10</v>
       </c>
       <c r="F109" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G109" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A110" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B110" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C110" t="s">
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="D110" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="E110">
         <v>5</v>
       </c>
       <c r="F110" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G110" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A111" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B111" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C111" t="s">
-        <v>156</v>
+        <v>565</v>
       </c>
       <c r="D111" t="s">
-        <v>157</v>
+        <v>566</v>
       </c>
       <c r="E111">
         <v>3</v>
       </c>
       <c r="F111" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G111" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A112" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B112" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C112" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="D112" t="s">
-        <v>46</v>
+        <v>69</v>
       </c>
       <c r="E112">
         <v>5</v>
       </c>
       <c r="F112" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G112" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A113" t="s">
-        <v>140</v>
+        <v>459</v>
       </c>
       <c r="B113" t="s">
-        <v>141</v>
+        <v>460</v>
       </c>
       <c r="C113" t="s">
-        <v>158</v>
+        <v>692</v>
       </c>
       <c r="D113" t="s">
-        <v>159</v>
+        <v>693</v>
       </c>
       <c r="E113">
         <v>2</v>
       </c>
       <c r="F113" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G113" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A114" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B114" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C114" t="s">
-        <v>160</v>
+        <v>648</v>
       </c>
       <c r="D114" t="s">
-        <v>161</v>
+        <v>649</v>
       </c>
       <c r="E114">
         <v>5</v>
       </c>
       <c r="F114" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G114" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A115" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B115" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C115" t="s">
-        <v>162</v>
+        <v>567</v>
       </c>
       <c r="D115" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="E115">
         <v>6</v>
       </c>
       <c r="F115" t="s">
-        <v>129</v>
+        <v>688</v>
       </c>
       <c r="G115" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A116" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B116" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C116" t="s">
-        <v>164</v>
+        <v>475</v>
       </c>
       <c r="D116" t="s">
-        <v>165</v>
+        <v>476</v>
       </c>
       <c r="E116">
         <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>166</v>
+        <v>694</v>
       </c>
       <c r="G116" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A117" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B117" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C117" t="s">
-        <v>69</v>
+        <v>493</v>
       </c>
       <c r="D117" t="s">
-        <v>70</v>
+        <v>494</v>
       </c>
       <c r="E117">
         <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>166</v>
+        <v>694</v>
       </c>
       <c r="G117" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A118" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B118" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C118" t="s">
-        <v>167</v>
+        <v>471</v>
       </c>
       <c r="D118" t="s">
-        <v>168</v>
+        <v>472</v>
       </c>
       <c r="E118">
         <v>5</v>
       </c>
       <c r="F118" t="s">
-        <v>166</v>
+        <v>694</v>
       </c>
       <c r="G118" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A119" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B119" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C119" t="s">
-        <v>59</v>
+        <v>641</v>
       </c>
       <c r="D119" t="s">
-        <v>60</v>
+        <v>594</v>
       </c>
       <c r="E119">
         <v>2</v>
       </c>
       <c r="F119" t="s">
-        <v>169</v>
+        <v>695</v>
       </c>
       <c r="G119" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A120" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B120" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C120" t="s">
-        <v>59</v>
+        <v>641</v>
       </c>
       <c r="D120" t="s">
-        <v>60</v>
+        <v>594</v>
       </c>
       <c r="E120">
         <v>25</v>
       </c>
       <c r="F120" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G120" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A121" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B121" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C121" t="s">
-        <v>146</v>
+        <v>575</v>
       </c>
       <c r="D121" t="s">
-        <v>147</v>
+        <v>576</v>
       </c>
       <c r="E121">
         <v>1</v>
       </c>
       <c r="F121" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G121" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A122" t="s">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="B122" t="s">
-        <v>131</v>
+        <v>221</v>
       </c>
       <c r="C122" t="s">
-        <v>158</v>
+        <v>692</v>
       </c>
       <c r="D122" t="s">
-        <v>159</v>
+        <v>693</v>
       </c>
       <c r="E122">
         <v>2</v>
       </c>
       <c r="F122" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G122" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A123" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B123" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C123" t="s">
-        <v>113</v>
+        <v>547</v>
       </c>
       <c r="D123" t="s">
-        <v>114</v>
+        <v>548</v>
       </c>
       <c r="E123">
         <v>1</v>
       </c>
       <c r="F123" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G123" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A124" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B124" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C124" t="s">
-        <v>30</v>
+        <v>539</v>
       </c>
       <c r="D124" t="s">
-        <v>31</v>
+        <v>540</v>
       </c>
       <c r="E124">
         <v>1</v>
       </c>
       <c r="F124" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G124" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A125" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B125" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C125" t="s">
-        <v>173</v>
+        <v>541</v>
       </c>
       <c r="D125" t="s">
-        <v>174</v>
+        <v>542</v>
       </c>
       <c r="E125">
         <v>1</v>
       </c>
       <c r="F125" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G125" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A126" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B126" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C126" t="s">
-        <v>138</v>
+        <v>650</v>
       </c>
       <c r="D126" t="s">
-        <v>139</v>
+        <v>651</v>
       </c>
       <c r="E126">
         <v>1</v>
       </c>
       <c r="F126" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G126" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A127" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B127" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C127" t="s">
-        <v>175</v>
+        <v>697</v>
       </c>
       <c r="D127" t="s">
-        <v>176</v>
+        <v>698</v>
       </c>
       <c r="E127">
         <v>1</v>
       </c>
       <c r="F127" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G127" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A128" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B128" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C128" t="s">
-        <v>156</v>
+        <v>565</v>
       </c>
       <c r="D128" t="s">
-        <v>157</v>
+        <v>566</v>
       </c>
       <c r="E128">
         <v>1</v>
       </c>
       <c r="F128" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G128" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A129" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B129" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C129" t="s">
-        <v>42</v>
+        <v>589</v>
       </c>
       <c r="D129" t="s">
-        <v>43</v>
+        <v>590</v>
       </c>
       <c r="E129">
         <v>1</v>
       </c>
       <c r="F129" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G129" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A130" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B130" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C130" t="s">
-        <v>101</v>
+        <v>557</v>
       </c>
       <c r="D130" t="s">
-        <v>102</v>
+        <v>558</v>
       </c>
       <c r="E130">
         <v>1</v>
       </c>
       <c r="F130" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G130" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A131" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B131" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C131" t="s">
-        <v>132</v>
+        <v>689</v>
       </c>
       <c r="D131" t="s">
-        <v>133</v>
+        <v>532</v>
       </c>
       <c r="E131">
         <v>1</v>
       </c>
       <c r="F131" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G131" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A132" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B132" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C132" t="s">
-        <v>177</v>
+        <v>533</v>
       </c>
       <c r="D132" t="s">
-        <v>178</v>
+        <v>534</v>
       </c>
       <c r="E132">
         <v>1</v>
       </c>
       <c r="F132" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G132" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A133" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B133" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C133" t="s">
-        <v>179</v>
+        <v>359</v>
       </c>
       <c r="D133" t="s">
-        <v>180</v>
+        <v>360</v>
       </c>
       <c r="E133">
         <v>1</v>
       </c>
       <c r="F133" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G133" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A134" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B134" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C134" t="s">
-        <v>97</v>
+        <v>523</v>
       </c>
       <c r="D134" t="s">
-        <v>98</v>
+        <v>524</v>
       </c>
       <c r="E134">
         <v>1</v>
       </c>
       <c r="F134" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G134" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A135" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B135" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C135" t="s">
-        <v>162</v>
+        <v>567</v>
       </c>
       <c r="D135" t="s">
-        <v>163</v>
+        <v>568</v>
       </c>
       <c r="E135">
         <v>1</v>
       </c>
       <c r="F135" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G135" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A136" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B136" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C136" t="s">
-        <v>181</v>
+        <v>521</v>
       </c>
       <c r="D136" t="s">
-        <v>182</v>
+        <v>522</v>
       </c>
       <c r="E136">
         <v>1</v>
       </c>
       <c r="F136" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G136" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A137" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B137" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C137" t="s">
-        <v>99</v>
+        <v>577</v>
       </c>
       <c r="D137" t="s">
-        <v>100</v>
+        <v>578</v>
       </c>
       <c r="E137">
         <v>1</v>
       </c>
       <c r="F137" t="s">
-        <v>170</v>
+        <v>696</v>
       </c>
       <c r="G137" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A138" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B138" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C138" t="s">
-        <v>183</v>
+        <v>267</v>
       </c>
       <c r="D138" t="s">
-        <v>184</v>
+        <v>268</v>
       </c>
       <c r="E138">
         <v>1</v>
       </c>
       <c r="F138" t="s">
-        <v>185</v>
+        <v>699</v>
       </c>
       <c r="G138" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B139" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C139" t="s">
-        <v>186</v>
+        <v>241</v>
       </c>
       <c r="D139" t="s">
-        <v>187</v>
+        <v>242</v>
       </c>
       <c r="E139">
         <v>1</v>
       </c>
       <c r="F139" t="s">
-        <v>185</v>
+        <v>699</v>
       </c>
       <c r="G139" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B140" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C140" t="s">
-        <v>120</v>
+        <v>232</v>
       </c>
       <c r="D140" t="s">
-        <v>121</v>
+        <v>233</v>
       </c>
       <c r="E140">
         <v>1</v>
       </c>
       <c r="F140" t="s">
-        <v>185</v>
+        <v>699</v>
       </c>
       <c r="G140" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B141" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C141" t="s">
-        <v>188</v>
+        <v>428</v>
       </c>
       <c r="D141" t="s">
-        <v>189</v>
+        <v>429</v>
       </c>
       <c r="E141">
         <v>1</v>
       </c>
       <c r="F141" t="s">
-        <v>185</v>
+        <v>699</v>
       </c>
       <c r="G141" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B142" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C142" t="s">
-        <v>148</v>
+        <v>389</v>
       </c>
       <c r="D142" t="s">
-        <v>149</v>
+        <v>390</v>
       </c>
       <c r="E142">
         <v>1</v>
       </c>
       <c r="F142" t="s">
-        <v>185</v>
+        <v>699</v>
       </c>
       <c r="G142" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B143" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C143" t="s">
-        <v>190</v>
+        <v>481</v>
       </c>
       <c r="D143" t="s">
-        <v>191</v>
+        <v>482</v>
       </c>
       <c r="E143">
         <v>1</v>
       </c>
       <c r="F143" t="s">
-        <v>192</v>
+        <v>700</v>
       </c>
       <c r="G143" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B144" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C144" t="s">
-        <v>193</v>
+        <v>701</v>
       </c>
       <c r="D144" t="s">
-        <v>194</v>
+        <v>702</v>
       </c>
       <c r="E144">
         <v>10</v>
       </c>
       <c r="F144" t="s">
-        <v>195</v>
+        <v>703</v>
       </c>
       <c r="G144" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145" t="s">
-        <v>196</v>
+        <v>704</v>
       </c>
       <c r="B145" t="s">
-        <v>197</v>
+        <v>705</v>
       </c>
       <c r="C145" t="s">
-        <v>150</v>
+        <v>487</v>
       </c>
       <c r="D145" t="s">
-        <v>151</v>
+        <v>488</v>
       </c>
       <c r="E145">
         <v>1</v>
       </c>
       <c r="F145" t="s">
-        <v>198</v>
+        <v>706</v>
       </c>
       <c r="G145" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B146" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C146" t="s">
-        <v>150</v>
+        <v>487</v>
       </c>
       <c r="D146" t="s">
-        <v>151</v>
+        <v>488</v>
       </c>
       <c r="E146">
         <v>1</v>
       </c>
       <c r="F146" t="s">
-        <v>198</v>
+        <v>706</v>
       </c>
       <c r="G146" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B147" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C147" t="s">
-        <v>91</v>
+        <v>207</v>
       </c>
       <c r="D147" t="s">
-        <v>92</v>
+        <v>208</v>
       </c>
       <c r="E147">
         <v>2</v>
       </c>
       <c r="F147" t="s">
-        <v>199</v>
+        <v>707</v>
       </c>
       <c r="G147" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B148" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C148" t="s">
-        <v>71</v>
+        <v>271</v>
       </c>
       <c r="D148" t="s">
-        <v>72</v>
+        <v>272</v>
       </c>
       <c r="E148">
         <v>2</v>
       </c>
       <c r="F148" t="s">
-        <v>199</v>
+        <v>707</v>
       </c>
       <c r="G148" t="s">
-        <v>14</v>
+        <v>659</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149" t="s">
-        <v>196</v>
+        <v>704</v>
       </c>
       <c r="B149" t="s">
-        <v>197</v>
+        <v>705</v>
       </c>
       <c r="C149" t="s">
-        <v>69</v>
+        <v>493</v>
       </c>
       <c r="D149" t="s">
-        <v>70</v>
+        <v>494</v>
       </c>
       <c r="E149">
         <v>2</v>
       </c>
       <c r="F149" t="s">
-        <v>200</v>
+        <v>708</v>
       </c>
       <c r="G149" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B150" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C150" t="s">
-        <v>69</v>
+        <v>493</v>
       </c>
       <c r="D150" t="s">
-        <v>70</v>
+        <v>494</v>
       </c>
       <c r="E150">
         <v>2</v>
       </c>
       <c r="F150" t="s">
-        <v>200</v>
+        <v>708</v>
       </c>
       <c r="G150" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151" t="s">
-        <v>171</v>
+        <v>37</v>
       </c>
       <c r="B151" t="s">
-        <v>172</v>
+        <v>38</v>
       </c>
       <c r="C151" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D151" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E151">
         <v>3</v>
       </c>
       <c r="F151" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G151" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152" t="s">
-        <v>117</v>
+        <v>497</v>
       </c>
       <c r="B152" t="s">
-        <v>118</v>
+        <v>498</v>
       </c>
       <c r="C152" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D152" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E152">
         <v>3</v>
       </c>
       <c r="F152" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G152" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153" t="s">
-        <v>125</v>
+        <v>686</v>
       </c>
       <c r="B153" t="s">
-        <v>126</v>
+        <v>687</v>
       </c>
       <c r="C153" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D153" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E153">
         <v>3</v>
       </c>
       <c r="F153" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G153" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" t="s">
-        <v>196</v>
+        <v>704</v>
       </c>
       <c r="B154" t="s">
-        <v>197</v>
+        <v>705</v>
       </c>
       <c r="C154" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D154" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E154">
         <v>3</v>
       </c>
       <c r="F154" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G154" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155" t="s">
-        <v>9</v>
+        <v>170</v>
       </c>
       <c r="B155" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="C155" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D155" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E155">
         <v>3</v>
       </c>
       <c r="F155" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G155" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156" t="s">
-        <v>205</v>
+        <v>619</v>
       </c>
       <c r="B156" t="s">
-        <v>206</v>
+        <v>620</v>
       </c>
       <c r="C156" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D156" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E156">
         <v>3</v>
       </c>
       <c r="F156" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G156" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="B157" t="s">
-        <v>41</v>
+        <v>10</v>
       </c>
       <c r="C157" t="s">
-        <v>202</v>
+        <v>709</v>
       </c>
       <c r="D157" t="s">
-        <v>203</v>
+        <v>710</v>
       </c>
       <c r="E157">
         <v>3</v>
       </c>
       <c r="F157" t="s">
-        <v>204</v>
+        <v>711</v>
       </c>
       <c r="G157" t="s">
-        <v>201</v>
+        <v>13</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">