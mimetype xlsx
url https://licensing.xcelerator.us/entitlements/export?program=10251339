--- v0 (2026-06-19)
+++ v1 (2026-08-18)
@@ -8,200 +8,80 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="Licenses" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Sold-To</t>
   </si>
   <si>
     <t>Product ID</t>
   </si>
   <si>
     <t>Product Name</t>
   </si>
   <si>
     <t>Brand</t>
   </si>
   <si>
     <t>Qty</t>
   </si>
   <si>
     <t>Type</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Expiration</t>
   </si>
   <si>
     <t>Server (CID)</t>
-  </si>
-[...118 lines deleted...]
-    <t>BCT a-Class for Teamcenter FL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -542,549 +422,101 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:J15"/>
+  <dimension ref="A1:J1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="1"/>
     <col min="2" max="2" width="12" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="38" customWidth="1"/>
     <col min="5" max="5" width="18" customWidth="1"/>
     <col min="6" max="6" width="8" customWidth="1"/>
     <col min="7" max="7" width="14" customWidth="1"/>
     <col min="8" max="8" width="10" customWidth="1"/>
     <col min="9" max="9" width="14" customWidth="1"/>
     <col min="10" max="10" width="24" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
-      </c>
-[...446 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">